--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2789cf1" w14:textId="2789cf1">
+    <w:p w14:paraId="e94c6d5" w14:textId="e94c6d5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,110 +152,182 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Вводится в действие с 01.07.2023.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:bookmarkStart w:name="z660" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с семнадцатым абзацем </w:t>
+      1. В соответствии с семнадцатым абзацем </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 12 Социального кодекса Республики Казахстан и подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 12 Социального кодекса Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в  редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые Правила назначения и выплаты государственной адресной социальной помощи согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -869,94 +941,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила назначения и выплаты адресной социальной помощи (далее – Правила) разработаны в соответствии с абзацем семнадцатым </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила назначения и выплаты адресной социальной помощи (далее – Правила) разработаны в соответствии с абзацем семнадцатым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 12 Социального кодекса Республики Казахстан (далее – Кодекс) и подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок назначения и выплаты адресной социальной помощи.</w:t>
+        <w:t xml:space="preserve"> статьи 12 Социального кодекса Республики Казахстан (далее – Кодекс) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок назначения и выплаты адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в  редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1493,70 +1637,164 @@
         <w:t>
       24) региональная комиссия по вопросам занятости населения – комиссия, осуществляющая координацию деятельности государственных органов и других организаций, расположенных на территории области (города республиканского значения, столицы), по вопросам реализации мер содействия занятости населения и социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) активные меры содействия занятости населения – меры социальной защиты от безработицы и обеспечения занятости населения, государственной поддержки граждан Республики Казахстан и кандасов из числа безработных, а также иных лиц в случаях, предусмотренных Кодексом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 26) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1575,409 +1813,503 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок назначения адресной социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Адресная социальная помощь предоставляется лицу или семье со среднедушевым доходом, не превышающим черту бедности, установленную в областях, городах республиканского значения, столице, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 120 Кодекса в виде безусловной или обусловленной денежной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для назначения адресной социальной помощи состав семьи определяется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">пунктом 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 120 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Лицо (семья), претендующие на получение адресной социальной помощи, для получения информации о порядке назначения адресной социальной помощи обращается в карьерный центр по месту жительства, а в случае отсутствия карьерного центра по месту жительства – к акиму поселка, села, сельского округа (далее – аким).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии регистрации по месту постоянного проживания место жительства подтверждается регистрацией по месту временного пребывания (проживания) в течение шести месяцев, предшествующих дате обращения за назначением адресной социальной помощи, в пределах одного населенного пункта, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нуждающихся по следующим основаниям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жестокое обращение, приведшее к социальной дезадаптации и социальной депривации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бездомность (лица без определенного места жительства);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       освобождение из мест лишения свободы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, предусмотренных подпунктами 1) и 2) части второй настоящего пункта, карьерный центр либо аким в целях назначения адресной социальной помощи содействует временной регистрации заявителя в Центре социальной адаптации для лиц, не имеющих определенного места жительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) части первой пункта 5 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В процессе обращения лица или семьи с ним проводится консультирование, в ходе которого ему:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предоставляется информация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       об условиях получения безусловной и обусловленной денежной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       об условиях участия в активных мерах содействия занятости и (или) в программах социальной адаптации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о необходимости заключения социального контракта, обязательствах сторон, участвующих в социальном контракте, и условиях расторжения социального контракта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       об условиях изменения размеров и (или) прекращения адресной социальной помощи, в том числе о лишении права на назначение адресной социальной помощи в течение шести месяцев в случаях, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2012,192 +2344,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 128 Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о перечне сведений, запрашиваемых из соответствующих информационных систем государственных органов и организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о возможности представления документов, подтверждающих сведения, отсутствующие в соответствующих информационных системах государственных органов и организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производится предварительный расчет среднедушевого дохода лица или семьи и размера адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Консультирование в карьерный центре проводится консультантами, в случае обращения лица к акиму – ассистентами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. По результатам консультирования, лицо или семья (далее – заявитель) от себя лично или от имени семьи подает заявление на назначение адресной социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам через услугодателя, портал, абонентское устройство сотовой связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом заявителю необходимо иметь при себе документ, удостоверяющий личность (удостоверение личности (паспорт) гражданина Республики Казахстан, вид на жительство иностранца, постоянно проживающего в Республике Казахстан, удостоверение лица без гражданства, удостоверение беженца), удостоверение кандасов на бумажном носителе либо взамен электронный документ при наличии его в сервисе цифровых документов – для идентификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дополнительно к заявлению от совместно проживающих трудоспособных членов семьи, вовлекаемых в активные меры содействия занятости, прилагается заявление на регистрацию в качестве лица, ищущего работу согласно Правилам регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого карьерными центрами, утвержденного уполномоченным государственным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2232,171 +2564,257 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 99, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 106 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       От имени лица, не достигшего шестнадцатилетнего возраста, также предоставляется письменное заявление в произвольной форме одного из родителей или его законных представителей о согласии на осуществление трудовой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель обращается за назначением адресной социальной помощи через портал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Представление заявления о назначении адресной социальной помощи не требуется при ее назначении через проактивную услугу в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Основанием для рассмотрения назначения адресной социальной помощи в проактивном формате является согласие лица (семьи) на проведение обследования материального положения лица (семьи) участковой комиссией. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Днем обращения за назначением адресной социальной помощи через проактивную услугу считается день получения согласия на проведение обследования материального положения лица (семьи) участковой комиссией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть девятая пункта 6 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При чрезвычайных ситуациях действующему получателю адресной социальной помощи на последнее число квартала назначения посредством автоматизированной информационной системы уполномоченного государственного органа продлевается адресная социальная помощь на следующий квартал автоматически без заявления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2432,631 +2850,707 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первой пункта 7 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. При приеме заявления в присутствии заявителя карьерный центр или аким самостоятельно формирует запросы в соответствующие информационные системы государственных органов и организаций (далее – информационные системы) через шлюз "электронного правительства" для получения следующих сведений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z494" w:id="70"/>
+    <w:bookmarkStart w:name="z494" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) удостоверяющих личность заявителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z495" w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z495" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) о статусе кандаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z496" w:id="72"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z496" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) о статусе беженца;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z497" w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z497" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) о статусе иностранца;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z498" w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z498" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) о статусе лица без гражданства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z499" w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z499" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) о регистрации по постоянному или временному месту жительства на каждого члена семьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z500" w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z500" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) о банковских реквизитах в уполномоченной организации по выдаче пособий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z501" w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z501" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) об установлении инвалидности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z502" w:id="78"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z502" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) о регистрации рождения (смерти) ребенка (на всех детей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z503" w:id="79"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z503" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) об установлении опеки (попечительства);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z504" w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z504" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) об усыновлении (удочерении);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z505" w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z505" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) о регистрации заключения (расторжения) брака (супружества), за исключением случаев регистрации брака (супружества) за пределами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z506" w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z506" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) о факте обучения в учебном заведении - если иждивенцы в возрасте от восемнадцати до двадцати трех лет являются обучающимися очной формы обучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z507" w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z507" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) о доходах (заработная плата, социальные выплаты, доходы от предпринимательской деятельности, от сдачи в аренду недвижимого и (или) движимого имущества, от продажи недвижимого и (или) движимого имущества);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z508" w:id="84"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z508" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) о статусе осуществляющего предпринимательскую деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z509" w:id="85"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z509" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) о наличии у заявителя и членов его семьи факта назначения, выплаты или подачи заявления на назначение адресной социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z510" w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z510" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) о наличии личного подсобного хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z511" w:id="87"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z511" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) о трудовой деятельности (при наличии), для трудоспособных членов семьи, вовлекаемых в активные меры содействия занятости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z512" w:id="88"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z512" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) об образовании, квалификации, наличии специальных знаний или профессиональной подготовки (при наличии), для трудоспособных членов семьи, вовлекаемых в активные меры содействия занятости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z513" w:id="89"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z513" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) об алиментах и (или) о наличии задолженности по ним в течение трех месяцев подряд, предшествовавших кварталу обращения за назначением адресной социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z514" w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z514" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) о нахождении в местах лишения свободы или принудительного лечения членов семьи заявителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z515" w:id="91"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z515" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) о наличии в собственности жилья, помещений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z516" w:id="92"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z516" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) о наличии в собственности земельного участка, предназначенного под индивидуальное жилищное строительство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z517" w:id="93"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z517" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) о наличие в собственности транспортного средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z518" w:id="94"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z518" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25) о статусе лица, находящегося на розыскном учете; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z519" w:id="95"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z519" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26) о расходных операциях по банковским счетам лица (семьи) в квартале, предшествующему обращению, за исключением налогов и других обязательных платежей в бюджет и (или) страховой выплаты и (или) переводов между счетами лица (семьи), в совокупности превышающие черту бедности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z520" w:id="96"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z520" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) о наличии банковского займа (банковских займов) (кроме ипотечного займа) и (или) микрокредита (микрокредитов), оформленного (ых) в квартале, предшествующему обращению и совокупная сумма которых превышает двухкратного прожиточного минимума, рассчитываемого органами статистики за квартал, предшествующему обращению, на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z521" w:id="97"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z521" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) о наличии сберегательного вклада, депозита (кроме вклада, депозита в жилищные строительные сбережения) в размере более 200-кратного месячного расчетного показателя на семью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3075,451 +3569,733 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Поступившее через "портал" электронное заявление, представленное для назначения адресной социальной помощи, проходит проверку по следующим параметрам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) полнота представленных сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствие факта назначения, выплаты, а также подачи заявления на назначение адресной социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие у всех членов семьи постоянной или временной регистрации по месту жительства в пределах одного населенного пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При положительном результате проверки по вышеприведенным параметрам происходит перемещение заявления в журнал входящих сообщений, предназначенных для обработки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 8 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Определение потенциальных получателей для назначения адресной социальной помощи в проактивном формате осуществляется при соответствии лица (семьи) требованиям для назначения адресной социальной помощи, выявленным по сведениям из информационных систем государственных органов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для назначения адресной социальной помощи в проактивном формате необходимо наличие регистрации абонентского номера сотовой связи, зарегистрированного в базе мобильных граждан, согласие услугополучателя на посещение участковой комиссией и выбор услугополучателем уполномоченной организации по выплате адресной социальной помощи, полученных посредством запроса через sms-сообщения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. При отсутствии сведений в информационных системах заявитель представляет документы, подтверждающие сведения, отсутствующие в соответствующих информационных системах государственных органов и организаций, указанные в перечне основных требований к оказанию государственной услуги в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, а при отсутствии у заявителя такой возможности карьерный центром по месту жительства, в сельской местности – акимом, оформляется письменный запрос в соответствующие государственный орган и (или) организацию. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При поступлении электронного заявления через портал, карьерный центр формирует запросы в соответствующие информационные системы для получения сведений, указанных в перечне основных требований к оказанию государственной услуги в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, оформляет письменные запросы в соответствующие государственные органы и (или) организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оформлении письменного запроса в государственные органы или организации срок формирования пакета документов или ЭПД продлевается до получения ответа на запрос, но не более тридцати календарных дней со дня направления письменного запроса, с письменным уведомлением об этом заявителя в течение двух рабочих дней со дня осуществления запроса в соответствующие государственные органы и (или) организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подача заявления и документов, подтверждающих сведения, отсутствующие в соответствующих информационных системах государственных органов и организаций, третьими лицами для назначения адресной социальной помощи осуществляется по нотариально удостоверенной доверенности лица, претендующего на получение адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы представляются заявителем в копиях и подлинниках для сверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. По собственной инициативе заявитель представляет документы на бумажном носителе, подтверждающие сведения, указанные в перечне основных требований к оказанию государственной услуги в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При рассмотрении заявления заявителя аким или карьерный центр:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверяет полноту сведений, полученных из информационных систем для назначения адресной социальной помощи, в письменном виде из соответствующих государственных органов и (или) организаций, а также документов, представленных заявителем в связи с отсутствием сведений в соответствующих информационных системах государственных органов и организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z119" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сканирует документы, представленные из соответствующих государственных органов в письменном виде, а также документы, представленные заявителем в связи с отсутствием сведений в соответствующих информационных системах государственных органов и организаций. Электронные копии документов удостоверяются электронной цифровой подписью (далее – ЭЦП) акима или специалиста карьерный центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z120" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия возможности сканирования документов осуществляет копирование полученных документов. Бумажные копии документов удостоверяются подписью акима или специалиста карьерного центра, после чего подлинники документов, полученных от заявителя, возвращаются ему вместе с отрывным талоном;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z121" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) обеспечивает качество сканирования (копирования) и соответствие электронных и (или) бумажных копий документов подлинникам, полученным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3534,192 +4310,381 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z122" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Аким или карьерный центр безотлагательно вручает расписку об отказе в приеме заявления на назначении адресной социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в случае:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установления недостоверности и (или) истечения срока действия документов, представленных заявителем в связи с отсутствием сведений в соответствующих информационных системах государственных органов и организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z125" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличия в информационных системах сведений, подтверждающих факт назначения, выплаты или подачи заявления на назначение адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z126" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. При соответствии заявителя требованиям для назначения адресной социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z127" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аким в течение одного рабочего дня:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац второй подпункта 1) части первой предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       регистрирует заявление в журнале регистрации заявлений на назначение адресной социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3734,52 +4699,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и выдает заявителю отрывной талон к заявлению. При наличии доступа к информационным системам регистрирует заявление в электронном журнале регистрации заявлений на назначение адресной социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       формирует пакет документов, включающий сведения и документы, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3814,192 +4778,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, на бумажном носителе (далее – пакет документов) или электронный пакет документов (далее – ЭПД) для назначения адресной социальной помощи и удостоверяет его своей подписью или посредством ЭЦП, соответственно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z130" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оформлении письменного запроса в государственные органы или организации срок формирования пакета документов или ЭПД продлевается до получения ответа на запрос, но не более тридцати календарных дней со дня направления письменного запроса, с письменным уведомлением об этом заявителя в течение двух рабочих дней со дня осуществления запроса в соответствующие государственные органы и (или) организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z131" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       После принятия заявления передает его и сформированный пакет документов участковой комиссии для обследования материального положения заявителя (семьи) и подготовки заключения участковой комиссии по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z132" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аким не позднее трех рабочих дней со дня получения заключения участковой комиссии передает в карьерный центр пакет документов заявителя с приложением заключения участковой комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z133" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) карьерный центр в течение одного рабочего дня: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z134" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       регистрирует заявление в электронном журнале регистрации заявлений на назначение адресной социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и выдает заявителю отрывной талон к заявлению. Электронные заявки, поступившие посредством "портала", либо в проактивном формате регистрируются в электронном журнале регистрации заявлений по форме согласно приложению 5 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z135" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       регистрирует трудоспособных членов семьи, в соответствии с их заявлениями, в качестве лиц, ищущих работу, согласно Правилам регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого карьерными центрами, утвержденного уполномоченным государственным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4034,227 +4998,321 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 99, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 106 Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z136" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формирует пакет документов или ЭПД заявителя и удостоверяет его своей подписью или посредством ЭЦП, соответственно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z137" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оформлении письменного запроса в государственные органы или организации срок формирования пакета документов или ЭПД продлевается до получения ответа на запрос, но не более тридцати календарных дней со дня направления письменного запроса, с письменным уведомлением об этом заявителя в течение двух рабочих дней со дня осуществления запроса в соответствующие государственные органы и (или) организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z138" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После принятия заявления передает его и сформированный пакет документов участковой комиссии для обследования материального положения заявителя (семьи) и подготовки заключения участковой комиссии по форме согласно приложению 6 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 14 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Участковая комиссия в течение семи рабочих дней со дня получения заявления на назначение адресной социальной помощи, электронных копий документов, копий документов, представленных заявителем в связи с их отсутствием в информационных системах государственных органов и (или) организаций от акима или карьерного центра проводит обследование материального положения заявителя (семьи), по его результатам готовит заключение и передает его акиму или в карьерный центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkStart w:name="z140" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обследование материального положения заявителя (семьи) проводится в присутствии заявителя, а в случае его отсутствия – одного из совершеннолетних дееспособных членов семьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение подписывается членами участковой комиссии и представляется для ознакомления заявителю, а случае его отсутствия – совершеннолетнему дееспособному члену семьи, в присутствии которого было проведено обследование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказ заявителя, а в случае его отсутствия – одного из совершеннолетних дееспособных членов семьи, в проведении обследования фиксируется в протоколе, который подписывается большинством членов участковой комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z143" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При повторном обращении заявителя на назначение адресной социальной помощи в течение одного календарного года проведение обследования осуществляется только в случаях необходимости уточнения сведений, представленных заявителем, а также изменения места жительства (в пределах одной административно-территориальной единицы), состава и доходов заявителя (семьи).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При первичном обращении за назначением адресной социальной помощи при чрезвычайных ситуациях участковая комиссия не проводит обследование материального положения заявителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4290,332 +5348,502 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый части первой пункта 15 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Карьерный центр на основании полученных сведений из информационных систем государственных органов и (или) организаций, документов в бумажном виде из соответствующих государственных органов и (или) организаций, документов, представленных заявителем в связи с отсутствием сведений в соответствующих информационных системах государственных органов и организаций, или пакета документов от акима и заключения участковой комиссии в течение одного рабочего дня со дня их получения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определяет вид оказываемой адресной социальной помощи: безусловной или обусловленной денежной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z146" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) исчисляет совокупный доход лица (семьи) за квартал, предшествовавший кварталу обращения за назначением адресной социальной помощи, в соответствии с Правилами исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи (далее - Правила исчисления совокупного дохода), утвержденного уполномоченным государственным органом в соответствии с абзацем одиннадцатым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Кодекса и рассчитывает размер адресной социальной помощи лицу (семье).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z147" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер адресной социальной помощи на лицо (семью) рассчитывается уполномоченным органом по назначению адресной социальной помощи в виде разницы между среднедушевым доходом и чертой бедности, установленной в областях, городах республиканского значения, столице, из расчета на каждого члена семьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z148" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Детям в возрасте от одного года до шести лет включительно выплачивается на период назначения адресной социальной помощи ежемесячная дополнительная выплата в размере 1,5 месячного расчетного показателя на каждого ребенка (далее – ежемесячная дополнительная выплата на ребенка).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z149" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости, местные исполнительные органы района (города областного значения) с учетом особенностей регионов определяют домашний скот, птицу и земельный участок (земельную долю) как не дающие доход;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z150" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) готовит электронный проект решения о назначении (изменении размера выплаты, приостановлении выплаты, прекращении выплаты, отказе в назначении) адресной социальной помощи (далее – проект решения) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, который подписывается посредством ЭЦП специалистом карьерного центра, непосредственно осуществлявшим формирование ЭПД, руководителем структурного подразделения и руководителем карьерного центра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z151" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осуществляет регистрацию электронного проекта решения в электронном журнале регистрации заявлений на назначение адресной социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z152" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) передает ЭПД и пакет документов в уполномоченный орган по назначению адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый части пятой предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае определения обусловленной денежной помощи карьерный центр на основании полученных сведений (документов) из информационных систем государственных органов и (или) организаций, документов в письменном виде из соответствующих государственных органов и (или) организаций, а также документов, представленных заявителем в связи с отсутствием сведений в соответствующих информационных системах государственных органов и организаций, или пакета документов от акима и заключения участковой комиссии, в течение одного рабочего дня со дня их получения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkStart w:name="z154" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определяет число незанятых трудоспособных членов семьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z155" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляет регистрацию совместно проживающих незанятых трудоспособных лиц, входящих в состав семьи в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4670,1708 +5898,1918 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 99, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 106 Кодекса и рассчитывает размер адресной социальной помощи лицу (семье); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z156" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       передает полученные сведения и документы в районную (городскую) или региональную комиссию по вопросам занятости населения для согласования назначения обусловленной денежной помощи при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z157" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оказании активных мер содействия занятости и социальной адаптации, решение о предоставлении которых выходит за рамки компетенции уполномоченного органа по назначению адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z158" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решения районной (городской) или региональной комиссии оформляются протоколом в течение одного рабочего дня со дня получения заключения участковой комиссии и в течение двух рабочих дней со дня их принятия направляются в карьерный центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z159" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Карьерный центр в течение трех рабочих дней со дня получения заключения участковой комиссии или документов с заключением участковой комиссии от акима, а также, при необходимости, рекомендаций районной (городской) или региональной комиссии по вопросам занятости населения составляет индивидуальный план, включающий меры занятости и социальной адаптации, и заключает социальный контракт по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z160" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В социальном контракте прописываются обязательства сторон по исполнению активных мер содействия занятости и социальной адаптации, рекомендованных в Типовом перечне мероприятий по содействию занятости и социальной адаптации по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и принимаемые меры в случае их неисполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z161" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Карьерный центр в течение одного рабочего дня со дня заключения социального контракта направляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z162" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в уполномоченный орган по назначению адресной социальной помощи электронный проект решения с приложением ЭПД, включая рекомендации районной (городской) или региональной комиссии по вопросам занятости населения, а также подписанный сторонами социальный контракт для назначения адресной социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z163" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заявителю уведомление о предварительном решении о назначении или отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить заявителю позицию по предварительному решению согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z164" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возражение заявителя к предварительному решению принимается карьерным центром в течение 2 (двух) рабочих дней со дня его направления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z165" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Уполномоченный орган по назначению адресной социальной помощи в течение трех рабочих дней со дня получения ЭПД и электронного проекта осуществляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверку полноты и достоверности сведений, полученных из информационных систем и (или) полученных на бумажном носителе из соответствующих органов и (или) организаций либо от заявителя. При необходимости осуществляет запрос в соответствующие государственные органы, уполномоченные организации и информационные системы для уточнения представленных сведений заявителя. При этом срок принятия решения о назначении (изменении размера выплаты, приостановлении выплаты, прекращении выплаты, отказе в назначении) адресной социальной помощи продлевается по решению руководителя уполномоченного органа по назначению адресной социальной помощи или лица, исполняющего его обязанности, на срок до тридцати календарных дней, с письменным уведомлением об этом заявителя в течение двух рабочих дней со дня осуществления запроса в соответствующие государственные органы и (или) организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkStart w:name="z167" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проверку правильности выбранного вида адресной социальной помощи, исчисления совокупного дохода и расчета адресной социальной помощи лица (семьи), проведенного карьерным центром;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z168" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) возврат ЭПД и электронного проекта решения на доработку в случае обнаружения неполноты и недостоверности представленных документов, сведений и ошибок при выборе вида адресной социальной помощи, исчислении совокупного дохода и расчете размеров адресной социальной помощи лицу (семье);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z169" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принятие решения о назначении (изменении размера выплаты, приостановлении выплаты, прекращении выплаты, отказе в назначении) адресной социальной помощи c учетом результата заслушивания заявителя по предварительному решению (далее – решение о назначении адресной социальной помощи), о чем письменно, через карьерный центр или акима, а также путем направления сообщения на абонентский номер в сетях сотовой связи уведомляет заявителя, а в случае отказа – с указанием его причин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z170" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Основаниями для отказа в назначении адресной социальной помощи являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z171" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) превышение среднедушевого дохода семьи черты бедности, установленной в областях, городах республиканского значения, столице;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z172" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказ заявителя от проведения участковой комиссией обследования материального положения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z173" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заключение участковой комиссии об отсутствии нуждаемости, подготовленное по результатам обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z174" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) отказ трудоспособного члена семьи, за исключением лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 122 Кодекса, от участия в мерах содействия занятости – в течение шести месяцев со дня отказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z175" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) расторжение ранее заключенного социального контракта и (или) неисполнение обязательств, предусмотренных социальным контрактом, по вине получателя – в течение шести месяцев, предшествующих повторному обращению за назначением адресной социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z176" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представление заведомо ложных сведений и (или) недостоверных документов для назначения адресной социальной помощи – в течение шести месяцев со дня их представления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z177" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае изменения состава семьи в связи со смертью трудоспособного члена семьи, который в соответствии с подпунктами 2), 3) и 4) настоящего пункта ранее отказался от участия в мерах содействия занятости и (или) не исполнил обязательства, предусмотренные социальным контрактом, в том числе повлекшие расторжение ранее заключенного социального контракта по его вине, предоставил заведомо ложную информацию и (или) недостоверные документы для назначения адресной социальной помощи, семья обращается за назначением адресной социальной помощи до истечения шестимесячного срока в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z178" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Решение о назначении адресной социальной помощи или отказе – подписывается руководителем уполномоченного органа по назначению адресной социальной помощи или лицом, исполняющим его обязанности, с использованием ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z179" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Карьерный центр при возврате электронного проекта решения и ЭПД на доработку в течение трех рабочих дней:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z180" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уточняет сведения, представленные в документе, у заявителя или у акима;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z181" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производит расчеты совокупного дохода лица (семьи) и расчет размера адресной социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z182" w:id="175"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z182" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) направляет доработанный ЭПД и электронный проект решения в уполномоченный орган по назначению адресной социальной помощи с уточненными сведениями в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z183" w:id="176"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z183" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Карьерный центр в течение пяти рабочих дней со дня принятия уполномоченным органом по назначению адресной социальной помощи решения о назначении адресной социальной помощи или отказе в них представляет заявителю лично или через акима уведомление о назначении или отказе в назначении адресной социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z184" w:id="177"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z184" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Лицу, являющемуся получателем адресной социальной помощи, предоставляется информация, подтверждающая принадлежность заявителя (семьи) к получателям адресной социальной помощи через веб-портал "электронного правительства" в соответствии с </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z185" w:id="178"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Информация, подтверждающая принадлежность заявителя (семьи) к получателям адресной социальной помощи доступна в "личном кабинете" услугополучателя, в мобильном приложении портала и в мобильных приложениях банков второго уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z663" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Информация, подтверждающая принадлежность заявителя (семьи) к получателям адресной социальной помощи доступна в "личном кабинете" услугополучателя и в мобильном приложении портала "Электронного правительства".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z186" w:id="179"/>
+      Информация, подтверждающая принадлежность заявителя (семьи) к получателям адресной социальной помощи предоставляется по запросу физических лиц, направляемому через портал и в мобильных приложениях банков второго уровня, при условии согласия лица, сведения о котором запрашиваются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z664" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Информация, подтверждающая принадлежность заявителя (семьи) к получателям адресной социальной помощи предоставляется по запросу физических, направляемому через "портал", при условии согласия лица, сведения о котором запрашиваются.</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      Лицо, сведения о котором запрашиваются, в течение 2 (двух) часов с момента получения запроса выражает свое согласие либо несогласие на предоставление информации, подтверждающей принадлежность его (его семьи) к получателям адресной социальной помощи физическим лицам через "личный кабинет" на портале, либо путем отправки sms-сообщения на абонентский номер сотовой связи, зарегистрированный в базе мобильных граждан либо в мобильных приложениях банков второго уровня, в качестве ответа на уведомление портала с использованием одноразового пароля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z185" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>После получении согласия информация, подтверждающая принадлежность заявителя (семьи) к получателям адресной социальной помощи, направляется в "личный кабинет" физического лица, осуществившего запрос.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лицо, сведения о котором запрашиваются, в течение 2 (двух) часов с момента получения запроса выражает свое согласие либо несогласие на предоставление информации, подтверждающей принадлежность его (его семьи) к получателям адресной социальной помощи физическим лицам через "личный кабинет" на "портале", либо путем отправки sms-сообщения на абонентский номер сотовой связи, зарегистрированный в базе мобильных граждан, в качестве ответа на уведомление "портала" с использованием одноразового пароля.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      На "портале" уведомление о назначении (отказе в назначении) пособий, а также информация о назначении адресной социальной помощи направляется в "личный кабинет" услугополучателя.</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="183"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Выплата адресной социальной помощи и ежемесячной дополнительной выплаты на ребенка производится за счет средств местных бюджетов уполномоченным органом по назначению адресной социальной помощи через Государственную корпорацию путем зачисления на банковские счета в уполномоченной организации по выплате адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z191" w:id="184"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z191" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Среднедушевой доход за квартал, предшествующий обращению, и размер назначенной адресной социальной помощи пересчитываются в случае:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z192" w:id="185"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z192" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменения состава семьи – со дня изменения состава семьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z193" w:id="186"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z193" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выявления фактов или сведений, не учтенных при определении совокупного дохода семьи, за исключением предоставления заявителем ложных сведений и (или) недостоверных документов с целью получения адресной социальной помощи – с месяца обращения за адресной социальной помощью. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z194" w:id="187"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z194" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Получатель адресной социальной помощи в течение десяти рабочих дней со дня наступления указанных обстоятельств информирует карьерный центр, а в сельской местности – акима об обстоятельствах, которые служат основанием для изменения размера адресной социальной помощи или права на ее получение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z195" w:id="188"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z195" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несвоевременном извещении получателем об обстоятельствах, влияющих на размер адресной социальной помощи, размер помощи пересчитывается с момента наступления указанных обстоятельств, но не ранее дня ее назначения, а в случае выявления представления заявителем ложных сведений и (или) недостоверных документов, повлекших за собой незаконные назначение и (или) выплату адресной социальной помощи, выплата адресной социальной помощи лицу (семье) прекращается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z196" w:id="189"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z196" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В случае наступления обстоятельств, являющихся основаниями для изменения вида адресной социальной помощи (безусловная или обусловленная денежная помощь), получатель в течение 10 календарных дней извещает карьерный центр, а в сельской местности – акима, об их наступлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z197" w:id="190"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z197" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата ранее назначенной адресной социальной помощи производится без пересмотра до конца текущего квартала по действующему порядку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z198" w:id="191"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z198" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Назначение адресной социальной помощи с учетом наступивших обстоятельств осуществляется при новом обращении за назначением адресной социальной помощи в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z199" w:id="192"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z199" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок назначения безусловной денежной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z200" w:id="193"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z200" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Безусловная денежная помощь оказывается малообеспеченным лицам (семьям) с ограниченными возможностями участия в активных мерах содействия занятости. К ним относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z201" w:id="194"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z201" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) одиноким и (или) одиноко проживающим малообеспеченным лицам с ограниченными возможностями участия в мерах содействия занятости в связи с:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z202" w:id="195"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z202" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       достижением пенсионного возраста, установленного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z203" w:id="196"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z203" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инвалидностью первой или второй группы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z204" w:id="197"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z204" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличием заболевания, при котором может устанавливаться срок временной нетрудоспособности более двух месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z205" w:id="198"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z205" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) малообеспеченным семьям, в составе которых нет трудоспособных лиц или единственный трудоспособный член осуществляет уход за ребенком в возрасте до трех лет, ребенком с инвалидностью, лицом с инвалидностью первой или второй группы, престарелым, нуждающимся в постороннем уходе и помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z206" w:id="199"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z206" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Безусловная денежная помощь назначается на текущий квартал с месяца обращения и выплачивается ежемесячно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z207" w:id="200"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z207" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случаях повторного обращения за назначением адресной социальной помощи для лиц (семей), указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 17 настоящих Правил адресная социальная помощь назначается с даты обращения по истечении шестимесячного срока.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z208" w:id="201"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z208" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок назначения обусловленной денежной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z209" w:id="202"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z209" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Обусловленная денежная помощь оказывается в форме ежемесячных денежных выплат одиноким и (или) одиноко проживающим малообеспеченным трудоспособным лицам, а также малообеспеченным семьям, имеющим в своем составе трудоспособного (трудоспособных) члена (членов), в том числе физических лиц, являющихся плательщиками единого совокупного платежа в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 774</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс), при условии его (их) участия в мерах содействия занятости и (или) при необходимости социальной адаптации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z210" w:id="203"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z210" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Условием назначения обусловленной денежной помощи является: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z211" w:id="204"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z211" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключение социального контракта, где указываются обязательства сторон по участию в активных мерах содействия занятости и (или) в программах социальной адаптации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z212" w:id="205"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z212" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участие трудоспособных членов малообеспеченной семьи в активных мерах содействия занятости и в программах социальной адаптации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z213" w:id="206"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z213" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Участие в активных мерах содействия занятости не является обязательным условием для выплаты обусловленной денежной помощи следующим членам малообеспеченной семьи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z214" w:id="207"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z214" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам с инвалидностью первой и второй групп;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z215" w:id="208"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z215" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       учащимся, студентам, слушателям, курсантам, магистрантам очной формы обучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z216" w:id="209"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z216" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, имеющим заболевания, по которым может устанавливаться срок временной нетрудоспособности более двух месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z217" w:id="210"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z217" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       одному из родителей, осуществляющему уход за ребенком в возрасте до трех лет, лицам, осуществляющим уход за ребенком с инвалидностью, лицами с инвалидностью первой и второй групп, престарелыми старше восьмидесяти лет, которые нуждаются в постороннем уходе и помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z218" w:id="211"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z218" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, имеющим постоянную работу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z219" w:id="212"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z219" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К осуществляющему уход за ребенком в возрасте до трех лет, ребенком с инвалидностью, лицами с инвалидностью первой и второй групп, престарелыми старше восьмидесяти лет, которые нуждаются в постороннем уходе и помощи может быть отнесен только один трудоспособный член семьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z220" w:id="213"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z220" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Карьерный центр в течение трех рабочих дней со дня возникновения вакансий направляет уведомления зарегистрированным в качестве лиц, ищущих работу, трудоспособным лицам или трудоспособным членам семьи об имеющихся вакансиях (подходящей работе), оказывает им содействие в трудоустройстве, а также предоставляют услуги по социальной профессиональной ориентации и профессиональному обучению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z221" w:id="214"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 29 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление передается заявителю через акима и (или) посредством информационно-коммуникационных технологий и (или) абонентского устройства сети сотовой связи непосредственно зарегистрированным трудоспособным лицам или трудоспособным членам семьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z222" w:id="215"/>
+    <w:bookmarkStart w:name="z222" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия подходящей работы, карьерный центр предлагает меры содействия занятости в соответствии с Кодексом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z223" w:id="216"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z223" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. При отказе от предложенной работы трудоспособных лиц, зарегистрированных в качестве лиц, ищущих работу или безработных, в связи с несоответствием их квалификации, уровня образования или с несоответствием транспортной доступности подходящей работы, карьерный центр предлагает меры содействия занятости в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z224" w:id="217"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z224" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. При отказе трудоспособных лиц от подходящей работы либо от мер содействия занятости, при прекращении без уважительной причины трудовой деятельности или участия в активных мерах содействия занятости, а также при невыполнении обязательств, предусмотренных в социальном контракте, выявленных ассистентом (консультантом) в ходе ежемесячного мониторинга реализации социального контракта, карьерный центр, в течение одного рабочего дня со дня получения отчета консультанта о сопровождении социального контракта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z225" w:id="218"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z225" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) готовит заключение о нарушении обязательств социального контракта по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z226" w:id="219"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z226" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) формирует электронный проект решения о прекращении выплаты обусловленной денежной помощи лицу (семье);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z227" w:id="220"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z227" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) направляет электронный проект решения о прекращении выплаты обусловленной денежной помощи, включая заключение о нарушении обязательств социального контракта, в уполномоченный орган по назначению адресной социальной помощи в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6386,52 +7824,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z228" w:id="221"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z228" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Уполномоченный орган по назначению адресной социальной помощи принимает решение о прекращении обусловленной денежной помощи лицу (семье) в порядке и сроки, определенные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6446,91 +7884,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z229" w:id="222"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z229" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Карьерный центр в течение пяти рабочих дней со дня принятия уполномоченным органом по назначению адресной социальной помощи решения об изменении размера, о прекращении выплаты адресной социальной помощи представляет заявителю лично или через акима уведомление о прекращении (изменении размера) выплаты адресной социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6549,171 +7987,265 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="223"/>
+    <w:bookmarkStart w:name="z230" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Мониторинг выполнения обязательств по социальному контракту проводится ежемесячно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z231" w:id="224"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z231" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в районе (городе) – консультантом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z232" w:id="225"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z232" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в сельской местности – ассистентами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z233" w:id="226"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 34 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мониторинг выполнения обязательств по социальному контракту проводится, в том числе на основании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z234" w:id="227"/>
+    <w:bookmarkStart w:name="z234" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       данных, полученных из информационных систем о поступлении социальных платежей и о ходе оказания активных мер содействия занятости в АИС "Рынок труда".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z235" w:id="228"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z235" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ассистент (консультант) в течение одного рабочего дня со дня обнаружения факта невыполнения обязательств по социальному контракту уведомляет об этом карьерный центр. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z236" w:id="229"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z236" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Карьерный центр и уполномоченный орган по назначению адресной социальной помощи принимают меры, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6728,52 +8260,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z237" w:id="230"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z237" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Ассистент ежемесячно в срок до 3 числа месяца, следующего за отчетным, представляет консультанту ежемесячный отчет ассистента о сопровождении социального контракта за отчетный период по населенным пунктам по форме, предназначенной для сбора административных данных согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6788,52 +8320,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> форм отчетной документации в области адресной социальной помощи, утвержденного уполномоченным государственным органом в соответствии со вторым абзацем </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z238" w:id="231"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z238" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Консультант ежемесячно в срок до 5 числа месяца, следующего за отчетным, представляет в уполномоченный орган ежемесячный отчет консультанта по социальной работе о сопровождении социального контракта за отчетный период по форме, предназначенной для сбора административных данных согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6848,767 +8380,1069 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> форм отчетной документации в области адресной социальной помощи, утвержденного уполномоченным государственным органом в соответствии со вторым абзацем </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z239" w:id="232"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z239" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок выплаты адресной социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z240" w:id="233"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z240" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Уполномоченный орган по назначению адресной социальной помощи на основании решения о назначении адресной социальной помощи и ежемесячной дополнительной выплаты на ребенка обеспечивает включение назначенных сумм адресной социальной помощи и ежемесячной дополнительной выплаты на ребенка в потребность в бюджетных средствах на выплату адресной социальной помощи и ежемесячной дополнительной выплаты на ребенка до конца текущего месяца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z241" w:id="234"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z241" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата адресной социальной помощи и ежемесячной дополнительной выплаты на ребенка получателю осуществляется на основании решения уполномоченного органа по назначению адресной социальной помощи через Государственную корпорацию согласно заявке о сумме потребности на выплату адресной социальной помощи, ежемесячной дополнительной выплаты на ребенка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z242" w:id="235"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z242" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявка о сумме потребности формируется Государственной корпорацией в первый рабочий день каждого месяца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z243" w:id="236"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z243" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация не позднее следующего рабочего дня после формирования потребности направляет заявку о сумме потребности на выплату адресной социальной помощи, ежемесячной дополнительной выплаты на ребенка в уполномоченный орган по назначению адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z244" w:id="237"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z244" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган по назначению адресной социальной помощи в течение 2-х рабочих дней со дня поступления заявки о сумме потребности на выплату адресной социальной помощи, ежемесячной дополнительной выплаты на ребенка перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату адресной социальной помощи, ежемесячной дополнительной выплаты на ребенка на отчетный период </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z245" w:id="238"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z245" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Государственная корпорация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z246" w:id="239"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z246" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения в формате МТ 102 и осуществляет выплату на банковские счета получателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z247" w:id="240"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z247" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по назначению адресной социальной помощи излишне зачисленные (выплаченные) суммы адресной социальной помощи, ежемесячной дополнительной выплаты на ребенка, поступившие на счет Государственной корпорации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z248" w:id="241"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z248" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не позднее 20 числа каждого месяца, следующего за отчетным, подписывает с уполномоченным органом по назначению адресной социальной помощи акт сверки по выделенным средствам на выплату адресной социальной помощи и ежемесячной дополнительной выплаты на ребенка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z249" w:id="242"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z249" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По выплаченным суммам между Государственной корпорацией и уполномоченными организациями по выплате адресной социальной помощи и ежемесячной дополнительной выплаты на ребенка ежемесячно составляются акты сверки..</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z250" w:id="243"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z250" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оплата банковских услуг, связанных с выплатой адресной социальной помощи и ежемесячной дополнительной выплаты на ребенка, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченными органами по назначению адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z251" w:id="244"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z251" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. В случае выявления фактов или сведений, указывающих на предоставление заявителем ложной информации и (или) недостоверных сведений с целью получения адресной социальной помощи карьерный центр или аким в сельской местности в течение одного рабочего дня со дня выявления соответствующих фактов или сведений уведомляют об этом уполномоченный орган по назначению адресной социальной помощи в письменной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z252" w:id="245"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z252" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В течение одного рабочего дня со дня установления факта излишне выплаченных или необоснованно выплаченных сумм уполномоченный орган по назначению адресной социальной помощи направляет получателю адресной социальной помощи письменное или электронное уведомление о возврате излишне выплаченных или необоснованно выплаченных сумм адресной социальной помощи и ежемесячной дополнительной выплаты на ребенка в добровольном порядке. Со дня направления уведомления выплата адресной социальной помощи и ежемесячной дополнительной выплаты на ребенка приостанавливается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z253" w:id="246"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z253" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При отсутствии возврата получателем адресной социальной помощи в добровольном порядке излишне выплаченных или необоснованно выплаченных ему сумм в полном объеме в течение месячного срока со дня направления получателю уведомления уполномоченный орган по назначению адресной социальной помощи принимает меры по возврату излишне выплаченных или необоснованно выплаченных сумм в судебном порядке. Иск в суд подается по месту жительства получателя адресной социальной помощи в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданским процессуальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z254" w:id="247"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z254" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При дальнейшем получении адресной социальной помощи и ежемесячной дополнительной выплаты на ребенка излишне выплаченные суммы удерживаются из последующих выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z255" w:id="248"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z255" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае дальнейшего получения адресной социальной помощи и ежемесячной дополнительной выплаты на ребенка в другом регионе в связи с переездом получателя, излишне выплаченные суммы удерживаются с назначенных сумм по месту назначения адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z256" w:id="249"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть шестая пункта 38 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если получатель осуществил возврат неправомерно полученной суммы адресной социальной помощи или ее части в соответствующий бюджет, то общая задолженность заявителя уменьшается на сумму возврата и подлежит учету в информационной системе, где производится назначение и выплата адресной социальной помощи. Для этого заявитель представляет в карьерный центр, а в сельской местности – акиму сельского округа – подтверждающий документ, который сканируется и вводится в информационную систему, подписывается ЭЦП специалиста по назначению адресной социальной помощи, принявшего подтверждающий документ и осуществившего загрузку его сканированной копии в информационную систему, а также ЭЦП руководителя карьерного центра или акима, после чего данная запись сохраняется в информационной системе без возможности корректировки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z257" w:id="250"/>
+    <w:bookmarkStart w:name="z257" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если заявитель или уполномоченная организация по выплате адресной социальной помощи осуществили возврат неправомерно полученной суммы адресной социальной помощи в Государственную корпорацию, то Государственная корпорация не позднее последнего рабочего дня текущего месяца направляет возвращенные суммы в уполномоченный орган по назначению адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z258" w:id="251"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z258" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. В заявлении на назначение адресной социальной помощи согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заявитель указывает всех детей в возрасте от одного года до 6 лет включительно, в том числе детей, достигающих в текущем квартале возраста одного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z259" w:id="252"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z259" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. В решении о назначении адресной социальной помощи указывается период выплаты ежемесячной дополнительной выплаты на ребенка с учетом его возраста по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z260" w:id="253"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z260" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. В случае смерти ребенка ежемесячная дополнительная выплата на ребенка выплачивается по месяц смерти ребенка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z261" w:id="254"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z261" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц, Центра трудовой мобильности (карьерный центр) и (или) ее работников по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z262" w:id="255"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z262" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Жалоба заявителя, поступившая в адрес услугодателя, подлежит рассмотрению в течение 5 (пять) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z263" w:id="256"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z263" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несогласии с результатами оказанной государственной услуги заявитель обращается с жалобой в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z264" w:id="257"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z264" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба заявителя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцать) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z265" w:id="258"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z265" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z266" w:id="259"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z266" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z267" w:id="260"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z267" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z268" w:id="261"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z268" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z269" w:id="262"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z269" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z270" w:id="263"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть девятая пункта 42 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При внесении изменений и (или) дополнений в настоящие Правила центральный исполнительный орган направляет оператору информационно-коммуникационной инфраструктуры "электронного правительства", в Единый контакт-центр, услугодателю информацию о таких изменениях и (или) дополнениях в течение 3 (трех) рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7739,126 +9573,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z273" w:id="264"/>
+    <w:bookmarkStart w:name="z273" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на назначение адресной социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z522" w:id="265"/>
+      <w:bookmarkStart w:name="z522" w:id="247"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В карьерный центр ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(населенный пункт, район, область)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8161,80 +9995,80 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z523" w:id="266"/>
+          <w:bookmarkStart w:name="z523" w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>безусловной денежной помощи</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="266"/>
+          <w:bookmarkEnd w:id="248"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8304,80 +10138,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z526" w:id="267"/>
+          <w:bookmarkStart w:name="z526" w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обусловленной денежной помощи</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="267"/>
+          <w:bookmarkEnd w:id="249"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8433,64 +10267,64 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z529" w:id="268"/>
+      <w:bookmarkStart w:name="z529" w:id="250"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список детей до шести лет включительно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8753,80 +10587,80 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z530" w:id="269"/>
+          <w:bookmarkStart w:name="z530" w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ Индивидуальный идентификационный номер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="269"/>
+          <w:bookmarkEnd w:id="251"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9466,84 +11300,84 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z554" w:id="270"/>
+      <w:bookmarkStart w:name="z554" w:id="252"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о лицах, входящих в состав семьи в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 120</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Кодекса, зарегистрированных по другому адресу, а также сведения о членах семьи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9560,194 +11394,194 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 120 Кодекса не требуется факт совместного проживания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z555" w:id="271"/>
+      <w:bookmarkStart w:name="z555" w:id="253"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>указываются члены семьи, совместно проживающие, ведущие общее хозяйство</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и зарегистрированные по месту жительства в пределах одного населенного пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z556" w:id="272"/>
+    <w:bookmarkStart w:name="z556" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доход моей семьи в ___ квартале 20__ года следующий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z557" w:id="273"/>
+          <w:bookmarkStart w:name="z557" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фамилия, имя, отчество (при наличии) членов семьи</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="273"/>
+          <w:bookmarkEnd w:id="255"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10486,142 +12320,142 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z586" w:id="274"/>
+    <w:bookmarkStart w:name="z586" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О ведении личного подсобного хозяйства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z587" w:id="275"/>
+          <w:bookmarkStart w:name="z587" w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Объект личного подсобного хозяйства</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="275"/>
+          <w:bookmarkEnd w:id="257"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10709,80 +12543,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z592" w:id="276"/>
+          <w:bookmarkStart w:name="z592" w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дача</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="276"/>
+          <w:bookmarkEnd w:id="258"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -10858,80 +12692,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z597" w:id="277"/>
+          <w:bookmarkStart w:name="z597" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Огород</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="277"/>
+          <w:bookmarkEnd w:id="259"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11007,80 +12841,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z602" w:id="278"/>
+          <w:bookmarkStart w:name="z602" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Земельный участок, в том числе приусадебный</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="278"/>
+          <w:bookmarkEnd w:id="260"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11156,80 +12990,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z607" w:id="279"/>
+          <w:bookmarkStart w:name="z607" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Условная земельная доля</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="279"/>
+          <w:bookmarkEnd w:id="261"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11305,80 +13139,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z612" w:id="280"/>
+          <w:bookmarkStart w:name="z612" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Имущественный пай (год выдачи)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="280"/>
+          <w:bookmarkEnd w:id="262"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11454,80 +13288,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z617" w:id="281"/>
+          <w:bookmarkStart w:name="z617" w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Домашний скот, птица:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
+          <w:bookmarkEnd w:id="263"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11603,80 +13437,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z622" w:id="282"/>
+          <w:bookmarkStart w:name="z622" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>крупный рогатый скот: коровы, быки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="282"/>
+          <w:bookmarkEnd w:id="264"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11752,80 +13586,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z627" w:id="283"/>
+          <w:bookmarkStart w:name="z627" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кобылы, жеребцы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="283"/>
+          <w:bookmarkEnd w:id="265"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11901,80 +13735,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z632" w:id="284"/>
+          <w:bookmarkStart w:name="z632" w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>верблюды, верблюдицы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="284"/>
+          <w:bookmarkEnd w:id="266"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12050,80 +13884,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z637" w:id="285"/>
+          <w:bookmarkStart w:name="z637" w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>овцы, козы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="285"/>
+          <w:bookmarkEnd w:id="267"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12199,80 +14033,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z642" w:id="286"/>
+          <w:bookmarkStart w:name="z642" w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>куры, утки, гуси</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="286"/>
+          <w:bookmarkEnd w:id="268"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12348,80 +14182,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z647" w:id="287"/>
+          <w:bookmarkStart w:name="z647" w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Свиньи</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="287"/>
+          <w:bookmarkEnd w:id="269"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12477,51 +14311,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z652" w:id="288"/>
+    <w:bookmarkStart w:name="z652" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Даю согласие на сбор и обработку моих персональных данных, двадцатизначного номера текущего счета (IBAN код), на использование сведений, составляющих охраняемую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12536,245 +14370,245 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 50 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" тайну, в том числе на передачу сведений банками-участниками Межбанковской системы обмена информацией по открытым программным интерфейсам (Open API) Министерству труда и социальной защиты Республики Казахстан содержащихся в информационных системах необходимых для назначения адресной социальной помощи или отказа в ее назначении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z653" w:id="289"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z653" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящим выражаю согласие на использование информации о лицах, входящих в состав семьи (включая меня) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 120 Кодекса, (доходы, образование, место жительства, семейное положение, данные по банковским счетам, остаткам и (или) движению денег по ним) для определения права на назначение адресной социальной помощи, проверку, приведение в соответствие и обновление соответствующей информации в информационных системах государственных органов, а также на использование (передачу) указанных мною сведений и сведений, полученных из информационных систем, моего статуса, как получателя адресной социальной помощи в моих интересах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z654" w:id="290"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z654" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я информирован(а) и даю согласие на передачу третьим лицам сведения о моем статусе как получателя адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z655" w:id="291"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z655" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае возникновения изменений в предоставленных мною данных и (или) возникновения обстоятельств, влияющих на право назначения адресной социальной помощи, обязуюсь в течение десяти рабочих дней сообщить о них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z656" w:id="292"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z656" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предупрежден (а) об ответственности за предоставление ложной информации и недостоверных (поддельных) документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z657" w:id="293"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z657" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомлен (а) о возможности открытия отдельного банковского счета для зачисления пособий и (или) социальных выплат, выплачиваемых из государственного бюджета и (или) Государственного фонда социального страхования, а также о том, что на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z658" w:id="294"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z658" w:id="276"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контактные данные заявителя: телефон______ мобильный_______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Е-маil__________ "____"__________20__ года _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(дата) (подпись заявителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z659" w:id="295"/>
+      <w:bookmarkStart w:name="z659" w:id="277"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для служебных отметок карьерного центра Документы приняты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"____" _________20__ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13383,50 +15217,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и данных, составляющих банковскую тайну, в общедоступных источниках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция приложения 2 действует до 12.07.2026 приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -13583,597 +15581,723 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z469" w:id="296"/>
+    <w:bookmarkStart w:name="z667" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Назначение адресной социальной помощи"</w:t>
-[...40 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Назначение адресной социальной помощи"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z668" w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="279"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МИО городов Астана, Алматы и Шымкента, районов и городов областного значения</w:t>
+Назначение адресной социальной помощи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z672" w:id="280"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="280"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Аким поселка, села, сельского округа, карьерный центр, веб-"портал" "электронного правительства" www.egov.kz (далее – "портал"), абонентское устройство сотовой связи</w:t>
+              <w:t xml:space="preserve">
+Отсутствует </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z676" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="281"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При обращении на "портал", в карьерный центр – со дня регистрации пакета документов карьерным центром – 15 (пятнадцать) рабочих дней;</w:t>
+МИО городов Астана, Алматы и Шымкента, районов и городов областного значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z680" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При оказании проактивной услуги – со дня получения согласия лица (семьи) на проведение обследования материального положения лица (семьи) – 15 (пятнадцать) рабочих дней;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="282"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способы представления государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким поселка, села, сельского округа, карьерный центр, веб-портал "электронного правительства" www.egov.kz (далее – портал), абонентское устройство сотовой связи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z684" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-со дня сдачи пакета документов акиму поселка, села, сельского округа – 18 (восемнадцать) рабочих дней.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="283"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении на портал, в карьерный центр – со дня регистрации пакета документов карьерным центром – 15 (пятнадцать) рабочих дней;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14196,51 +16320,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При оформлении запроса в государственные органы или организации срок формирования пакета документов продлевается на срок до 30 (тридцати) календарных дней, с письменным уведомлением об этом заявителя в течение двух рабочих дней со дня осуществления запроса в соответствующие государственные органы и (или) организации;</w:t>
+При оказании проактивной услуги – со дня получения согласия лица (семьи) на проведение обследования материального положения лица (семьи) – 15 (пятнадцать) рабочих дней;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14263,696 +16387,747 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-максимально допустимое время ожидания для сдачи пакета документов у карьерного центра, акима поселка, села, сельского округа – 30 минут;</w:t>
+со дня сдачи пакета документов акиму поселка, села, сельского округа – 18 (восемнадцать) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Электронная (частично автоматизированная)/ бумажная/проактивная</w:t>
+При оформлении запроса в государственные органы или организации срок формирования пакета документов продлевается на срок до 30 (тридцати) календарных дней, с письменным уведомлением об этом заявителя в течение двух рабочих дней со дня осуществления запроса в соответствующие государственные органы и (или) организации;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...88 lines deleted...]
-              <w:t>При оказании услуги через портал уведомление о назначении, а в случае отказа – с указанием его причин в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного ЭЦП уполномоченного органа</w:t>
+максимально допустимое время ожидания для сдачи пакета документов у карьерного центра, акима поселка, села, сельского округа – 30 минут;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z704" w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="284"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается бесплатно физическим лицам</w:t>
+Электронная (частично автоматизированная)/ бумажная/проактивная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z708" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="285"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> кодексу Республики Казахстан;</w:t>
+          <w:bookmarkStart w:name="z710" w:id="286"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уведомление о назначении адресной социальной помощи, а в случае отказа – с указанием его причин в письменной форме через карьерный центр или акима, а также путем направления сообщения на абонентский номер в сетях сотовой связи.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="286"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При оказании услуги через портал уведомление о назначении, а в случае отказа – с указанием его причин в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного ЭЦП уполномоченного органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> кодексу Республики Казахстан.</w:t>
+          <w:bookmarkStart w:name="z713" w:id="287"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="287"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная услуга оказывается бесплатно физическим лицам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z717" w:id="288"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявления и выдача результата оказания государственной услуги с 9.00 часов до 17.30 часов с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="288"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z719" w:id="289"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) карьерный центр, аким поселка, села, сельского округа – прием заявления и выдача результата оказания государственной услуги с понедельника по пятницу согласно графику работы услугодателя, с учетом перерыва на обед, кроме выходных и праздничных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="289"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14974,254 +17149,266 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
+              <w:t xml:space="preserve">
+2) портала – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> кодексу Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+          <w:bookmarkStart w:name="z726" w:id="290"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="290"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении для оказания государственной услуги карьерный центр услугодатель при приеме заявления формирует запросы в соответствующие информационные системы государственных органов и организаций (далее – информационные системы) через шлюз "электронного правительства" для получения следующих сведений:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...72 lines deleted...]
-При обращении для оказания государственной услуги карьерный центр услугодатель при приеме заявления формирует запросы в соответствующие информационные системы государственных органов и организаций (далее – информационные системы) через шлюз "электронного правительства" для получения следующих сведений:</w:t>
+1) удостоверяющих личность заявителя, в том числе из сервиса цифровых документов (для идентификации личности);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15244,51 +17431,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) удостоверяющих личность заявителя, в том числе из сервиса цифровых документов (для идентификации личности);</w:t>
+2) о статусе кандаса;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15311,51 +17498,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) о статусе кандаса;</w:t>
+3) о статусе беженца;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15378,51 +17565,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) о статусе беженца;</w:t>
+4) о статусе иностранца;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15445,51 +17632,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) о статусе иностранца;</w:t>
+5) о статусе лица без гражданства;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15512,51 +17699,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) о статусе лица без гражданства;</w:t>
+6) о регистрации по постоянному или временному месту жительства на каждого члена семьи;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15579,51 +17766,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) о регистрации по постоянному или временному месту жительства на каждого члена семьи;</w:t>
+7) о банковских реквизитах в уполномоченной организации по выдаче пособий;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15646,51 +17833,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) о банковских реквизитах в уполномоченной организации по выдаче пособий;</w:t>
+8) об установлении инвалидности;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15713,51 +17900,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8) об установлении инвалидности;</w:t>
+9) о регистрации рождения (смерти) ребенка (на всех детей);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15780,51 +17967,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9) о регистрации рождения (смерти) ребенка (на всех детей);</w:t>
+10) об установлении опеки (попечительства);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15847,51 +18034,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10) об установлении опеки (попечительства);</w:t>
+11) об усыновлении (удочерении);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15914,51 +18101,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11) об усыновлении (удочерении);</w:t>
+12) о регистрации заключения (расторжения) брака (супружества), за исключением случаев регистрации брака (супружества) за пределами Республики Казахстан;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15981,51 +18168,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12) о регистрации заключения (расторжения) брака (супружества), за исключением случаев регистрации брака (супружества) за пределами Республики Казахстан;</w:t>
+13) о факте обучения в учебном заведении - если иждивенцы в возрасте от восемнадцати до двадцати трех лет являются обучающимися очной формы обучения;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16048,51 +18235,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13) о факте обучения в учебном заведении - если иждивенцы в возрасте от восемнадцати до двадцати трех лет являются обучающимися очной формы обучения;</w:t>
+14) о доходах (заработная плата, социальные выплаты, доходы от предпринимательской деятельности, от сдачи в аренду недвижимого и (или) движимого имущества, от продажи недвижимого и (или) движимого имущества);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16115,51 +18302,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14) о доходах (заработная плата, социальные выплаты, доходы от предпринимательской деятельности, от сдачи в аренду недвижимого и (или) движимого имущества, от продажи недвижимого и (или) движимого имущества);</w:t>
+15) о статусе лица, осуществляющего предпринимательскую деятельность;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16182,51 +18369,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15) о статусе лица, осуществляющего предпринимательскую деятельность;</w:t>
+16) о наличии у заявителя и членов его семьи факта назначения, выплаты или подачи заявления на назначение адресной социальной помощи;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16249,51 +18436,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16) о наличии у заявителя и членов его семьи факта назначения, выплаты или подачи заявления на назначение адресной социальной помощи;</w:t>
+17) о наличии личного подсобного хозяйства;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16316,51 +18503,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17) о наличии личного подсобного хозяйства;</w:t>
+18) о трудовой деятельности (при наличии), для трудоспособных членов семьи, вовлекаемых в активные меры содействия занятости;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16383,51 +18570,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18) о трудовой деятельности (при наличии), для трудоспособных членов семьи, вовлекаемых в активные меры содействия занятости;</w:t>
+19) об образовании, квалификации, наличии специальных знаний или профессиональной подготовки (при наличии), для трудоспособных членов семьи, вовлекаемых в активные меры содействия занятости;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16450,51 +18637,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19) об образовании, квалификации, наличии специальных знаний или профессиональной подготовки (при наличии), для трудоспособных членов семьи, вовлекаемых в активные меры содействия занятости;</w:t>
+20) об алиментах и (или) о наличии задолженности по ним в течение трех месяцев подряд, предшествовавших кварталу обращения за назначением адресной социальной помощи;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16517,51 +18704,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20) об алиментах и (или) о наличии задолженности по ним в течение трех месяцев подряд, предшествовавших кварталу обращения за назначением адресной социальной помощи;</w:t>
+21) о нахождении в местах лишения свободы или принудительного лечения членов семьи заявителя;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16584,51 +18771,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21) о нахождении в местах лишения свободы или принудительного лечения членов семьи заявителя;</w:t>
+22) о наличии в собственности жилья, помещений;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16651,51 +18838,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22) о наличии в собственности жилья, помещений;</w:t>
+23) о наличии в собственности земельного участка, предназначенного под индивидуальное жилищное строительство;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16718,51 +18905,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23) о наличии в собственности земельного участка, предназначенного под индивидуальное жилищное строительство;</w:t>
+24) о наличие в собственности транспортного средства;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16785,51 +18972,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24) о наличие в собственности транспортного средства;</w:t>
+25) о статусе лица, находящегося на розыскном учете.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16852,51 +19039,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25) о статусе лица, находящегося на розыскном учете.</w:t>
+При отсутствии сведений в информационных системах акимом или Центром оформляется письменный запрос в соответствующий государственный орган и (или) организацию.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16919,51 +19106,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При отсутствии сведений в информационных системах акимом или Центром оформляется письменный запрос в соответствующий государственный орган и (или) организацию.</w:t>
+Заявитель вправе представить вышеуказанные документы на бумажном носителе.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16986,51 +19173,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заявитель предоставляет предоставить вышеуказанные документы на бумажном носителе</w:t>
+При подаче заявления заявителю выдается карьерного центра, акима поселка, села, сельского округа – отрывной талон заявления с указанием даты регистрации и даты получения государственной услуги, фамилии и инициалов лица, принявшего документы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17052,52 +19239,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-При подаче заявления заявителю выдается карьерного центра, акима поселка, села, сельского округа – отрывной талон заявления с указанием даты регистрации и даты получения государственной услуги, фамилии и инициалов лица, принявшего документы.</w:t>
+              <w:t xml:space="preserve">
+Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17105,66 +19292,170 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z848" w:id="291"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+На портал: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на веб-портале "электронного правительства" абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление веб-портала "электронного правительства"</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заявление на назначение адресной социальной помощи через портал удостоверенного ЭЦП услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сведения документа, удостоверяющего личность услугополучателя и членов его семьи, о статусе кандаса, о статусе беженца, о статусе иностранца, о статусе лица без гражданства, о регистрации по постоянному или временному месту жительства на каждого члена семьи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о банковских реквизитах в уполномоченной организации по выдаче пособий; об установлении инвалидности; о регистрации рождения (смерти) ребенка (на всех детей); об установлении опеки (попечительства); об усыновлении (удочерении); о регистрации заключения (расторжения) брака (супружества) за исключением случаев регистрации брака (супружества) за пределами Республики Казахстан; о факте обучения в учебном заведении - если иждивенцы в возрасте от восемнадцати до двадцати трех лет являются обучающимися очной формы обучения; о доходах (заработная плата, социальные выплаты, доходы от предпринимательской деятельности, от сдачи в аренду недвижимого и (или) движимого имущества, от продажи недвижимого и (или) движимого имущества), о статусе лица, осуществляющего предпринимательскую деятельность, о наличии у заявителя и членов его семьи факта назначения, выплаты или подачи заявления на назначение адресной социальной помощи, о наличии личного подсобного хозяйства, о трудовой деятельности (при наличии), для трудоспособных членов семьи, вовлекаемых в активные меры содействия занятости; об образовании, квалификации, наличии специальных знаний или профессиональной подготовки (при наличии), для трудоспособных членов семьи, вовлекаемых в активные меры содействия занятости; об алиментах и (или) о наличии задолженности по ним в течение трех месяцев подряд, предшествовавших кварталу обращения за назначением адресной социальной помощи; о нахождении в местах лишения свободы или принудительного лечения членов семьи заявителя; о наличии в собственности жилья, помещений, о наличии в собственности земельного участка, предназначенного под индивидуальное жилищное строительство, о наличие в собственности транспортного средства, о статусе лица, находящегося на розыскном учете услугополучатель получает из соответствующих государственных информационных систем через шлюз "электронного правительство".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17172,350 +19463,308 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z856" w:id="292"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-На портал:</w:t>
-[...67 lines deleted...]
-              <w:t>Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+При оказании проактивной услуги:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="292"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>– согласие услугополучателя на оказание проактивной услуги, а также подтверждение или предоставление номера банковского счета посредством абонентского устройства сотовой связи услугополучателя. Сведения документа, удостоверяющего личность услугополучателя и членов его семьи, о статусе кандаса, о статусе беженца, о статусе иностранца, о статусе лица без гражданства, о регистрации по постоянному или временному месту жительства на каждого члена семьи, об установлении инвалидности, о регистрации рождения (смерти) ребенка (на всех детей), об установлении опеки (попечительства), об усыновлении (удочерении), о регистрации заключения (расторжения) брака (супружества) за исключением случаев регистрации брака (супружества) за пределами Республики Казахстан, о факте обучения в учебном заведении - если иждивенцы в возрасте от восемнадцати до двадцати трех лет являются обучающимися очной формы обучения, о доходах (заработная плата, социальные выплаты, доходы от предпринимательской деятельности, от сдачи в аренду недвижимого и (или) движимого имущества, от продажи недвижимого и (или) движимого имущества), о статусе лица, осуществляющего предпринимательскую деятельность, о наличии у заявителя и членов его семьи факта назначения, выплаты или подачи заявления на назначение адресной социальной помощи, о наличии личного подсобного хозяйства, о трудовой деятельности (при наличии), для трудоспособных членов семьи, вовлекаемых в активные меры содействия занятости, об образовании, квалификации, наличии специальных знаний или профессиональной подготовки (при наличии), для трудоспособных членов семьи, вовлекаемых в активные меры содействия занятости, об алиментах и (или) о наличии задолженности по ним в течение трех месяцев подряд, предшествовавших кварталу обращения за назначением адресной социальной помощи; о нахождении в местах лишения свободы или принудительного лечения членов семьи заявителя, о наличии в собственности жилья, помещений, о наличии в собственности земельного участка, предназначенного под индивидуальное жилищное строительство, о наличие в собственности транспортного средства, о статусе лица, находящегося на розыскном учете, сведения о номере банковского счета, указанных в электронном заявлении услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z860" w:id="293"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При оказании проактивной услуги:</w:t>
-[...33 lines deleted...]
-              <w:t>Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="293"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основаниями для отказа в оказании государственной услуги являются:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...72 lines deleted...]
-Основаниями для отказа в оказании государственной услуги являются:</w:t>
+1) превышение среднедушевого дохода семьи черты бедности, установленной в областях, городах республиканского значения, столице;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17538,51 +19787,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) превышение среднедушевого дохода семьи черты бедности, установленной в областях, городах республиканского значения, столице;</w:t>
+2) отказ заявителя от проведения участковой комиссией обследования материального положения;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17605,51 +19854,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) отказ заявителя от проведения участковой комиссией обследования материального положения;</w:t>
+3) заключение участковой комиссии об отсутствии нуждаемости, подготовленное по результатам обследования материального положения лица (семьи);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17657,66 +19906,106 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z878" w:id="294"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 4) отказ трудоспособного члена семьи, за исключением лиц, указанных в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункте 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 122 Кодекса, от участия в мерах содействия занятости – в течение шести месяцев со дня отказа;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="294"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) заключение участковой комиссии об отсутствии нуждаемости, подготовленное по результатам обследования материального положения лица (семьи);</w:t>
+5) расторжение ранее заключенного социального контракта и (или) неисполнение обязательств, предусмотренных социальным контрактом, по вине получателя – в течение шести месяцев, предшествующих повторному обращению за назначением адресной социальной помощи;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17738,271 +20027,246 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...37 lines deleted...]
-              <w:t>5) расторжение ранее заключенного социального контракта и (или) неисполнение обязательств, предусмотренных социальным контрактом, по вине получателя – в течение шести месяцев, предшествующих повторному обращению за назначением адресной социальной помощи;</w:t>
+              <w:t>
+6) представление заведомо ложных сведений и (или) недостоверных документов для назначения адресной социальной помощи – в течение шести месяцев со дня их представления.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z885" w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) представление заведомо ложных сведений и (или) недостоверных документов для назначения адресной социальной помощи – в течение шести месяцев со дня их представления.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="295"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан – www.enbek.gov.kz, раздел "Государственные услуги";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...72 lines deleted...]
-Адреса мест оказания государственной услуги размещены на интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан – www.enbek.gov.kz, раздел "Государственные услуги";</w:t>
+Заявитель имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18025,51 +20289,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заявитель имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+Сервис цифровых документов доступен для субъектов, авторизованных в мобильном приложении и информационных системах пользователей. Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18092,123 +20356,142 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сервис цифровых документов доступен для субъектов, авторизованных в мобильном приложении и информационных системах пользователей. Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
-[...65 lines deleted...]
-              <w:t>
 Услугополучатель имеет возможность получения информации о назначении пособий в электронной форме через портал при условии наличия ЭЦП.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18339,112 +20622,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z295" w:id="297"/>
+    <w:bookmarkStart w:name="z295" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                РАСПИСКА № _______</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              об отказе в приеме заявления на назначение адресной социальной</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   помощи от "___" _________ 20 ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z296" w:id="298"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z296" w:id="297"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Карьерный центр ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkEnd w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18976,68 +21259,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z299" w:id="299"/>
+    <w:bookmarkStart w:name="z299" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации заявлений на назначение адресной социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -20037,70 +22358,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z300" w:id="300"/>
+    <w:bookmarkStart w:name="z300" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkEnd w:id="299"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -21072,68 +23393,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z303" w:id="301"/>
+    <w:bookmarkStart w:name="z303" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электронный журнал регистрации заявлений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -21520,70 +23879,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата направления проекта решения с пакетом документов заявителя в уполномоченный орган по назначению адресной социальной помощи о</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z304" w:id="302"/>
+    <w:bookmarkStart w:name="z304" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -22002,64 +24361,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z307" w:id="303"/>
+      <w:bookmarkStart w:name="z307" w:id="302"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение участковой комиссии № __ __ _________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkEnd w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Участковая комиссия в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 124</w:t>
@@ -22720,51 +25079,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z310" w:id="304"/>
+    <w:bookmarkStart w:name="z310" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Акт обследования участковой комиссией материального положения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -22773,71 +25132,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             "___" ______ 20__ года __________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (населенный пункт)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z311" w:id="305"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z311" w:id="304"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия, имя, отчество (при его наличии) заявителя___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24032,64 +26391,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z312" w:id="306"/>
+      <w:bookmarkStart w:name="z312" w:id="305"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Всего трудоспособных _________ человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Зарегистрированы в качестве безработного _______ человек.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24899,64 +27258,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z313" w:id="307"/>
+      <w:bookmarkStart w:name="z313" w:id="306"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Наличие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       автотранспорта (марка, год выпуска, правоустанавливающий документ, заявленные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25640,155 +27999,193 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z316" w:id="308"/>
+      <w:bookmarkStart w:name="z316" w:id="307"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Область (город) ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z317" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              Решение о назначении (изменении размера выплаты, приостановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             выплаты, прекращении выплаты, отказе в назначении) адресной</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             социальной помощи по ____________________________ (району/ городу)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         № __________ от "___" ___________ 20__ года</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...65 lines deleted...]
-      <w:bookmarkStart w:name="z318" w:id="310"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z318" w:id="309"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрационный № дела семьи ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата/номер заявления__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26632,64 +29029,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z319" w:id="311"/>
+      <w:bookmarkStart w:name="z319" w:id="310"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Назначить адресную социальную помощь лицу (семье) с _____________20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по __________ 20__ года в виде _________________в сумме______________________тенге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27674,64 +30071,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z320" w:id="312"/>
+      <w:bookmarkStart w:name="z320" w:id="311"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общая сумма выплаты: с ______20_ года по _______ 20_ года в сумме ________ тенге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       2. Изменить размер ___________адресной социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -28321,1999 +30718,2037 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z323" w:id="313"/>
+    <w:bookmarkStart w:name="z323" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Социальный контракт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z324" w:id="314"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z324" w:id="313"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________ №____ "___" ____________________20 __год (место заключения)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________в лице,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование карьерного центра) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (занимаемая должность представителя карьерного центра) именуемый в дальнейшем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Карьерный центр", с одной стороны, и гражданин (-ка), ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       дата рождения выступающий(-ая) от лица семьи – заявитель на назначение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обусловленной денежной помощи (далее – ОДП) и проживающий (-ая) по адресу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________, именуемый(-ая) в дальнейшем "заявитель на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>назначение ОДП", с другой стороны, заключили настоящий социальный контракт (далее –</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контракт) на выплату ОДП о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z325" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          Глава 1. Предмет контракта</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...221 lines deleted...]
-      <w:bookmarkStart w:name="z326" w:id="316"/>
+      <w:bookmarkStart w:name="z326" w:id="315"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Предметом контракта является урегулирование отношений сторон при содействии</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выходу заявителя из нуждаемости в соответствии с Индивидуальным планом помощи лицу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(семье) (далее – Индивидуальный план), который является неотъемлемым приложением к</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контракту, согласно приложению к настоящему социальному контракту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z327" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    Глава 2. Обязанности сторон контракта</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...68 lines deleted...]
-      <w:bookmarkStart w:name="z328" w:id="318"/>
+      <w:bookmarkStart w:name="z328" w:id="317"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Карьерный центр обязуется:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) оказывать консультативные услуги заявителю на назначение ОДП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) сопровождать семью в период реализации социального контракта путем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>проведения собеседования, содействия заполнению необходимых документов, поиска</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работы, выполнения обязательств по контракту с привлечением ассистента/консультанта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) организовывать предоставление мероприятий по содействию занятости и (или)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>социальной адаптации (в случае необходимости) согласно Индивидуальному плану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) осуществлять взаимодействие с другими организациями, задействованными в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>реализации мероприятий, предусмотренных Индивидуальным планом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5) содействовать выходу семьи (лица) на самообеспечение и обеспечивает</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сопровождение в течение всего срока действия контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6) проводить ежемесячный мониторинг выполнения участником и (или) членами его</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ее) семьи обязательств контракта по выполнению Индивидуального плана с привлечением</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ассистентов/консультантов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Заявитель на назначение ОДП и члены его семьи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) исполняют условия контракта и мероприятий по Индивидуальному плану в полном</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>объеме и предпринимают активные действия по выходу из нуждаемости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) в результате участия в активных мерах содействия занятости населения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>трудоустраиваются на предложенное Карьерным центром место работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) выполняют мероприятия по социальной адаптации, запланированные в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индивидуальном плане;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) предоставляют в Карьерный центр информацию о наступлении обстоятельств,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>влияющих на назначение обусловленной денежной помощи и его размер, а также об</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>изменениях номера банковского счета и (или) местожительства (с документами,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подтверждающими соответствующие изменения) в течение 10 (десяти) рабочих дней со дня</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наступления указанных обстоятельств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5) своевременно и в полном объеме предоставляют информацию в Карьерный центр</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>или акиму города районного значения, поселка, села, сельского округа документы и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>материалы, необходимые для мониторинга исполнения обязательств, предусмотренных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>настоящим контрактом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6) возмещают неиспользованные или использованные не по целевому назначению</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>денежные средства, в том числе электронные деньги на электронных кошельках</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>электронных денег, а также средства, полученные неправомерно в том числе, в случае</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выявления представления недостоверных сведений, повлекших за собой незаконное</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>назначение ОДП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z329" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          Глава 3. Права сторон контракта</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...595 lines deleted...]
-      <w:bookmarkStart w:name="z330" w:id="320"/>
+      <w:bookmarkStart w:name="z330" w:id="319"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Руководитель Карьерный центр:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) запрашивает у третьих лиц (органы государственных доходов и других</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организаций и учреждений) дополнительные сведения о доходах и имуществе, в том числе о</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>движении денег на банковских счетах, электронных денег на электронных кошельках</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>электронных денег заявителя на получение ОДП и членов его семьи, а также сведений о</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>получении мер социальной адаптации для проверки участника на предмет выполнения им</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обязательств по настоящему контракту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) использует полученную информацию для подготовки проекта решения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченного органа о перерасчете, приостановлении, прекращении выплаты ОДП, если</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявителем, семьей не выполняются обязательства контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) требует и наблюдает за своевременным и надлежащим исполнением условий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) решает иные вопросы в рамках контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5. Заявитель на назначение ОДП и члены его семьи имеют право на:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) получение мер социальной поддержки; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) получение консультаций и информации, связанной с выполнением мероприятий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индивидуального плана;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) обжалование действий акима города районного значения, поселка, села, сельского</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>округа и Карьерный центр в вышестоящих местных исполнительных органах, а также</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z331" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              Глава 4. Ответственность сторон за неисполнение условий контракта</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...340 lines deleted...]
-      <w:bookmarkStart w:name="z332" w:id="322"/>
+      <w:bookmarkStart w:name="z332" w:id="321"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Карьерный центр несет ответственность за предоставление семье (лицу)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>социальной поддержки в объеме, предусмотренном настоящим контрактом и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индивидуальным планом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       7. Социальный контракт с получателями обусловленной денежной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>расторгается при невыполнении в полном объеме малообеспеченным лицом (семьей)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>условий социального контракта и мероприятий индивидуального плана, а также</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>представлении недостоверных сведений, повлекших за собой незаконное назначение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обусловленной денежной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Расторжение социального контракта является основанием для прекращения выплаты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обусловленной денежной помощи лицу (семье).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       8. Заявитель, обратившийся на назначение ОДП и члены его семьи, несет(-ут)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ответственность в соответствии с действующим законодательством за предоставление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ложных или неполных сведений, указанных в заявлении на назначение обусловленной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>денежной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       9. За неисполнение и (или) ненадлежащее исполнение условий контракта стороны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>несут ответственность в соответствии с действующим законодательством Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z333" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          Глава 5. Непредвиденные обстоятельства</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...289 lines deleted...]
-      <w:bookmarkStart w:name="z334" w:id="324"/>
+      <w:bookmarkStart w:name="z334" w:id="323"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Стороны освобождаются от ответственности за полное или частичное</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>неисполнение обязательств в случае чрезвычайных обстоятельств или обстоятельств</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>непреодолимой силы, наступивших после подписания настоящего контракта, таких как:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наводнения, землетрясения, взрывы, штормы, эпидемии, эпизоотии, стихийные пожары,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>забастовки, война, восстания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       11. При возникновении непредвиденных обстоятельств сторона, чье исполнение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>каких-либо обязательств в соответствии с настоящим контрактом оказалось невозможным в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>силу наступления таких обстоятельств, обязана уведомить в течение 3 (трех) рабочих дней с</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>момента наступления или прекращения непредвиденных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       12. Срок исполнения обязательств по настоящему контракту отодвигается соразмерно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>времени, в течение которого действовали непредвиденные обстоятельства, а также</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>последствия, вызванные этими обстоятельствами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       13. Если невозможность полного или частичного исполнения сторонами обязательств</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по настоящему контракту в связи с наступлением непредвиденных обстоятельств будет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>существовать свыше _____ (указать период), то стороны вправе расторгнуть настоящий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контракт.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z335" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                Глава 6. Прочие условия</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...272 lines deleted...]
-      <w:bookmarkStart w:name="z336" w:id="326"/>
+      <w:bookmarkStart w:name="z336" w:id="325"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В контракт вносятся изменения и (или) дополнения по соглашению сторон путем</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkEnd w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подписания дополнительного соглашения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -30506,70 +32941,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z337" w:id="327"/>
+          <w:bookmarkStart w:name="z337" w:id="326"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (полное наименование Карьерного центра</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="327"/>
+          <w:bookmarkEnd w:id="326"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30786,70 +33221,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z346" w:id="328"/>
+          <w:bookmarkStart w:name="z346" w:id="327"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="328"/>
+          <w:bookmarkEnd w:id="327"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31188,88 +33623,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение к социальному</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контракту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z355" w:id="329"/>
+    <w:bookmarkStart w:name="z355" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Индивидуальный план помощи лицу (семье)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z356" w:id="330"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z356" w:id="329"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Карьерный центр ________________________________ района/города</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkEnd w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Получатель помощи: ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -32354,64 +34789,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z357" w:id="331"/>
+      <w:bookmarkStart w:name="z357" w:id="330"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Составляется Карьерным центром совместно с лицом, обратившимся за оказанием</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33199,64 +35634,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z358" w:id="332"/>
+      <w:bookmarkStart w:name="z358" w:id="331"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Заполняется Карьерным центром совместно с лицом, обратившимся за оказанием</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33341,70 +35776,70 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z359" w:id="333"/>
+          <w:bookmarkStart w:name="z359" w:id="332"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Карьерный центр</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="333"/>
+          <w:bookmarkEnd w:id="332"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -33593,70 +36028,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z367" w:id="334"/>
+          <w:bookmarkStart w:name="z367" w:id="333"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Заявитель на выплату ОДП </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="334"/>
+          <w:bookmarkEnd w:id="333"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -34017,447 +36452,447 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z377" w:id="335"/>
+    <w:bookmarkStart w:name="z377" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой перечень мероприятий по содействию занятости и социальной адаптации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 - в редакции приказа Министра труда и социальной защиты населения РК от 31.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z470" w:id="336"/>
+    <w:bookmarkStart w:name="z470" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Перечень активных мер содействия занятости населения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z471" w:id="337"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z471" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) направление на профессиональное обучение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z472" w:id="338"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z472" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие предпринимательской инициативе граждан и кандасов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z473" w:id="339"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z473" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направление на молодежную практику;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z474" w:id="340"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z474" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организацию социальных рабочих мест;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z475" w:id="341"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z475" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) содействие добровольному переселению для повышения мобильности рабочей силы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z476" w:id="342"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z476" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организацию специальных рабочих мест для трудоустройства лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z477" w:id="343"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z477" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) общественные работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z478" w:id="344"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z478" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Перечень мер социальной адаптации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z479" w:id="345"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z479" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) меры социальной абилитации и реабилитации лиц с инвалидностью, определенные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z480" w:id="346"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z480" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) специальные социальные услуги, оказываемые лицам, находящимся в нуждаемости, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z481" w:id="347"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z481" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оказание жилищной помощи в соответствии с Законом Республики Казахстан "О жилищных отношениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z482" w:id="348"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z482" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оказание социальной помощи в порядке и размерах, определяемых решениями местных представительных органов района (города областного значения), города республиканского значения, столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z483" w:id="349"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z483" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оказание гарантированной государством юридической помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z484" w:id="350"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z484" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прикрепление к медицинской организации, оказывающей первичную медико-санитарную помощь;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z485" w:id="351"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z485" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) прохождение скрининговых осмотров в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -34472,211 +36907,211 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-174/2020 "Об утверждении целевых групп лиц, подлежащих скрининговым исследованиям, а также правил, объема и периодичности проведения данных исследований" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21572), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 9 сентября 2010 года № 704 "Об утверждении Правил организации скрининга" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 6490);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z486" w:id="352"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z486" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) постановка на медицинский учет в женской консультации до двенадцати недель беременности и наблюдение в течение всего периода беременности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z487" w:id="353"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z487" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) оказание финансовой и материальной помощи обучающимся и воспитанникам организаций образования из семей, имеющих право на получение государственной адресной социальной помощи, а также из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума, и детям-сиротам, детям, оставшимся без попечения родителей, проживающим в семьях, детям из семей, требующих экстренной помощи в результате чрезвычайных ситуаций, и иным категориям обучающихся и воспитанников в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> формирования, направления и распределения средств на оказание финансовой и материальной помощи обучающимся и воспитанникам организаций образования из семей, имеющих право на получение государственной адресной социальной помощи, а также из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума, и детям-сиротам, детям, оставшимся без попечения родителей, проживающим в семьях, детям из семей, требующих экстренной помощи в результате чрезвычайных ситуаций, и иным категориям обучающихся и воспитанников, утвержденный постановлением Правительства Республики Казахстан от 25 января 2008 года № 64;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z488" w:id="354"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z488" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) постановка на очередь детей дошкольного возраста (до 7 лет) для направления в детские дошкольные организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z489" w:id="355"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z489" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организация дополнительного образования детей в организациях образования и внешкольных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z490" w:id="356"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z490" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) обследование и оказание психолого-медико-педагогической консультативной помощи детям с ограниченными возможностями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z491" w:id="357"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z491" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) постановка на учет и очередность для предоставления жилища гражданам, нуждающимся в жилище из государственного жилищного фонда или жилище, арендованном местным исполнительным органом в частном жилищном фонде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z492" w:id="358"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z492" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) иные меры социальной защиты и государственной поддержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkEnd w:id="357"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34807,100 +37242,138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z403" w:id="359"/>
+    <w:bookmarkStart w:name="z403" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Уведомление № ______ о назначении или отказе в назначении адресной</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       социальной помощи от "__" ___________________________________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z404" w:id="360"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 10 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z404" w:id="359"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) заявителя___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkEnd w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -35578,1287 +38051,124 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z407" w:id="361"/>
+    <w:bookmarkStart w:name="z407" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Предоставление информации, подтверждающей принадлежность заявителя (семьи) к получателям адресной социальной помощи"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-[...1218 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 11 исключен в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -36989,778 +38299,932 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z412" w:id="363"/>
+    <w:bookmarkStart w:name="z412" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                          Заключение №___ Карьерного центра</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                               от ____________ 20__ года</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z413" w:id="364"/>
+        <w:t xml:space="preserve"> Заключение №___ Карьерного центра от ____________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+            Сноска. Приложение 12 - в  редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z666" w:id="362"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Регистрационный номер семьи ____________________________________</w:t>
-[...187 lines deleted...]
-        <w:t xml:space="preserve">       Предложенное наименование мероприятия по участию в мерах занятости/нарушенное</w:t>
+      Регистрационный номер семьи ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата подачи заявления на назначение адресной социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от _______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявитель: ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Количество учтенных в составе семьи человек: _______________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в том числе трудоспособных________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии) трудоспособного(-ых) лица, отказавшихся</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от мер содействия занятости/ нарушивших обязательства заключенного социального</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контракта №____ от ____________ 20__ года (нужное подчеркнуть)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предложенное наименование мероприятия по участию в мерах занятости/нарушенное</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>обязательство социального контракта (нужное подчеркнуть):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">       Заключение по результатам рассмотрения заявителем предложенных мер по</w:t>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заключение по результатам рассмотрения заявителем предложенных мер по</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>содействию занятости (нужное выбрать):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       в связи с отказом трудоспособного лица (лиц) от участия в мерах содействия</w:t>
-[...271 lines deleted...]
-        <w:t xml:space="preserve">                   (Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+        <w:t>в связи с отказом трудоспособного лица (лиц) от участия в мерах содействия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>занятости сформировать проект решения на прекращение выплаты назначенной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адресной социальной помощи (отказе в назначении адресной социальной помощи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лицу (семье) на срок в течении шести месяцев со дня отказа от участия в мерах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содействия занятости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в связи с нарушением заключенного социального контракта и (или) неисполнения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обязательств, предусмотренных социальным контрактом сформировать проект</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>решения на прекращение выплаты назначенной адресной социальной помощи (отказе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в назначении адресной социальной помощи) лицу (семье) на срок в течении шести</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>месяцев со дня нарушения заключенного социального контракта и (или)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>неисполнения его обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в связи с выявлением предоставления заведомо ложных сведений и (или)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>недостоверных документов для назначения адресной социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сформировать проект решения на прекращение выплаты назначенной адресной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>социальной помощи (отказе в назначении адресной социальной помощи) лицу (семье)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на срок в течении шести месяцев со дня предоставления таких данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Директор районного/городского Карьерного центра</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель структурного подразделения Карьерного центра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________________</w:t>
-[...101 lines deleted...]
-        <w:t xml:space="preserve">                   (Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист Карьерного центра</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявитель _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -37893,100 +39357,138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z416" w:id="365"/>
+    <w:bookmarkStart w:name="z416" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Уведомление № _____ о прекращении (изменении размера) выплаты</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             адресной социальной помощи от "____" _____________ 20 ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z417" w:id="366"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 13 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z417" w:id="364"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по назначению адресной социальной помощи доводит до</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkEnd w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Вашего сведения_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -38329,922 +39831,922 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 июня 2023 года № 227</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z419" w:id="367"/>
+    <w:bookmarkStart w:name="z419" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства здравоохранения и социального развития Республики Казахстан, Министерства труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z420" w:id="368"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z420" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 5 мая 2015 года № 320 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11426);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z421" w:id="369"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z421" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра здравоохранения и социального развития Республики Казахстан от 13 января 2016 года № 14 "О внесении изменений и дополнения в приказ Министра здравоохранения и социального развития Республики Казахстан от 5 мая 2015 года № 320 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13091);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z422" w:id="370"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z422" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приказа Министра здравоохранения и социального развития Республики Казахстан от 30 июня 2016 года № 579 "О внесении изменений и дополнений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14368);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z423" w:id="371"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z423" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 25 апреля 2017 года № 93 "О внесении изменения в приказ Министра здравоохранения и социального развития Республики Казахстан от 5 мая 2015 года № 320 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15193);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z424" w:id="372"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z424" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 4 января 2018 года № 1 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 5 мая 2015 года № 320 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16284);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z425" w:id="373"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z425" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 20 июля 2018 года № 313 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 5 мая 2015 года № 320 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17269);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z426" w:id="374"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z426" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 5 апреля 2019 года № 165 "О внесении изменения в приказ Министра здравоохранения и социального развития Республики Казахстан от 5 мая 2015 года № 320 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18469);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z427" w:id="375"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z427" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 августа 2019 года № 459 "О внесении изменений и дополнений в приказ Министра здравоохранения и социального развития Республики Казахстан от 5 мая 2015 года № 320 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19299);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z428" w:id="376"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z428" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 27 сентября 2019 года № 524 "О внесении изменения в приказ Министра здравоохранения и социального развития Республики Казахстан от 5 мая 2015 года № 320 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19421);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z429" w:id="377"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z429" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 5 января 2020 года № 3 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 5 мая 2015 года № 320 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19826);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z430" w:id="378"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z430" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 27 мая 2020 года № 193 "О внесении изменений и дополнений в приказ Министра здравоохранения и социального развития Республики Казахстан от 5 мая 2015 года № 320 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20747);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z431" w:id="379"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z431" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приказа Министра труда и социальной защиты населения Республики Казахстан от 16 марта 2021 года № 78 "О внесении изменений в некоторые приказы Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22354);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z432" w:id="380"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z432" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 24 мая 2021 года № 179 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 5 мая 2015 года № 320 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22827);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z433" w:id="381"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z433" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 28 июня 2021 года № 226 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 5 мая 2015 года № 320 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 23414);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z434" w:id="382"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z434" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 23 декабря 2021 года № 487 "О внесении изменений и дополнения в приказ Министра здравоохранения и социального развития Республики Казахстан от 5 мая 2015 года № 320 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи и предоставления гарантированного социального пакета" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26117);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z435" w:id="383"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z435" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра труда и социальной защиты населения Республики Казахстан от 9 февраля 2022 года № 50 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 5 мая 2015 года № 320 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи и предоставления гарантированного социального пакета" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26773);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z436" w:id="384"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z436" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приказа Министра труда и социальной защиты населения Республики Казахстан от 5 августа 2022 года № 291 "О внесении изменений в некоторые приказы Министра труда и социальной защиты населения Республики Казахстан и Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29047);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z437" w:id="385"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z437" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 29 сентября 2022 года № 395 "О внесении изменений и дополнений в приказ Министра здравоохранения и социального развития Республики Казахстан от 5 мая 2015 года № 320 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи и предоставления гарантированного социального пакета" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29904);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z438" w:id="386"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z438" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 29 декабря 2022 года № 533 "О внесении изменений и дополнений в приказ Министра здравоохранения и социального развития Республики Казахстан от 5 мая 2015 года № 320 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи и предоставления гарантированного социального пакета" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31494);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z439" w:id="387"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z439" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 22 февраля 2023 года № 53 "О внесении изменений и дополнений в приказ Министра здравоохранения и социального развития Республики Казахстан от 5 мая 2015 года № 320 "Об утверждении Правил назначения и выплаты государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31972).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkEnd w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -39570,31 +41072,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>