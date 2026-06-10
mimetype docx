--- v0 (2025-10-27)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b732b6d" w14:textId="b732b6d">
+    <w:p w14:paraId="10bbbc3" w14:textId="10bbbc3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1496,1414 +1496,1968 @@
         <w:t xml:space="preserve">
       14) услуга – деятельность, направленная на удовлетворение потребностей потребителей, результаты которой не имеют материального выражения; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) складская зона – зона торгового рынка, где расположены складские помещения, а также объекты и устройства, необходимые для обслуживания данных складских помещений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 16) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) перечень дополнительных услуг – документ, утверждаемый собственником (владельцем) торгового рынка и размещаемый в информационной системе, в соответствии утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Заместителя Премьер-Министра - исполняющего обязанности Министра торговли и интеграции Республики Казахстан от 30 марта 2023 года № 123-НҚ "Об утверждении правил регистрации в информационной системе" (в реестре государственной регистрации нормативных правовых актов № 32162.) (далее – Приказ 123-НҚ), содержащий детальное описание характера предоставляемой услуги (работы) торгового рынка с указанием ее стоимости;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) администрация торгового рынка – аппарат управления, созданный собственником (владельцем) торгового рынка для непосредственного управления его деятельностью;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      17) администрация торгового рынка – аппарат управления, созданный собственником (владельцем) торгового рынка для непосредственного управления его деятельностью;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) администратор торгового рынка – физическое лицо, определенное собственником (владельцем) торгового рынка, назначенный руководителем администрации торгового рынка согласно трудовому законодательству Республики Казахстан, обеспечивающее функционирование торгового  рынка и организацию его работы в соответствии с законодательством Республики Казахстан о регулировании торговой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      18) администратор торгового рынка – физическое лицо, определенное собственником (владельцем) торгового рынка, назначенный руководителем администрации торгового рынка согласно трудовому законодательству Республики Казахстан, обеспечивающее функционирование торгового  рынка и организацию его работы в соответствии с законодательством Республики Казахстан о регулировании торговой деятельности;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) схема торгового рынка – схема размещения на территории торгового рынка целевых зон (административной, торговой) с указанием административных и торговых зданий (помещений), отдельно расположенных торговых мест, выносных прилавков, автолавок, палаток, объектов общественного питания, складов, лабораторий и иных объектов торгового рынка с экспликацией к ней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      19) схема торгового рынка – схема размещения на территории торгового рынка целевых зон (административной, торговой) с указанием административных и торговых зданий (помещений), отдельно расположенных торговых мест, выносных прилавков, автолавок, палаток, объектов общественного питания, складов, лабораторий и иных объектов торгового рынка с экспликацией к ней;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) собственник (владелец) торгового рынка – индивидуальный предприниматель или юридическое лицо, владеющие, пользующиеся, в том числе на праве собственности, имуществом торгового рынка, осуществляющие в соответствии с законодательством Республики Казахстан торговую деятельность, а также деятельность по предоставлению в аренду торговых мест, иных услуг для осуществления торговой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      20) собственник (владелец) торгового рынка – индивидуальный предприниматель или юридическое лицо, владеющие, пользующиеся, в том числе на праве собственности, имуществом торгового рынка, осуществляющие в соответствии с законодательством Республики Казахстан торговую деятельность, а также деятельность по предоставлению в аренду торговых мест, иных услуг для осуществления торговой деятельности;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) торговый рынок – обособленный имущественный комплекс, предназначенный для торговой деятельности, с централизацией функций хозяйственного обслуживания территории, управления и охраны, действующий на постоянной основе и обеспеченный площадкой для стоянки автотранспортных средств в пределах границ своей территории, а также соответствующий санитарно-эпидемиологическим требованиям, требованиям пожарной безопасности, архитектурно-строительным и иным требованиям в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      21) торговый рынок – обособленный имущественный комплекс, предназначенный для торговой деятельности, с централизацией функций хозяйственного обслуживания территории, управления и охраны, действующий на постоянной основе и обеспеченный площадкой для стоянки автотранспортных средств в пределах границ своей территории, а также соответствующий санитарно-эпидемиологическим требованиям, требованиям пожарной безопасности, архитектурно-строительным и иным требованиям в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) торговая деятельность – предпринимательская деятельность физических и юридических лиц, направленная на осуществление купли-продажи товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      22) торговая деятельность – предпринимательская деятельность физических и юридических лиц, направленная на осуществление купли-продажи товаров;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) субъект торгового рынка – собственник (владелец) торгового рынка, администратор, администрация рынка, поставщики и товаропроизводители, а также физические и юридические лица, осуществляющие торговую деятельность (выполнение работ, оказание услуг) на территории торговых рынков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      23) субъект торгового рынка – собственник (владелец) торгового рынка, администратор, администрация рынка, поставщики и товаропроизводители, а также физические и юридические лица, осуществляющие торговую деятельность (выполнение работ, оказание услуг) на территории торговых рынков;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) объект торгового рынка – здание или часть здания, сооружение или часть сооружения, временное сооружение или временная конструкция, в том числе автоматизированное устройство или транспортное средство, предназначенные и используемые для торговой и иной деятельности субъектами торгового рынка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      24) объект торгового рынка – здание или часть здания, сооружение или часть сооружения, временное сооружение или временная конструкция, в том числе автоматизированное устройство или транспортное средство, предназначенные и используемые для торговой и иной деятельности субъектами торгового рынка;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) торговый инвентарь – предметы, предназначенные для осуществления торговой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26) торговый объект – здание или часть здания, сооружение или часть сооружения, торговый рынок, автоматизированное устройство или транспортное средство, специально оснащенные оборудованием; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) торговое место – место, оснащенное оборудованием, предназначенным и используемым для выкладки, демонстрации товаров, обслуживания покупателей и проведения денежных расчетов с покупателями при продаже товаров;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      27) торговое место – место, оснащенное оборудованием, предназначенным и используемым для выкладки, демонстрации товаров, обслуживания покупателей и проведения денежных расчетов с покупателями при продаже товаров;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) торговый мини-рынок (далее – мини-рынок) – рынок, количество торговых мест которого не превышает 25, предназначенный для продажи промышленных и (или) продовольственных товаров, сельскохозяйственной продукции, а также товаров, не требующих специальных условий для их хранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      28) торговый мини-рынок (далее – мини-рынок) – рынок, количество торговых мест которого не превышает 25, предназначенный для продажи промышленных и (или) продовольственных товаров, сельскохозяйственной продукции, а также товаров, не требующих специальных условий для их хранения;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) нестационарный торговый объект – используемые для торговой деятельности и (или) общественного питания временное сооружение или временная конструкция, непрочно связанные с землей вне зависимости от наличия или отсутствия подключения (технологического присоединения) к сетям инженерно-технического обеспечения, в том числе автоматизированное устройство или транспортное средство;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      29) нестационарный торговый объект – используемые для торговой деятельности и (или) общественного питания временное сооружение или временная конструкция, непрочно связанные с землей вне зависимости от наличия или отсутствия подключения (технологического присоединения) к сетям инженерно-технического обеспечения, в том числе автоматизированное устройство или транспортное средство;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) стационарный торговый объект – здание или часть здания (встроенное, встроенно-пристроенное, пристроенное помещение), сооружение или часть сооружения (встроенное, встроенно-пристроенное, пристроенное помещение), прочно связанные с землей и подключенные (технологически присоединенные) к сетям инженерно-технического обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 31) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) регламент работы торгового рынка – документ, утверждаемый собственником (владельцем) торгового рынка в информационной системе, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в котором определен порядок организации деятельности торгового рынка, его администрации, в том числе порядок тарифообразования на услуги по предоставлению в аренду торговых мест в целях исполнения требований настоящих Правил и обеспечения эффективной торговой деятельности на территории торгового рынка;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) уполномоченный орган в области регулирования торговой деятельности (далее – уполномоченный орган) – центральный исполнительный орган, формирующий торговую политику и осуществляющий руководство, а также межотраслевую координацию в сфере торговой деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) товаропроизводитель – индивидуальный предприниматель или юридическое лицо, резиденты и нерезиденты Республики Казахстан, производящие товары и осуществляющие их реализацию, в том числе через торговые рынки;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      32) уполномоченный орган в области регулирования торговой деятельности (далее – уполномоченный орган) – центральный исполнительный орган, формирующий торговую политику и осуществляющий руководство, а также межотраслевую координацию в сфере торговой деятельности;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) товар – любой, не изъятый из оборота продукт труда, предназначенный для продажи или обмена;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      33) товаропроизводитель – индивидуальный предприниматель или юридическое лицо, резиденты и нерезиденты Республики Казахстан, производящие товары и осуществляющие их реализацию, в том числе через торговые рынки;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) класс товаров – совокупность товаров, имеющих аналогичное функциональное назначение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      34) товар – любой, не изъятый из оборота продукт труда, предназначенный для продажи или обмена;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) декретированная группа населения – лица, работающие в сфере обслуживания населения и представляющие наибольшую опасность для заражения окружающих людей инфекционными и паразитарными заболеваниями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      35) класс товаров – совокупность товаров, имеющих аналогичное функциональное назначение;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) палатка (павильон) – легко возводимое строение из сборно-разборных конструкций, оснащенное торговым оборудованием для одного или нескольких торговых мест, имеющее площадь для торгового запаса и располагаемое на специально определенном месте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      36) декретированная группа населения – лица, работающие в сфере обслуживания населения и представляющие наибольшую опасность для заражения окружающих людей инфекционными и паразитарными заболеваниями;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) экспликация – пояснения к схеме торгового рынка, представляющие перечень торговых мест с указанием их размеров, перечень торговых объектов с указанием их торговой площади (при наличии), видов и (или) типов, перечень объектов общественного питания с указанием количества мест в них, перечень иных объектов с указанием их площади, иные пояснения к схеме торгового рынка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      37) палатка (павильон) – легко возводимое строение из сборно-разборных конструкций, оснащенное торговым оборудованием для одного или нескольких торговых мест, имеющее площадь для торгового запаса и располагаемое на специально определенном месте;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра торговли и интеграции РК от 25.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Организация деятельности торговых рынков</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Торговля в виде оптовой и розничной продажи товаров, а также оказание услуг на торговом рынке осуществляются субъектами торговой деятельности через стационарные и нестационарные торговые объекты, расположенные на территории торгового рынка согласно схеме торгового рынка и на основании договоров аренды, заключенных посредством информационной системы, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Специализация и зонирование территории торгового рынка по товарно-отраслевому признаку, а также тип торгового рынка в зависимости от объема и характера осуществляемых на торговом рынке сделок определяются собственником (владельцем) торгового рынка в соответствии с законодательством Республики Казахстан и утвержденным регламентом работы торгового рынка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Торговые рынки классифицируются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по товарной специализации:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      4. Специализация и зонирование территории торгового рынка по товарно-отраслевому признаку, а также тип торгового рынка в зависимости от объема и характера осуществляемых на торговом рынке сделок определяются собственником (владельцем) торгового рынка в соответствии с законодательством Республики Казахстан и утвержденным регламентом работы торгового рынка.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продовольственные – по реализации продовольственных товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      5. Торговые рынки классифицируются:</w:t>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      непродовольственные – по реализации промышленных товаров, бытовой техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      1) по товарной специализации:</w:t>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в зависимости от реализуемых товаров:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      продовольственные – по реализации продовольственных товаров;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специализированные;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      универсальные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по объемам сделок и способам их осуществления:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      непродовольственные – по реализации промышленных товаров, бытовой техники;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      розничные;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оптовые.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Универсальный торговый рынок является торговым рынком, на котором торговые места предназначены для осуществления продажи товаров разного класса:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      2) в зависимости от реализуемых товаров:</w:t>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на территории столицы, города республиканского значения и города областного значения торговый рынок состоит из одного и более стационарных торговых объектов, внутри которых могут располагаться нестационарные торговые объекты, за исключением автолавок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:p>
-[...87 lines deleted...]
-      3) по объемам сделок и способам их осуществления:</w:t>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на территории города районного значения, поселка, села торговый рынок состоит из стационарных и (или) нестационарных торговых объектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:p>
-[...87 lines deleted...]
-      6. Универсальный торговый рынок является торговым рынком, на котором торговые места предназначены для осуществления продажи товаров разного класса:</w:t>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Специализированный торговый рынок является торговым рынком, на котором семьдесят и более процентов товаров от их общего количества предназначены для осуществления продажи товаров одного класса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
-[...15 lines deleted...]
-      1) на территории столицы, города республиканского значения и города областного значения торговый рынок состоит из одного и более стационарных торговых объектов, внутри которых могут располагаться нестационарные торговые объекты, за исключением автолавок;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специализированный торговый рынок представляет собой стационарные и (или) нестационарные торговые объекты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
-[...15 lines deleted...]
-      2) на территории города районного значения, поселка, села торговый рынок состоит из стационарных и (или) нестационарных торговых объектов.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В непродовольственных торговых залах при продаже вещей (одежда, обувь) должны быть созданы условия для их примерки, а для сложно-технических и других товаров, требующих проверки исправности, – условия для ее проведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. При организации торгового рынка должны быть соблюдены требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>санитарных правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Санитарно-эпидемиологические требования к объектам оптовой и розничной торговли пищевой продукцией", утвержденных приказом Министра здравоохранения Республики Казахстан от 4 августа 2021 года № ҚР ДСМ-73 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 23856.) (далее – приказ № ҚР ДСМ-73), пожарной безопасности, архитектурные, строительные, ветеринарные, фитосанитарные, экологические и другие требования в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Администрация торгового рынка организовывает: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) работу торгового рынка и условия для его функционирования в соответствии с действующим законодательством Республики Казахстан, настоящими Правилами и утвержденным регламентом работы торгового рынка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) своевременную уборку и благоустройство территории торгового рынка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проведение не менее одного раза в месяц санитарного дня на территории и объектах торгового рынка в соответствии с графиком;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
-[...15 lines deleted...]
-      1) работу торгового рынка и условия для его функционирования в соответствии с действующим законодательством Республики Казахстан, настоящими Правилами и утвержденным регламентом работы торгового рынка;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сервисное обслуживание объектов и мест торговли на территории торгового рынка в части энерго-, водо-, теплоснабжения и устойчивое соединение с Интернетом, а также обеспечение исправным торговым инвентарем и контрольными весами, соответствующими условиями их эксплуатации согласно установленным требованиям в законодательстве Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
-[...15 lines deleted...]
-      2) своевременную уборку и благоустройство территории торгового рынка;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принятие мер по поддержанию общественного порядка, пожарной безопасности, организации сторожевой охраны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
-[...15 lines deleted...]
-      3) проведение не менее одного раза в месяц санитарного дня на территории и объектах торгового рынка в соответствии с графиком;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) размещение вывески (на государственном и русском языках) при входе на территорию торгового рынка (с указанием типа рынка, специализации, названия, режима работы, номеров телефонов администрации торгового рынка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
-[...15 lines deleted...]
-      4) сервисное обслуживание объектов и мест торговли на территории торгового рынка в части энерго-, водо-, теплоснабжения и устойчивое соединение с Интернетом, а также обеспечение исправным торговым инвентарем и контрольными весами, соответствующими условиями их эксплуатации согласно установленным требованиям в законодательстве Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) работу по оказанию услуг согласно утвержденному перечню дополнительных услуг и по установленным тарифам в соответствии с утвержденным регламентом работы торгового рынка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) деятельность субъектов и объектов торгового рынка согласно заключенным договорам аренды (пользования) торговых объектов, торговых мест посредством информационной системы, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) работу по предоставлению льгот отдельным категориям граждан по оказываемым услугам администрацией торгового рынка согласно решению собственника (владельца) торгового рынка, в том числе в случаях, предусмотренных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) предоставление служебных помещений для размещения постоянных пунктов негосударственным организациям, осуществляющим деятельность по охране правопорядка и пожарной безопасности, органам ветеринарного надзора, карантинного фитосанитарного контроля и надзора и другим на договорной основе через информационную систему, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 11) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) уведомление не менее чем за месяц субъектов торгового рынка об утверждении перечня дополнительных услуг в информационной системе, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2932,151 +3486,434 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) установку схемы (схем) размещения объектов торгового рынка для его субъектов и покупателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 14) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) работу по своевременному и полному внесению сведений в информационную систему, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 15) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) представление в информационную систему в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> один раз в год информации о торгующих (арендаторах) на торговом рынке, сведения о товарах, реализуемых на торговом рынке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 16) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) работу по рассмотрению замечаний и предложений от арендаторов, полученных через QR-код в информационной системе утвержденный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3091,111 +3928,204 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, для последующего принятия мер по их устранению и предоставлению результатов рассмотрения заявителю в установленные регламентом работы торгового рынка сроки посредством информационной системы утвержденный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 17) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) мониторинг соответствия продавцов (арендаторов) и занимаемых ими торговых объектов и (или) торговых мест требованиям, установленным настоящими Правилами и регламентом работы торгового рынка, и размещение итогов мониторинга в информационной системе, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) размещение QR-кода на каждом арендованном торговом месте для возможности арендаторам оставлять предложения, жалобы и обращения к руководству торгового рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3213,552 +4143,817 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 11 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Регламент работы торгового рынка и перечень дополнительных услуг размещаются в информационной системе, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> не позднее 25 января. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z104" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внесение изменений и дополнений в регламент работы торгового рынка осуществляется администрацией торгового рынка на основании решения собственника (владельца) данного торгового рынка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z105" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о таких изменениях и дополнениях вносится администрацией торгового рынка не позднее 3 (три) рабочих дней после принятия такого решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z106" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регламент работы торгового рынка включает в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z107" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) полное и сокращенное (при его наличии), в том числе фирменное наименование, организационно-правовую форму юридического лица, место его нахождения, государственный регистрационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z108" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) идентификационный номер налогоплательщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z109" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) специализацию торгового рынка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z110" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) схему торгового рынка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z111" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) схему эвакуации при возникновении аварийных или чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z112" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) перечень отдельных категорий граждан, которым предоставлено право внеочередного обслуживания или других льгот на торговом рынке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z113" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) порядок и условия предоставления торговых мест, оказания услуг, их характеристики, размеры стоимости за их предоставление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z114" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) условия договора аренды (пользования), в том числе порядок и основания для его расторжения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
-[...15 lines deleted...]
-      Внесение изменений и дополнений в регламент работы торгового рынка осуществляется администрацией торгового рынка на основании решения собственника (владельца) данного торгового рынка.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) порядок тарифообразования на услуги по предоставлению в аренду торговых мест, содержащий описание основных затрат, включаемых в данный тариф, сроки и порядок внесения изменений в тариф.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
-[...15 lines deleted...]
-      Информация о таких изменениях и дополнениях вносится администрацией торгового рынка не позднее 3 (три) рабочих дней после принятия такого решения.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Технический персонал торгового рынка осуществляет хозяйственную деятельность на территории торгового рынка в специальной одежде, а также соблюдает требования регламента работы торгового рынка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z106" w:id="95"/>
-[...15 lines deleted...]
-      Регламент работы торгового рынка включает в себя:</w:t>
+    <w:bookmarkStart w:name="z117" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Перечень дополнительных услуг должен содержать все услуги, которые оказываются администрацией торгового рынка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z107" w:id="96"/>
-[...15 lines deleted...]
-      1) полное и сокращенное (при его наличии), в том числе фирменное наименование, организационно-правовую форму юридического лица, место его нахождения, государственный регистрационный номер;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В перечень дополнительных услуг входит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
-[...15 lines deleted...]
-      2) идентификационный номер налогоплательщика;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
-[...15 lines deleted...]
-      3) специализацию торгового рынка;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) стоимость услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
-[...15 lines deleted...]
-      4) схему торгового рынка;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) описание характера оказываемых услуг и их количественные показатели.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
-[...15 lines deleted...]
-      5) схему эвакуации при возникновении аварийных или чрезвычайных ситуаций;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Субъект торгового рынка, осуществляющий торговую деятельность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
-[...15 lines deleted...]
-      6) перечень отдельных категорий граждан, которым предоставлено право внеочередного обслуживания или других льгот на торговом рынке;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обозначает места выкладки товаров казахстанского товаропроизводителя специальной вывеской или надписью "Сделано в Казахстане", которую допускается устанавливать для нескольких товаров казахстанских товаропроизводителей, расположенных рядом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
-[...15 lines deleted...]
-      7) порядок и условия предоставления торговых мест, оказания услуг, их характеристики, размеры стоимости за их предоставление;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соблюдает установленные законодательством Республики Казахстан обязательные требования при осуществлении торговой деятельности, а также утвержденный регламент работы торгового рынка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) декларирует в информационной системе, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> наличие необходимых документов по безопасности продаваемых товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z126" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) направляет замечания и предложения через QR-код в информационную систему, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3773,71 +4968,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в адрес администрации торгового рынка и (или) уполномоченного государственного органа для последующего принятия мер по их устранению и предоставлению результатов рассмотрения заявителю в установленные законодательством Республики Казахстан или регламентом работы торгового рынка сроки посредством информационной системы, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z127" w:id="116"/>
+    <w:bookmarkStart w:name="z127" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) при осуществлении торговой деятельности, продажи товаров оптом и в розницу, в том числе услуг, соблюдает кассовый режим и оформление документов в соответствии с налоговым и гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3856,350 +5050,444 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="117"/>
+    <w:bookmarkStart w:name="z128" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Собственник (владелец) торгового рынка соблюдает требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона, разрабатывает и утверждает среднесрочные, долгосрочные планы (стратегии развития, инвестиционные программы) торгового рынка с учетом внедрения современных технологий управления и производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z129" w:id="118"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z129" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Коммунальный рынок:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z130" w:id="119"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z130" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет свою деятельность в соответствии с регламентом работы торгового рынка, утвержденным местным исполнительным органом, по решению которого создан данный коммунальный рынок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z131" w:id="120"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z131" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выполняет социально значимые задачи по вопросам поддержки местных товаропроизводителей, оказания социальной поддержки социально уязвимым слоям населения путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z132" w:id="121"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z132" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предоставления услуг отдельным категориям граждан, которым законодательно предоставлено право внеочередного обслуживания или других льгот согласно регламенту работы торгового рынка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z133" w:id="122"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z133" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предоставления без взимания платы торговых мест гражданам, реализующим продукцию с собственного подсобного хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z134" w:id="123"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z134" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) на коммунальном рынке для реализации продовольственных товаров отводится не менее 70 % торговых мест, из них не менее 10 % торговых мест предоставляется непосредственно сельскохозяйственным товаропроизводителям для реализации собственной продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z135" w:id="124"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z135" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом определение конкретного количества торговых мест для реализации продовольственных товаров и торговых мест для сельскохозяйственных товаропроизводителей осуществляется администрацией коммунального рынка по согласованию с местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z136" w:id="125"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z136" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Администрация коммунального рынка:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z137" w:id="126"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z137" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет деятельность, предусмотренную пунктом 10 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z138" w:id="127"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z138" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по согласованию с местными исполнительными органами области, города, района на еженедельной основе устанавливает рекомендуемые розничные цены на продовольственные товары, реализуемые на коммунальном рынке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z139" w:id="128"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z139" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по согласованию с местными исполнительными органами области, города, района на ежегодной основе устанавливает фиксированные тарифы по всем видам предоставляемых услуг (аренда торговых площадей, хранение, складирование, сортировка и расфасовка товаров, а также въезд и стоянка грузового и легкового автотранспорта) с возможностью корректировки не чаще одного раза в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z140" w:id="129"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) располагает на входе в торговый рынок информационный стенд о текущих розничных ценах на социально значимые продовольственные товары согласно перечню социально значимых продовольственных товаров, утвержденному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра торговли и интеграции Республики Казахстан от 11 мая 2023 года № 166-НҚ "Об утверждении Перечня социально значимых продовольственных товаров" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32474), в том числе в информационной системе, в соответствии с утвержденным Приказом 123-НҚ. Информационный стенд может содержать информацию о текущих розничных ценах на иные продовольственные товары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4218,1414 +5506,2260 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="130"/>
+    <w:bookmarkStart w:name="z141" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. На оптовых и оптово-розничных рынках субъекты данных рынков, осуществляющие оптовую продажу товаров, соблюдают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z142" w:id="131"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z142" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказа № ҚР ДСМ-73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, предусмотренные к деятельности торговых рынков, в том числе по складированию и хранению товаров (продукции);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z143" w:id="132"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z143" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) требования к оборудованию и товарам в соответствии с законодательством Республики Казахстан в области технического регулирования и метрологии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z144" w:id="133"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z144" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) требования по ведению документирования и отчетности в соответствии с налоговым и гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z145" w:id="134"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z145" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. На торговых рынках должны быть:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z146" w:id="135"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z146" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оборудованы торговые места в соответствии со схемой их размещения, административно-бытовые, складские помещения и места общего пользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z147" w:id="136"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z147" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Схема торгового рынка содержит информацию в виде экспликации с указанием места расположения административной и складской зоны, магазинов, киосков, выносных прилавков, палаток (павильонов), торговых объектов, торговых мест, автолавок и вендинговых автоматов согласно заключенным договорам аренды (пользования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z148" w:id="137"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z148" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оборудованы доступные для обозрения места, на которых размещается информация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z149" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       содержащая схему размещения на торговом рынке торговых мест;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z150" w:id="139"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z150" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о наличии свободных торговых мест;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z151" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>план эвакуации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> людей при возникновении пожара, аварийных, чрезвычайных ситуаций, содержащий порядок действий работников организации по проведению безопасной эвакуации людей в безопасную зону, вызову противопожарной службы и организации тушения пожара до прибытия пожарных подразделений и иных служб;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z152" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) контактные данные (номер телефона и (или) электронный адрес) лица, уполномоченного вести переговоры по предоставлению торговых мест в аренду (пользование);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z153" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) информация, предусмотренная законодательством Республики Казахстан о защите прав потребителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z154" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информация о местонахождении контрольных средств измерений, книги отзывов и предложений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z155" w:id="144"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z155" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) номера телефонов администрации торгового рынка, территориальных подразделений государственных органов в сферах защиты прав потребителей, санитарно-эпидемиологического благополучия населения, органов по ветеринарии и карантину растений, отдела внутренних дел, куда необходимо обращаться в случае возникновения вопросов относительно работы торгового рынка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z156" w:id="145"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z156" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) нормы выборки продовольственных товаров для проведения санитарно-ветеринарной экспертизы (размещение такой информации в мясных и плодоовощных павильонах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z157" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) оснащены указателями направлений к торговым рядам (плодоовощным, мясным, молочным, бытовых товаров, одежды, обуви и другим), объектам общественного питания, контрольным средствам измерения, автобусным остановкам, выходам и другим;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z158" w:id="147"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z158" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) оснащены необходимым торговым инвентарем, оборудованием, в том числе контрольными средствами измерения, допущенными к применению в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об обеспечении единства измерений";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z159" w:id="148"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z159" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в каждом продовольственном торговом зале устанавливаются контрольные средства измерений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z160" w:id="149"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 11) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) киоск, выносной прилавок, торговое место, палатка (павильон), автолавка, автомат, вендинговый автомат, магазин располагаются на специально определенном администрацией торгового рынка месте согласно схеме торгового рынка и договору об аренде (о предоставлении торгового места), заключенному посредством информационной системы, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z161" w:id="150"/>
+    <w:bookmarkStart w:name="z161" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Устройство и оборудование на территории торгового рынка объектов общественного питания, торговли, бытового обслуживания населения и социального назначения производятся с соблюдением требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказа № ҚР ДСМ -73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z162" w:id="151"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z162" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. На территории торгового рынка энерго-, водо-, теплоснабжение и устойчивое соединение с Интернетом должны отвечать требованиям законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z163" w:id="152"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z163" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Хранение и реализация на торговом рынке пищевой и сельскохозяйственной продукции, продовольственного сырья, товаров осуществляются в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказа № ҚР ДСМ -73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z164" w:id="153"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 23 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Договор о предоставлении в аренду (пользование) торговых объектов и (или) торговых мест в информационной системе, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> должен содержать следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z165" w:id="154"/>
+    <w:bookmarkStart w:name="z165" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для физического лица – фамилию, имя и отчество (при его наличии) индивидуального предпринимателя, место его жительства, данные документа, удостоверяющего его личность, сведения о государственной регистрации индивидуального предпринимателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z166" w:id="155"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z166" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для юридического лица – полное и сокращенное (при его наличии), в том числе фирменное наименование арендатора, организационно-правовую форму юридического лица, место его нахождения, государственный регистрационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z167" w:id="156"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z167" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) идентификационный номер физического или юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z168" w:id="157"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z168" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) срок предоставления торгового места и цели его использования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z169" w:id="158"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z169" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) условия изменения, расторжения договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z170" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Собственник (владелец) и (или) администрация торгового рынка несут ответственность за нарушение настоящих Правил в соответствии с законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z171" w:id="160"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z171" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Субъекты торговой деятельности и работники торгового рынка, относящиеся к декретированной группе населения, должны соблюдать санитарно-эпидемиологические требования, а также проходить медицинские осмотры в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 15 октября 2020 года № ҚР ДСМ-131/2020 "Об утверждении целевых групп лиц, подлежащих обязательным медицинским осмотрам, а также правил и периодичности их проведения, объема лабораторных и функциональных исследований, медицинских противопоказаний, перечня вредных и (или) опасных производственных факторов, профессий и работ, при выполнении которых проводятся предварительные обязательные медицинские осмотры при поступлении на работу и периодические обязательные медицинские осмотры и правил оказания государственной услуги "Прохождение предварительных обязательных медицинских осмотров" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21443.).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z172" w:id="161"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z172" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Субъект торговой деятельности несет ответственность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан об административных правонарушениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z173" w:id="162"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z173" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Оригиналы накладных и другие предусмотренные нормативными актами товаросопроводительные документы, подтверждающие соответствие и безопасность товаров, хранятся у субъекта торговой деятельности в течение всего времени работы и предъявляются по первому требованию контролирующих органов и администрации торгового рынка, а также потребителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z174" w:id="163"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 28 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Передача торгового места третьему лицу производится по согласованию сторон (субъект торговой деятельности и собственник (владелец) торгового рынка) в информационной системе, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z175" w:id="164"/>
+    <w:bookmarkStart w:name="z175" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Субъекты торговой деятельности, собственник (владелец) торгового рынка и (или) индивидуальные предприниматели, юридические лица, предоставляющие в аренду (пользование) торговые объекты, торговые места в торговых объектах, в том числе на торговых рынках, исполняют налоговые обязательства в соответствии с налоговым законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z176" w:id="165"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z176" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. К обращению на торговом рынке допускаются товары (продукция) в соответствии с установленными правилами обращения их на торговом рынке в порядке, установленном законодательством в области технического регулирования, а также безопасности пищевой продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z177" w:id="166"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z177" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Товар, потерявший качество за время продажи и перешедший в разряд недоброкачественных, снимается с продажи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z178" w:id="167"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z178" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уничтожение или дальнейшая переработка продукции и товаров осуществляются в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z179" w:id="168"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z179" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Товары, помещенные на временное хранение, должны быть упакованными в тару. В помещениях хранения товары размещаются с соблюдением принципов товарного соседства, норм складирования, режима и хранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z180" w:id="169"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z180" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Собственник (владелец) торгового рынка:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z181" w:id="170"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z181" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивает условия по энерго-, водо-, теплоснабжению и устойчивое соединение с Интернетом, а также соответствующие инфраструктурные условия для приемки, хранения, продажи товаров (выполнения работ, оказания услуг) на торговом рынке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z182" w:id="171"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) через информационную систему, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в течение 10 (десять) рабочих дней после принятия решения о прекращении или приостановлении деятельности торгового рынка уведомляет субъектов торгового рынка и уполномоченный орган о данном решении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z183" w:id="172"/>
+    <w:bookmarkStart w:name="z183" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принимает решения о предоставлении льгот отдельным категориям граждан по услугам, оказываемым администрацией торгового рынка, в том числе в случаях, предусмотренных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z184" w:id="173"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) заключает договор аренды (пользования) торговых объектов и (или) торговых мест в информационной системе, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z185" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) утверждает регламент работы торгового рынка и перечень дополнительных услуг в информационной системе, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z186" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) утверждает тариф на арендную стоимость торгового места не более одного раза в год с обязательным уведомлением субъектов торгового рынка и уполномоченного органа в информационной системе, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> за 6 (шесть) месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z187" w:id="176"/>
+    <w:bookmarkStart w:name="z187" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) контролирует и обеспечивает работу администрации торгового рынка в соответствии с законодательством Республики Казахстан, настоящими Правилами и утвержденным регламентом работы торгового рынка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z188" w:id="177"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) рассматривает замечания и предложения арендаторов и принимает решения по их устранению в сроки, установленные регламентом работы торгового рынка, посредством информационной системы, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z189" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) оказывает содействие в проведении проверок путем предоставления всех необходимых сведений о субъектах и объектах торгового рынка должностным лицам уполномоченных органов и принимает меры по устранению недостатков и нарушений, выявленных в ходе таких проверок, в случаях неустранения выявленных нарушений расторгает договор аренды в информационной системе, в соответствии с утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом 123-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> без предварительного уведомления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z190" w:id="179"/>
+    <w:bookmarkStart w:name="z190" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) несет ответственность за деятельность торгового рынка и работу его администрации в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5951,31 +8085,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>