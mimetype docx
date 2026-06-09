--- v2 (2026-03-13)
+++ v3 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="19b5c34" w14:textId="19b5c34">
+    <w:p w14:paraId="dc330e8" w14:textId="dc330e8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -36424,55 +36424,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>