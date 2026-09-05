--- v3 (2026-06-09)
+++ v4 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dc330e8" w14:textId="dc330e8">
+    <w:p w14:paraId="ab8660d" w14:textId="ab8660d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1555,551 +1555,1279 @@
         <w:t>
       3. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) единая информационная система в сфере социальной защиты – объект информатизации, предназначенный для автоматизации деятельности уполномоченного государственного органа, местных исполнительных органов по вопросам социальной защиты и занятости населения, центров трудовой мобильности, карьерных центров, Центра развития трудовых ресурсов и межведомственного взаимодействия в целях предоставления государственных услуг населению в социально-трудовой сфере;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) социальный контракт – соглашение, определяющее права и обязанности сторон, между участником активных мер содействия занятости и центром трудовой мобильности (карьерный центр), а в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, с физическими или юридическими лицами, вовлеченными в организацию активных мер содействия занятости, а также об оказании государственной адресной социальной помощи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вакансия – свободное рабочее место (должность) у работодателя;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
-[...15 lines deleted...]
-      4) вакансия – свободное рабочее место (должность) у работодателя;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наниматель – сторона в договоре найма жилища, получающая в пользование жилище или его часть;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
-[...15 lines deleted...]
-      5) наниматель (арендатор) – сторона в договоре найма жилища, получающая в постоянное или временное владение и пользование жилище или его часть;</w:t>
+    <w:bookmarkStart w:name="z617" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) близкие родственники – родители (родитель), дети, усыновители (удочерители), усыновленные (удочеренные), полнородные и неполнородные братья и сестры, дедушка, бабушка, внуки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z617" w:id="23"/>
-[...15 lines deleted...]
-      5-1) близкие родственники – родители (родитель), дети, усыновители (удочерители), усыновленные (удочеренные), полнородные и неполнородные братья и сестры, дедушка, бабушка, внуки;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) центр трудовой мобильности – юридическое лицо, создаваемое местным исполнительным органом области, города республиканского значения и столицы в целях разработки и реализации мер содействия занятости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) коммунальные услуги – услуги, предоставляемые потребителю, включающие водоснабжение, водоотведение, газоснабжение, электроснабжение, теплоснабжение, мусороудаление, обслуживание лифтов, для обеспечения безопасных и комфортных условий проживания (пребывания);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      6) центр трудовой мобильности – юридическое лицо, создаваемое местным исполнительным органом области, города республиканского значения и столицы в целях разработки и реализации мер содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кандас – этнический казах и (или) члены его семьи казахской национальности, ранее не состоявшие в гражданстве Республики Казахстан, получившие соответствующий статус в порядке, установленном уполномоченным органом по вопросам миграции населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Комиссия по приему кандасов – комиссия для рассмотрения заявления этнических казахов на присвоение или продление статуса кандаса, а в регионах расселения дополнительно на включение в региональную квоту приема кандасов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) центр адаптации и интеграции кандасов – юридическое лицо, учреждаемое местным исполнительным органом областей, городов республиканского значения, столицы в соответствии с законодательством Республики Казахстан и предназначенное для оказания кандасам, членам их семей адаптационных и интеграционных услуг и временного проживания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) региональная квота приема кандасов – предельное число кандасов или кандасов и членов их семей, прибывающих для постоянного проживания в регионы, определенные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 112 Социального Кодекса, которые обеспечиваются мерами государственной поддержки, предусмотренными участникам активных мер содействия занятости в соответствии с Социальным кодексом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) переселенец – внутренний мигрант, переселившийся в регионы, определенные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 112 Социального Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) региональная квота приема переселенцев – предельное число переселенцев или переселенцев и членов их семей, прибывающих для постоянного проживания в регионы, определенные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 112 Социального Кодекса, которые обеспечиваются мерами государственной поддержки, предусмотренными участникам активных мер содействия занятости в соответствии с Социальным кодексом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) служебное жилище – жилище с особым правовым режимом, предоставляемое из жилищного фонда государственного учреждения и предназначенное для заселения гражданами Республики Казахстан на период выполнения ими обязанностей, связанных с характером их трудовых отношений, в том числе при осуществлении ротации государственных служащих, а также участвующими в активных мерах содействия занятости в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 15) предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) моногород – город, где основная часть (20 % и более) промышленного производства и трудоспособного населения сосредоточена на одном или нескольких (немногих) градообразующих предприятиях, как правило, одного профиля и сырьевой направленности (моноспециализация), которые при этом определяют все экономические и социальные процессы, происходящие в городе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) внутриобластное переселение – переселение в пределах одной области из сел с низким экономическим потенциалом в города областного (районного) значения при возможности выделения жилища из государственного жилищного фонда и трудоустройства на постоянное рабочее место или в развитии предпринимательской инициативы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) районная (городская) комиссия по вопросам занятости населения – межведомственная комиссия при местном исполнительном органе района (города) по вопросам реализации плана развития области в части занятости населения, региональной карты занятости и социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 19) предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 20) предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) региональная комиссия по вопросам занятости населения – межведомственная комиссия при местном исполнительном органе области (города республиканского значения, столицы) по вопросам реализации плана развития области в части занятости населения, региональной карты занятости и социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21) межрегиональное переселение – переселение в регионы, определяемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2114,291 +2842,499 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 112 Социального Кодекса, в рамках региональных квот приема переселенцев и кандасов в соответствии с Социальным кодексом и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О миграции населения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) уполномоченный орган по делам архитектуры, градостроительства и строительства – центральный государственный орган, осуществляющий руководство в сфере государственного управления архитектурной, градостроительной и строительной деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) наем (аренда) жилища – предоставление жилища или части его нанимателю (арендатору) в постоянное или временное владение и пользование за плату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) договор найма жилища – договор, в соответствии с которым наймодателем предоставляется право пользования жилищем либо его частью нанимателю за плату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) опорный сельский населенный пункт – благоустроенный сельский населенный пункт (далее – СНП), в котором создается инфраструктура для обеспечения государственными и социальными услугами проживающему в нем населению и жителям прилегающих СНП, составляющих сельский кластер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) уполномоченный орган по вопросам миграции населения – центральный исполнительный орган, осуществляющий в пределах своей компетенции руководство в области миграции населения, регулирование миграционных процессов, координацию работы и реализацию государственной политики в области миграции населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) малый город – город с численностью населения до 50 тысяч человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) приграничные территории – территории административно-территориальных образований и населенных пунктов, расположенных на расстоянии до 50 километров от Государственной границы Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      22) уполномоченный орган по делам архитектуры, градостроительства и строительства – центральный государственный орган, осуществляющий руководство в сфере государственного управления архитектурной, градостроительной и строительной деятельностью;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) загранучреждения Республики Казахстан – находящиеся за границей дипломатические и приравненные к ним представительства, а также консульские учреждения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      23) наем (аренда) жилища – предоставление жилища или части его нанимателю (арендатору) в постоянное или временное владение и пользование за плату;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) центры экономического роста – конкретные населенные пункты, выполняющие в экономике региона функцию источника инноваций и прогресса, являющиеся благодаря "эффекту масштаба" полюсами притяжения (концентрации) факторов производства, и где размещаются предприятия динамично развивающихся отраслей, производящие новые товары и услуги;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 31) предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) Электронная биржа труда – объект информатизации, представляющий собой единую цифровую платформу занятости для соискателей и работодателей, обеспечивающую поиск работы и содействие в подборе персонала, оказание услуг в сфере занятости в электронном и проактивном формате, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 32) предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) веб-портал "электронного правительства" (далее – ПЭП) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2420,207 +3356,331 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 28.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Добровольное переселение лиц для повышения трудовой мобильности осуществляется по двум направлениям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в регионы, определенные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 112 Социального Кодекса, в рамках региональных квот приема переселенцев и кандасов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пределах одной области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Региональная, районная (городская) комиссия по вопросам занятости населения осуществляет координацию деятельности государственных органов и других организаций, расположенных на территории области (города республиканского значения, столицы), района (города областного значения), акимов городов районного значения, сел, поселков, сельских округов по вопросам реализации плана развития области в части занятости населения, региональной карты занятости и социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Местный исполнительный орган по вопросам социальной защиты и занятости населения для повышения мобильности рабочей силы формирует перечень населенных пунктов для переселения из числа СНП, малых и моногородов со средним и высоким потенциалом экономического развития, городов областного и районного значения, а также центра экономического роста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Местный исполнительный орган по вопросам социальной защиты и занятости населения утверждает по согласованию с уполномоченным органом по вопросам миграции населения ежегодно до 15 декабря перечень населенных пунктов с учетом региональной квоты приема кандасов и переселенцев на предшествующий календарный год, утвержденной уполномоченным органом, для добровольного переселения лиц в целях расселения кандасов и переселенцев, в том числе для внутриобластного переселения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2639,626 +3699,792 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Местный орган по вопросам социальной защиты и занятости населения обеспечивает размещение перечня населенных пунктов в Электронной бирже труда, в разделе "Переселение" и направляет в центр трудовой мобильности, в карьерные центры, акиматам сельских округов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Меры добровольного переселения лиц для повышения трудовой мобильности в иные населенные пункты, не входящие в перечень, не реализуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В мерах по содействию добровольному переселению для повышения мобильности рабочей силы участвуют лица, ищущие работу, и (или) безработные, кандасы, а также работодатели.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Преимуществом в добровольном переселении на новое место жительства для трудоустройства среди лиц, ищущих работу и безработных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 112 Социального кодекса пользуются:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) воспитанники и выпускники организаций образования для детей сирот и детей, оставшихся без попечения родителей, в возрасте от шестнадцати до двадцати трех лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выпускники организаций среднего, технического и профессионального, послесреднего, высшего и послевузовского образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лица, высвобожденные в связи с ликвидацией работодателя – юридического лица либо прекращением деятельности работодателя – физического лица, сокращением численности или штата работников, снижением объема производств и выполняемых работ и услуг, повлекшим ухудшение экономического состояния работодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Содействие в межрегиональном добровольном переселении на новое место жительства для трудоустройства переселенцев и членов его семьи (при наличии) не распространяется на:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z619" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственных служащих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z620" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) низкоквалифицированных рабочих, относящихся к девятой группе классификатора занятий НК РК 01-2017;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z621" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лиц, не входящих в состав рабочей силы, за исключением лиц, в составе семьи переселенца;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z622" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лиц, ранее постоянно проживавших в регионах для расселения кандасов и переселенцев, определенных Правительством Республики Казахстан, и имеющих на момент подачи заявления постоянную регистрацию менее двух лет в трудоизбыточных регионах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Меры государственной поддержки в добровольном переселении на новое место жительства предоставляются физическим лицам однократно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Сведения о мерах добровольного переселения лиц для повышения мобильности рабочей силы, указанные в пунктах 18, 49 и 76-1 настоящих Правил, размещаются карьерными центрами в единой информационной системе социально-трудовой сферы и (или) на Электронной бирже труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации добровольного переселения лиц для повышения мобильности рабочей силы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      1) воспитанники и выпускники организаций образования для детей сирот и детей, оставшихся без попечения родителей, в возрасте от шестнадцати до двадцати трех лет;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Порядок межрегионального переселения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...15 lines deleted...]
-      2) выпускники организаций среднего, технического и профессионального, послесреднего, высшего и послевузовского образования;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Межрегиональное переселение осуществляется из трудоизбыточных регионов (далее – регионы выбытия) в трудодефицитные регионы (далее – регионы приема) с обязательным условием по содействию в трудоустройстве или в развитии предпринимательской инициативы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...15 lines deleted...]
-      3) лица, высвобожденные в связи с ликвидацией работодателя – юридического лица либо прекращением деятельности работодателя – физического лица, сокращением численности или штата работников, снижением объема производств и выполняемых работ и услуг, повлекшим ухудшение экономического состояния работодателя.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Регионами выбытия, имеющими ежегодный прирост населения за последние 10 лет более 2 % от численности населения области и(или) плотность населения более 6,4 человек на квадратный километр, определены: Алматинская, Жамбылская, Мангистауская, Туркестанская, Кызылординская области, область Жетісу и города Астана, Алматы и Шымкент.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...339 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Регионы приема определяются </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 112 Социального Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z82" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Государственная поддержка добровольно переселяющихся лиц включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...15 lines deleted...]
-      1) предоставление лицам и членам их семей материальной помощи в виде субсидий на переезд, возмещение расходов по найму (аренде) жилья, оплате коммунальных услуг, а также сертификатов экономической мобильности в порядке, определенном настоящими Правилами;</w:t>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предоставление лицам и членам их семей материальной помощи в виде субсидий на переезд, возмещения расходов по найму (аренде) жилья, оплаты коммунальных услуг, а также сертификатов экономической мобильности в порядке, определенном настоящими Правилами, за счет бюджетных средств, за исключением случаев, когда переезд работника осуществляется за счет средств работодателя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предоставление служебных жилищ или комнат в общежитиях, за исключением случаев, когда работодатель предоставляет работнику жилое помещение;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3314,341 +4540,427 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Кандасы участвуют в добровольном межрегиональном переселении независимо от региона/государства выбытия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z832" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, обретение гражданства Республики Казахстан кандасами и членами их семей, включенным в региональную квоту приема кандасов, не является основанием для прекращения предоставляемых мер государственной поддержки в добровольном переселении, предусмотренных настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 20 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Карьерные центры в течение трех рабочих дней уведомляют заявителей и представляют им копии решений, принятых местным исполнительным органом по вопросам социальной защиты и занятости населения региона приема кандасов и переселенцев, а также Комиссией по приему кандасов посредством информационно-коммуникационных технологий, ПЭП и(или) абонентского устройства сети, уведомляет претендента о готовности приема на новом месте жительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. После получения уведомления переезд осуществляется кандасами и переселенцами самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Исключен приказом Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 513</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="77"/>
-[...213 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Карьерный центр региона приема в течение пяти рабочих дней после прибытия переселенца на новое место жительства готовит проект социального контракта о предоставлении государственной поддержки по содействию добровольному переселению для повышения мобильности рабочей силы по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляет для подписания в центр трудовой мобильности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр трудовой мобильности в течение двух рабочих дней подписывает и направляет в карьерный центр подписанный социальный контракт для последующего его заключения с кандасом или переселенцем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3685,70 +4997,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В случае переезда с одного населенного пункта в другой населенный пункт за пределами района/города расселения внутри одного региона приема, кандас либо переселенец не позднее 10 календарных дней до выбытия с указанием причин уведомляет соответствующие карьерные центры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3767,148 +5079,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:bookmarkStart w:name="z96" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В целях организации межрегионального переселения центр трудовой мобильности регионов выбытия и приема взаимодействуют путем организации ярмарок вакансий в регионах выбытия, представления информации об установленной квоте приема кандасов и переселенцев, ситуации на рынке труда, спросе и предложении на рабочую силу, об условиях обеспечения социальной инфраструктурой и организации ознакомительных выездов в регионы приема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z97" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Меры государственной поддержки межрегионального переселения осуществляются за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z98" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок межрегионального переселения с участием работодателей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z99" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Для оказания содействия работодателями в межрегиональном переселении карьерные центры совместно с филиалом региональных палат предпринимателей консультируют работодателей о порядке и условиях оказания мер государственной поддержки в рамках добровольного межрегионального переселения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z100" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Работодатели из региона приема, имеющие потребность в трудовых ресурсах, подбирают персонал посредством:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Электронной биржи труда путем размещения заявки о вакансиях, с указанием количества необходимых работников в разрезе специальности (профессии) и условиях работы либо выбора соискателя (ей) из числа кандасов и граждан Республики Казахстан (далее – соискатель (и) из регионов выбытия путем просмотра резюме.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3999,70 +5311,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="88"/>
+    <w:bookmarkStart w:name="z107" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Работодатель при подборе кадров через Электронную биржу труда формирует запрос, содержащий идентификатор в систему соискателя (ей) для получения информации о контактных данных соискателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работодатель при подборе кадров путем выезда в регионы выбытия и участия в ярмарках вакансий заключает с соискателем (ями) трудовой договор в соответствии с Трудовым кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4099,70 +5411,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="89"/>
+    <w:bookmarkStart w:name="z109" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Порядок и условия переезда оговаривается работодателем и соискателем в соответствии с договором гражданско-правового характера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Работодатель после согласования условий переезда соискателя (ей) направляет в карьерный центр сведения о соискателе (ях) с указанием количества работников в разрезе специальности (профессии) и условиях работы, а также уведомляет соискателя (ей) об обращении с заявлением о включении в региональную квоту приема кандасов и переселенцев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4237,90 +5549,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Включение соискателя (ей) в региональную квоту приема кандасов и переселенцев либо об отказе в этом осуществляется в порядке, предусмотренном Правилами включения в региональную квоту приема кандасов и переселенцев, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">приказом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан от 15 января 2016 года № 20 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13334).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4392,107 +5704,285 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 34 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1297" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Карьерный центр посредством информационно-коммуникационных технологий или абонентского устройства сети, уведомляет работодателя о принятым решении.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 35 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1298" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Работодатель посредством информационно-коммуникационных технологий или абонентского устройства сети, уведомляет соискателя из региона выбытия о готовности приема на новом месте жительства и возможностям обустройства и предоставления жилья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="91"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z116" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Работодателю региона приема, оказывающему содействие в межрегиональном переселении предоставляется субсидия на трудоустройство, единовременно в размере 400 месячных расчетных показателей (далее – МРП) за каждого работника, принятого (далее – субсидия на трудоустройство) при условии трудоустройства на постоянную работу и обеспечения жильем со сроком не менее двух лет либо возмещается часть расходов работодателя в размере 50 % от стоимости жилья, но не более 1 160 МРП при условии предоставления служебного жилища работнику (далее – возмещение части расходов работодателя) и трудоустройстве на постоянную работу со сроком не менее пяти лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4511,70 +6001,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="92"/>
+    <w:bookmarkStart w:name="z123" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. По истечении пяти лет, по соглашению сторон работник в соответствии с договором гражданско-правового характера приобретает жилье согласно жилищному законодательству Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4593,150 +6083,254 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="93"/>
+    <w:bookmarkStart w:name="z124" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. При предоставлении работодателю субсидии на трудоустройство и возмещении расходов субсидий на переезд, расходы по найму (аренде) жилья и оплате коммунальных услуг кандасу и переселенцу не возмещается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z125" w:id="94"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 39 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Работодатель обеспечивает размещение в АИС "Единая система учета электронных трудовых договоров" сведений по трудовым договорам трудоустроенных работников из числа кандасов и переселенцев в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> предоставления и получения сведений о трудовом договоре в единой системе учета трудовых договоров, утвержденными приказом Министра труда и социальной защиты населения Республики Казахстан от 3 сентября 2020 года № 353 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21173).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z126" w:id="95"/>
+    <w:bookmarkStart w:name="z126" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Работодатели, в течение 30 календарных дней со дня вынесения решения о включении в региональную квоту приема кандасов и переселенцев в отношении трудоустроенных им соискателя (ей) подают в карьерные центры региона приема заявление о выплате субсидии на трудоустройство или о возмещении расходов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с нижеследующими подтверждающими документами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) решение региональной комиссии о включении в региональную квоту приема переселенцев или решение комиссии по приему кандасов о включении в региональную квоту приема кандасов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4863,70 +6457,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="96"/>
+    <w:bookmarkStart w:name="z134" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Карьерный центр в течение одного рабочего дня со дня принятия заявления работодателя о выплате субсидии на трудоустройство или возмещение части расходов работодателя направляет заявление и документы, приложенные к заявлению в Центр трудовой мобильности для принятия решения о выплате работодателю субсидий на трудоустройство либо возмещении части расходов работодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4945,70 +6539,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="97"/>
+    <w:bookmarkStart w:name="z135" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Центр трудовой мобильности в течение пяти рабочих дней со дня принятия заявления выносит решение о предоставлении субсидии на трудоустройство либо возмещение части расходов работодателя по форме согласно приложениям 3-1 и 3-2 к настоящим Правилам или об отказе в их выдаче с мотивированным обоснованием причин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основаниями для отказа работодателю в предоставлении субсидии на трудоустройство либо возмещения части расходов работодателя являются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5137,90 +6731,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="98"/>
+    <w:bookmarkStart w:name="z136" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Трехсторонний социальный контракт, где предусматриваются условия по возмещению части расходов работодателя либо выплате субсидии работодателю, включению в региональную квоту, предоставлению служебного жилища, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам заключается между центром трудовой мобильности, участником добровольного переселения и работодателем в течение двух рабочих дней со дня принятия центром трудовой мобильности решения о выплате субсидии на трудоустройство или возмещении части расходов работодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5239,70 +6833,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="99"/>
+    <w:bookmarkStart w:name="z137" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. После заключения социального контракта центры трудовой мобильности в течение трех рабочих дней перечисляют денежные выплаты на лицевой счет работодателя, открытого в банке второго уровня или в организациях, осуществляющих открытие и ведение банковских счетов физических и юридических лиц на основании лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5321,90 +6915,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="100"/>
+    <w:bookmarkStart w:name="z138" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. По предложению работодателей в социальном контракте предусматриваются дополнительные меры поддержки переселенцев и кандасов, в части предоставления материальной помощи, обеспечения социальной инфраструктуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z139" w:id="101"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z139" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Выполнение условий социального контракта контролируется карьерным центром, центром трудовой мобильности и работодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5433,3328 +7027,4102 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="102"/>
+    <w:bookmarkStart w:name="z141" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Порядок организации переселения в пределах одной области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 3 - в редакции приказа Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 513</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="103"/>
+    <w:bookmarkStart w:name="z142" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Переселение в пределах одной области (далее - внутриобластное переселение) осуществляется в пределах области из СНП и моногородов с низким потенциалом экономического развития в СНП, малые и моногорода с средним и высоким потенциалом экономического развития, а также центры экономического роста при наличии обеспечения жильем из государственного жилищного фонда или за счет работодателей, трудоустройства или в развитии предпринимательской инициативы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 - в редакции приказа Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 513</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Государственная поддержка добровольного внутриобластного переселения включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z144" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предоставление лицам и членам их семей материальной помощи, за исключением случаев, когда переезд работника осуществляется за счет средств работодателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z145" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставление жилищ, служебных жилищ или комнат в общежитиях, за исключением случаев, когда работодатель предоставляет работнику жилое помещение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z146" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) профессиональное обучение при наличии потребности работодателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z147" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) содействие в трудоустройстве и предпринимательской инициативе на новом месте жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z148" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) содействие в трудоустройстве у работодателей, участвующих в мерах добровольного переселения для повышения мобильности рабочей силы, с предоставлением субсидий на трудоустройство.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z149" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Меры государственной поддержки внутриобластного переселения осуществляются за счет средств местного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z150" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Участниками добровольного внутриобластного переселения являются лица, проживающие в СНП и моногородах с низким экономическим потенциалом, желающие и планирующие принять участие во внутриобластном переселении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 51 - в редакции приказа Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 513</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Лица, желающие и планирующие переселение в пределах области, обращаются в карьерные центры по месту жительства, к акиматам сельских округов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z152" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Карьерные центры и акиматы сельских округов консультируют претендентов о порядке и условиях участия в добровольном внутриобластном переселении и оказания мер государственной поддержки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z153" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Акиматы сельских округов направляют в карьерные центры списки претендентов, планирующих переселение в пределах области.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:p>
-[...77 lines deleted...]
-      49. Государственная поддержка добровольного внутриобластного переселения включает:</w:t>
+    <w:bookmarkStart w:name="z154" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Карьерные центры формируют списки претендентов, планирующих переезд внутри одного района и в пределах области, консультируют о порядке и условиях переселения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z144" w:id="105"/>
-[...281 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="116"/>
+    <w:bookmarkStart w:name="z155" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Претенденты, желающие переехать внутри области, подают заявления в карьерные центры по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z156" w:id="117"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z156" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копия документа, удостоверяющего личность гражданина Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z157" w:id="118"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z157" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копия документа, подтверждающие трудовую деятельность (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z158" w:id="119"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z158" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копия документа об образовании (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z159" w:id="120"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z159" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Карьерные центры в течение пяти рабочих дней после их принятия направляют заявления и документы желающих переехать в другие районы – местному органу по вопросам социальной зашиты и занятости населения области, внутри района на рассмотрение районной (городской) комиссии по вопросам занятости населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z160" w:id="121"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z160" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Местный орган по вопросам социальной защиты и занятости населения области в течение пяти рабочих дней со дня поступления заявлений и документов лиц, желающих переехать в город областного (районного) значения в пределах области, направляют их на рассмотрение региональной комиссии по вопросам занятости населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z161" w:id="122"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z161" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Региональные и районные (городские) комиссии по вопросам занятости населения по итогам рассмотрения документов лиц, подавших заявление, в течение пяти рабочих дней со дня поступления заявлений разрабатывают рекомендации о включении либо отказе в отношении граждан, переезжающих внутри области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z162" w:id="123"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z162" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Региональные и районные (городские) комиссии по вопросам занятости населения в течение трех рабочих дней после разработки направляют рекомендации в карьерные центры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z163" w:id="124"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z163" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Заседание региональной и районной (городской) комиссии по вопросам занятости населения проводится при поступлении заявлений и документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z164" w:id="125"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z164" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Карьерные центры на основании рекомендаций комиссий в течение пяти рабочих дней со дня получения рекомендаций принимают решение по внутриобластному переселению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z165" w:id="126"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z165" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Карьерные центры в течение пяти рабочих дней со дня принятия решения уведомляют лиц, участвующих в внутриобластном переселении, о принятом решении посредством услуг связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z166" w:id="127"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z166" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64. Карьерные центры, претенденту, имеющему положительную рекомендацию региональной комиссий по вопросам занятости населения, выдают направление на переселение, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. Переезд претендентов осуществляется самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z167" w:id="128"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z167" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. С переехавшими лицами, центры трудовой мобильности социальной защиты и заключают социальный контракт о предоставлении государственной поддержки по содействию добровольному переселению для повышения мобильности рабочей силы по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z168" w:id="129"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z168" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Порядок выплаты материальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-[...242 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="137"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z169" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>67. Сертификат экономической мобильности предоставляется в порядке и на условиях, предусмотренных пунктами 68 и 69 настоящих Правил для покупки жилья в сельских населенных пунктах или первоначального взноса по ипотечным жилищным займам при приобретении жилья в городах областного и районного значения в рамках ипотечной программы, утвержденной Национальным Банком Республики Казахстан, и (или) документами Системы государственного планирования, в том числе Концепции развития жилищно-коммунальной инфраструктуры, жилищной программы "Наурыз", реализованной по поручению Главы государства Республики Казахстан, а также в рамках инструментов ипотечного кредитования финансовых институтов и системы жилищных строительных сбережений.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z833" w:id="138"/>
+        <w:t xml:space="preserve">66. Материальная помощь, предусмотренная подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 112 Социального кодекса, выплачивается переселенцам или кандасам, включенным в региональную квоту приема кандасов и переселенцев, поэтапно по истечении каждого из периодов трудоустройства на новом месте жительства, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, при условии выполнения требований, установленных указанными пунктами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лица, расторгнувшие брак (супружество) за последние 36 месяцев до участия в мерах добровольного переселения лиц для повышения трудовой мобильности, предоставляют справку о государственной регистрации расторжения брака (супружества) в книге записи актов гражданского состояния.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для получения материальной помощи в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 112 Социального кодекса кандас или переселенец представляет заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам в электронной форме через портал www.migration.enbek.kz, заявление подписывается или заверяется ЭЦП заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление, поданное через портал "Migration.enbek.kz" (далее - портал) регистрируется в день поступления обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае подачи полного пакета документов, предусмотренными в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, в "личном кабинете" кандаса и переселенца отображается статус о принятии заявления для предоставления материальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При наличии оснований, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 73-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил карьерный центр отказывает в приеме документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр трудовой мобильности решения о назначении выплаты либо решения об отказе в выплате материальной помощи направляет через портал кандасам и переселенцам в "личный кабинет".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При этом, требования, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, применяются с учетом срока наступления права на получение соответствующего вида предоставляемой материальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 66 - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">67. Сертификат экономической мобильности предоставляется в порядке и на условиях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>69</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил для покупки жилья в населенных пунктах или первоначального взноса по ипотечным жилищным займам в рамках ипотечной программы, утвержденных Национальным Банком Республики Казахстан, и (или) документами Системы государственного планирования, в том числе Концепции развития жилищно-коммунальной инфраструктуры, жилищной программы "Наурыз", реализованной по поручению Главы государства Республики Казахстан, а также в рамках инструментов ипотечного кредитования финансовых институтов и системы жилищных строительных сбережений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z833" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сертификат экономической мобильности предоставляется кандасам или переселенцам при приобретении жилья в населенном пункте постоянного проживания региона прибытия, в размере 1 625 МРП. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z834" w:id="139"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z834" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, если стоимость жилья не превышает размера сертификата экономической мобильности, денежная выплата производится в размере фактической оценочной стоимости приобретаемого жилья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z835" w:id="140"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z835" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр трудовой мобильности для выплаты по сертификату экономической мобильности дифференцируют кандасов и переселенцев по следующим категориям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z836" w:id="141"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z836" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) работающие по востребованным специальностям в регионах для расселения кандасов и переселенцев, определенных Правительством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z837" w:id="142"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z837" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) имеющие в составе семьи постоянно совместно проживающих с заявителем членов семьи трудоспособного возраста;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z838" w:id="143"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z838" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) имеющие в составе семьи постоянно совместно проживающих с заявителем несовершеннолетних детей либо детей, обучающихся по очной форме обучения по общеобразовательным или профессиональным программам в организациях общего среднего, технического и профессионального, послесреднего, высшего и (или) послевузовского образования, после достижения ими восемнадцатилетнего возраста до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z839" w:id="144"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z839" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляющие индивидуальную предпринимательскую деятельность в регионах для расселения кандасов и переселенцев, определенных Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 67 - в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 359</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 67 - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="145"/>
+    <w:bookmarkStart w:name="z173" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      68. Для получения сертификата экономической мобильности кандасы и переселенцы подают через портал "Migration.enbek.kz" заявление по форме согласно </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">68. Для получения сертификата экономической мобильности кандасы и переселенцы подают через портал заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z840" w:id="146"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) решения о включении в региональную квоту приема кандасов и переселенцев, выданного местным исполнительным органом по вопросам занятости населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z841" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) одобрения банками второго уровня выдачи займа в случаях приобретения жилья по ипотечным жилищным займам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z842" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) текущего счета продавца либо заемщика в банке второго уровня в соответствии с договором жилищного займа в банке второго уровня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z843" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копии договора купли-продажи и акта оценки приобретаемого недвижимого имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z848" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) документы, подтверждающие осуществление трудовой деятельности на новом месте жительства с произведением за него обязательных социальных отчислений в соответствии с законодательством в течение не менее 12 (двенадцати) последовательных месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция части второй пункта 68 действует до 12.07.2026 приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документе, удостоверяющем личность, справка об отсутствии (наличии) недвижимого имущества в регионах расселения у заявителя и членов его семьи до включения кандасов, переселенцев и членов семьи в региональную квоту приема кандасов и переселенцев, документа подтверждающего их трудовую деятельность на новом месте жительства Центр трудовой мобильности получает из информационных систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция части третьей пункта 68 действует до 12.07.2026 приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании услуги кандас или переселенец предоставляет согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция части четвертой пункта 68 действует до 12.07.2026 приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Истребование от кандасов и переселенцев документов и сведений, которые получены из информационных систем, не допускается.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается использование сертификата экономической мобильности на приобретение кандасом или переселенцем недвижимого имущества у супруга (-ги) и своих близких родственников, а также близких родственников супруга (-ги) получателя (заявителя).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z849" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается реализация в течение 5 (пяти) лет недвижимого имущества, оформленного в собственность с использованием сертификата экономической мобильности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z850" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Карьерные центры обеспечивают качество воспроизведения копий документов и их соответствия оригиналам, представленным заявителем в соответствии с перечнем основных требований, осуществляют регистрацию заявления и документов кандасов или переселенцев о выдаче сертификата экономической мобильности, а также сверку представленных кандасом или переселенцем документов по объекту недвижимого имущества, приобретаемого с использованием денежной выплаты по сертификату экономической мобильности на предмет их полноты и достоверности и в течение трех рабочих дней, со дня регистрации направляют заявление кандаса или переселенца о выдаче денежной выплаты по сертификату экономической мобильности на рассмотрение в центр трудовой мобильности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z851" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дополнительная сверка на предмет достоверности и полноты представленных документов и сведений об объекте недвижимого имущества, приобретаемого с использованием сертификата экономической мобильности, осуществляется по решению центра трудовой мобильности о проведении выезда специалиста карьерного центра на объект сделки для его полного и тщательного осмотра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z852" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Карьерный центр после полного и тщательного осмотра объекта недвижимого имущества, приобретаемого с использованием сертификата экономической мобильности, представляет заключение с приложением фото и видео материалов и направляет их в центр трудовой мобильности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z853" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае наличия спора о достоверности величины рыночной или иной стоимости объекта оценки, установленной в отчете об оценке, в том числе и в связи с имеющимся иным отчетом об оценке этого же объекта, может проводиться экспертиза отчета об оценке в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z854" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Споры, возникающие между лицом, оспаривающим отчет об оценке и палатой оценщиков, выдавшей экспертное заключение рассматривается судом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z855" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подача искового заявления об оспаривании оценки стоимости приобретаемого недвижимого имущества приостанавливает сроки рассмотрения заявления о выплате сертификата экономической мобильности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z856" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Центр трудовой мобильности в течение трех рабочих дней со дня принятия заявления рассматривает его и выносит решение о выдаче сертификата экономической мобильности заявителю по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам либо принимают решение об отказе в ее выдаче с мотивированным обоснованием причин по форме согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z857" w:id="163"/>
+        <w:t xml:space="preserve"> к настоящим Правилам либо принимают решение об отказе в ее выдаче с мотивированным обоснованием причин по форме согласно приложению 14 к настоящим Правилам, а также уведомляет заявителя о принятом решении.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основаниями для отказа в выдаче сертификата экономической мобильности являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z858" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) непредставление заявителем документов, предусмотренных частью первой настоящего пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z859" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выявление недостоверных данных (сведений), содержащихся в представленных документах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z861" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) вводится в действие с 12.07.2026 в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) приобретение жилья за пределами населенного пункта назначения, указанного в направлении на переселение, выданном кандасу или переселенцу карьерным центром;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z862" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) покупка жилья, в случае если указанное жилье ранее было приобретено переселенцем либо кандасом, или членами его семьи за счет денежной выплаты по сертификату экономической мобильности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 68 - в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 68 - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Центры трудовой мобильности перечисляют материальную помощь по сертификату экономической мобильности на текущий счет продавца либо заемщика в банке второго уровня в соответствии с договором жилищного займа в банке второго уровня, в соответствии с договором купли-продажи жилья либо банковского займа в течение двух рабочих дней после дня принятия решения о выдаче сертификата экономической мобильности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 69 - в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="169"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z192" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Субсидии на переезд осуществляется единовременно в размере 70 МРП на главу и каждого члена семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для возмещения расходов на переезд кандасы и переселенцы подают заявление и документы, подтверждающие осуществление трудовой деятельности заявителя и (или) трудоспособного члена семьи, за исключением временной нетрудоспособности членов семьи, по новому месту жительства с произведением за него обязательных социальных отчислений в соответствии с законодательством в течение не менее 3 (трех) последовательных месяцев, в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карьерные центры формируют перечень заявлений и в течение двух рабочих дней направляют перечень в центр трудовой мобильности для проведения оплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр трудовой мобильности в течение трех рабочих дней со дня принятия заявления рассматривает его и выносит решение о выдаче субсидий на переезд по форме согласно приложению 12 к настоящим Правилам, а также уведомляют заявителя о принятом решении.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 69 - в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 70 - в редакции приказа Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 513</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 28.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Субсидии на возмещение расходов по найму (аренде) жилья и оплате коммунальных услуг предоставляется ежемесячно до приобретения жилья по договору купли-продажи жилья, но не более двенадцати месяцев в следующих размерах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z863" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для переселившихся в городскую местность:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z864" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в размере 20 МРП для одного человека;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z865" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в размере 25 МРП при количестве членов семьи от двух до четырех;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z866" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в размере 30 МРП при количестве членов семьи пять и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z867" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для переселившихся в сельскую местность:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z868" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в размере 15 МРП для одного человека;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z869" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в размере 18 МРП при количестве членов семьи от двух до четырех;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z870" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в размере 21 МРП при количестве членов семьи пять и более.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 71 - в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="170"/>
-[...377 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="180"/>
+    <w:bookmarkStart w:name="z203" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       72. Для выплаты субсидии на возмещение расходов по найму (аренде) жилья и оплате коммунальных услуг кандасы или переселенцы подают заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам, к заявлению прикладывается копия договора найма (аренды) жилища.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z871" w:id="181"/>
+        <w:t xml:space="preserve"> к настоящим Правилам, к заявлению прикладывается копия договора найма (аренды) жилища и документы, подтверждающие осуществление трудовой деятельности заявителя и (или) трудоспособного члена семьи, за исключением временной нетрудоспособности членов семьи, по новому месту жительства с произведением за него обязательных социальных отчислений в соответствии с законодательством в течение не менее 6 (шести) последовательных месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z871" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Карьерные центры формируют перечень заявлений и в течение двух рабочих дней направляют в центр трудовой мобильности для выплаты субсидии на возмещение расходов по найму (аренде) жилья и оплате коммунальных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z872" w:id="182"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z872" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Центр трудовой мобильности рассматривает и принимает решение о выплате субсидий либо об отказе в ее выдаче с мотивированным обоснованием причин по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z873" w:id="183"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z873" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При предоставлении арендного и (или) служебного жилья из государственного жилищного фонда и предназначенного для заселения гражданами Республики Казахстан на период выполнения ими обязанностей, связанных с характером их трудовых отношений, в том числе при осуществлении ротации государственных служащих, а также участвующими в активных мерах содействия занятости в соответствии с законодательством Республики Казахстан о социальной защите в соответствии с договором найма, возмещение расходов по найму (аренде) жилья и оплате коммунальных услуг не предоставляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z874" w:id="184"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z874" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При предоставлении арендного и (или) служебного жилья работодателями в соответствии с договором найма, возмещение расходов по найму (аренде) жилья и оплате коммунальных услуг кандасам и переселенцам не предоставляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z875" w:id="185"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z875" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осуществление выплат прекращается при наступлении следующих случаев:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z876" w:id="186"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z876" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) приобретения жилища на праве собственности, в том числе по сертификату экономической мобильности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z877" w:id="187"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z877" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выселения получателя из занимаемого жилища, арендуемого в частном жилищном фонде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z878" w:id="188"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z878" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выезда получателя в другой населенный пункт на постоянное место жительства, а также за пределы региона приема;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z879" w:id="189"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z879" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отсутствия проживания кандаса или переселенца по адресу указанному в договоре аренды (найма);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z880" w:id="190"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z880" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) предоставления занимаемого арендного жилища в поднайм;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z881" w:id="191"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z881" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предоставления фиктивных и ложных сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z882" w:id="192"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z882" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Суммы излишне (ошибочно) уплаченных сумм субсидий на возмещение расходов по найму (аренде) жилья и оплате коммунальных услуг подлежат возврату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z883" w:id="193"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z883" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возврат излишне зачисленных (выплаченных) сумм субсидий на возмещение расходов по найму (аренде) жилья и оплате коммунальных услуг осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z884" w:id="194"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z884" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по заявлению получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z885" w:id="195"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z885" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на основании решения центра трудовой мобильности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z886" w:id="196"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z886" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по решению суда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 72 - в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 28.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">73. Материальная помощь предоставляется при соблюдении условий, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление на выдачу сертификата экономической мобильности подается в течение соответствующего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Восстановление права на получение материальной помощи осуществляется по ходатайству заявителя, поданному в течение трех месяцев после истечения шестимесячного срока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К заявлению прилагается документ с указанием обстоятельств, независящих от заявителя воспрепятствовавших подаче заявления о выплате материальной помощи в указанный шестимесячный срок, и (или) документ, подтверждающий наличие этих обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 73 - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z716" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      73-1. Основаниями для отказа в приеме заявления о выплате материальной помощи, предусмотренной подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 112 Социального кодекса Республики Казахстан являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представление заявителем неполного пакета документов в соответствии с законодательством Республики Казахстан и (или) документов с истекшим сроком действия, и (или) документов, срок действия которых истекает на день принятия решения о назначении выплаты или отказе в назначении выплат материальной помощи в виде субсидий на переезд, возмещения расходов по найму (аренде) жилья, оплаты коммунальных услуг, а также сертификатов экономической мобильности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) истечение срока, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 73-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 513</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 28.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z890" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73-2. Материальная помощь назначается со дня обращения. Днем обращения за назначением материальной помощи считается день регистрации заявления и необходимых документов на портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 73-2 в соответствии с приказом Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="197"/>
-[...361 lines deleted...]
-    <w:bookmarkStart w:name="z891" w:id="203"/>
+    <w:bookmarkStart w:name="z891" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73-3. Кандас, переселенец вправе обжаловать решение, действие (бездействие) центра трудовой мобильности, должностного лица в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z892" w:id="204"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z892" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается в Центр трудовой мобильности, должностному лицу, чье решение, действие (бездействие) обжалуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z893" w:id="205"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z893" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр трудовой мобильности, должностное лицо, чье решение, действие (бездействие) обжалуется, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в вышестоящий административный орган (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z894" w:id="206"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z894" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, Центр трудовой мобильности, должностное лицо, чье решение, действие (бездействие) обжалуется, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение, совершит действие, полностью удовлетворяющее требование, указанное в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z895" w:id="207"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z895" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба кандаса, переселенца, поступившая в вышестоящий административный орган, непосредственно рассматривающему жалобу, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z896" w:id="208"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z896" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8773,70 +11141,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="209"/>
+    <w:bookmarkStart w:name="z206" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Участники госпрограммы "Еңбек" которым раннее была назначена субсидия на переезд, возмещение расходов по найму (аренде) жилья и оплате коммунальных услуг получают выплату в соответствии с условиями настоящих Правил, согласно раннее заключенных социальных контрактов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8865,70 +11233,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="210"/>
+    <w:bookmarkStart w:name="z208" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. В случае наличия у участника программы "С дипломом в село!", а также у кандаса или переселенца и членов его семьи по новому месту жительства жилища на праве собственности в течение последних пяти лет, либо жилища в постоянном пользовании из коммунального жилищного фонда со сроком более чем за последние шесть месяцев, то жилище, служебное жилище, либо комната в общежитии по новому месту жительства, и денежная выплата по сертификату экономической мобильности не представляется, возмещение расходов по найму (аренде) жилья и оплате коммунальных услуг не осуществляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8947,130 +11315,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z648" w:id="211"/>
+    <w:bookmarkStart w:name="z648" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76-1. В случаях внутренней самостоятельной миграции кандасов или переселенцев и члена(ов) их семей (при наличии) по собственному волеизъявлению за пределы регионов, определенных Правительством Республики Казахстан, в течение пяти лет, основаниями для осуществления возврата выплаченных кандасам или переселенцам и члену(ам) их семей (при наличии) материальной помощи являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z649" w:id="212"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z649" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление получателя(ей) материальной помощи о ее возврате;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z650" w:id="213"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z650" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уведомление (претензия) центра трудовой мобильности о добровольном возврате полученной кандасом или переселенцем и членом(ами) их семей (при наличии) материальной помощи (далее - уведомление);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z651" w:id="214"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z651" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) решение суда о возмещении суммы полученной материальной помощи в бюджет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9089,70 +11457,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z652" w:id="215"/>
+    <w:bookmarkStart w:name="z652" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76-2. Центры трудовой мобильности в течение трех рабочих дней со дня выявления (подтверждения) факта самостоятельного выбытия кандаса или переселенца и члена(ов) их семей за пределы регионов, определенных Правительством Республики Казахстан, направляют кандасу или переселенцу и члену(ам) их семей (при наличии) уведомления (претензии) о добровольном возврате полученной ими материальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9171,70 +11539,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z653" w:id="216"/>
+    <w:bookmarkStart w:name="z653" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76-3. Кандас или переселенец и член(ы) их семей в течение пятнадцати рабочих дней со дня получения уведомления предоставляет адресату письменный ответ, предусматривающий срок возврата, не превышающий шести месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9253,130 +11621,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z654" w:id="217"/>
+    <w:bookmarkStart w:name="z654" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       76-4. В судебные органы иски к кандасу или переселенцу и члену (ам) их семей (при наличии), вытекающие из оснований, предусмотренных пунктом 8 Социального контракта, утверждҰнного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, предъявляются центром трудовой мобильности в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z655" w:id="218"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z655" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) полного или частичного отказа кандасом или переселенцем и члена(ми) (при наличии) их семей удовлетворить претензию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z656" w:id="219"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z656" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) неполучения ответа от них на предъявленное(ую) уведомление (претензию) по истечении двадцати рабочих дней с момента направления уведомления (претензии) центром трудовой мобильности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9395,70 +11763,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z657" w:id="220"/>
+    <w:bookmarkStart w:name="z657" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76-5. Возврат выплаченных кандасам или переселенцам и члену(ам) их семей (при наличии) материальной помощи, осуществляется в доход местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9477,766 +11845,828 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="221"/>
+    <w:bookmarkStart w:name="z209" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 5. Порядок приобретения (выкупа) и(или) строительства жилья для переселенцев и кандасов, а также финансирования приобретения и(или) строительства жилья для переселенцев и кандасов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z210" w:id="222"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z210" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Для обеспечения жильем кандасов и переселенцев местные исполнительные органы, осуществляющие функции в сфере жилищных отношений осуществляют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z211" w:id="223"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z211" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) строительство жилья по единому типовому проекту, приобретение (выкуп) жилья, в том числе у работодателей, построивших жилье за счет собственных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z212" w:id="224"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z212" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработку проектно-сметной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z213" w:id="225"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z213" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отвод земельных участков для строительства жилья и инженерно-коммуникационной инфраструктуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z214" w:id="226"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z214" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) строительство объектов инженерной инфраструктуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z215" w:id="227"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z215" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Необходимое количество жилья для кандасов и переселенцев определяется в зависимости от среднего размера домохозяйств по данным Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан, сложившихся в среднем за последние 5 лет до установления региональной квоты приема кандасов и переселенцев на соответствующий год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z216" w:id="228"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z216" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Численность жилья определяется в единицах путем деления численности кандасов и переселенцев установленной в региональной квоте на средний размер домохозяйств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z217" w:id="229"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z217" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом если общее число домов превышает или меньше десятой доли, применяется округление до целой единицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z218" w:id="230"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z218" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Строительство жилья по единому типовому проекту осуществляется при софинансировании со стороны работодателей, при этом работодатель софинансирует не менее 15%.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z219" w:id="231"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z219" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение о софинансировании принимается местным исполнительным органом по делам архитектуры, градостроительства, строительства и государственного архитектурно-строительного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z220" w:id="232"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z220" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. В случае софинансирования со стороны работодателей, местный исполнительный орган по делам архитектуры, градостроительства, строительства и государственного архитектурно-строительного контроля и работодатель заключают договор намерения, предусматривающий следующие условия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z221" w:id="233"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z221" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) порядок совместного строительства жилья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z222" w:id="234"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z222" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязательное трудоустройство переселяющихся граждан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z223" w:id="235"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z223" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размер софинансирования работодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z224" w:id="236"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z224" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. После определения подрядчика в установленном законодательством порядке и окончательной стоимости объекта администратор бюджетных программ, подрядчик и работодатель заключают трехсторонний договор о строительстве жилья и условиях софинансирования работодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z225" w:id="237"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z225" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Приобретение (выкуп) и(или) строительство жилья, строительство объектов инженерной инфраструктуры финансируется за счет целевых текущих трансфертов, целевых трансфертов на развитие, предоставляемых из республиканского бюджета местным исполнительным органам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z226" w:id="238"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z226" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Для реализации данной задачи местными исполнительными органами привлекаются средства местного бюджета и другие источники, не запрещенные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z227" w:id="239"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z227" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Местные исполнительные органы в соответствии с законодательством осуществляют выделение земельных участков для строительства жилья, разработку проектно-сметной документации, проведение государственной экспертизы, выдачу технических условий на подключение, а также подведение и подключение к инженерно-коммуникационной инфраструктуре в соответствии с планом детальной планировки и планом застройки территорий за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z228" w:id="240"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z228" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Прием и ввод в эксплуатацию построенного или приобретенного (выкупленного) объекта производятся заказчиком при его полной готовности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z229" w:id="241"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z229" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае приемки объекта в эксплуатацию с нарушениями и строительными недоделками участники приемки объекта в эксплуатацию несут ответственность, установленном законом Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z231" w:id="243"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z230" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Окончательное финансирование приобретения (выкупа) жилья до получения акта приемки строительного объекта в эксплуатацию не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 87 - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z231" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. После приобретения (выкупа) и(или) ввода в эксплуатацию жилье передается на баланс местного исполнительного органа, осуществляющего функции в сфере жилищных отношений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z232" w:id="244"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z232" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Жилье предоставляется в случае заключения социального контракта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z233" w:id="245"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z233" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Между местным исполнительным органом по вопросам строительства и жилищно-коммунального хозяйства, работодателем и кандасом либо переселенцем заключается договор аренды с предоставлением жилья сроком на 20 лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z234" w:id="246"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z234" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. При соблюдении условий социального контракта по истечении пяти лет проживания, жилье приватизируется при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z235" w:id="247"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z235" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) внесение оставшейся суммы единовременным платежом от балансовой стоимости жилья на момент приобретения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z236" w:id="248"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z236" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) внесение оставшейся суммы равными долями в течение последующих пятнадцати лет, (при этом жилье передается в собственность участника с обременением недвижимости в органах юстиции до полного возмещения в бюджет его стоимости).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z237" w:id="249"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z237" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Служебные жилища приватизируются в соответствии с частью третью пункта 2 статьи 109 Закона Республики Казахстан "О жилищных отношениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z238" w:id="250"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z238" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Ранее внесенные суммы арендных платежей, уплаченных в период фактического проживания, включаются в зачет стоимости жилья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z239" w:id="251"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z239" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. В случае отказа от условий приватизации по истечении 20 летнего срока, договор аренды пролонгируется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z240" w:id="252"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z240" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. В случае предоставления кандасу либо переселенцу арендного жилья за счет средств местного исполнительного органа или работодателей, расходы по найму (аренде) жилья и оплате коммунальных услуг не возмещается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z241" w:id="253"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z241" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Финансирование строительства жилья для кандасов и переселенцев осуществляется через уполномоченный орган по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z242" w:id="254"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z242" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Финансирование приобретения (выкупа) жилья для кандасов и переселенцев осуществляется через уполномоченный орган по вопросам миграции населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z243" w:id="255"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z243" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 6. Порядок предоставления служебных жилищ и комнат в общежитиях из государственного жилищного фонда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z244" w:id="256"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z244" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Лицам, участвующим в активных мерах содействия занятости, в соответствии с законодательством Республики Казахстан о социальной защите в регионах приема предоставляются жилища, служебные жилища или комнаты в общежитиях, за исключением случаев, когда работодатель предоставляет работнику жилое помещение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10255,110 +12685,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z245" w:id="257"/>
+    <w:bookmarkStart w:name="z245" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Жилище из государственного жилищного фонда или жилище, арендованное местным исполнительным органом в частном жилищном фонде, предоставляется в размере не менее пятнадцати квадратных метров и не более восемнадцати квадратных метров полезной площади на человека.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z246" w:id="258"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z246" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       99. Между лицами, участвующими в активных мерах содействия занятости, в соответствии с законодательством Республики Казахстан о социальной защите и карьерным центром региона приема заключается договор найма (поднайма) жилища из государственного жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде по форме, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 2 июля 2013 года № 673 "Об утверждении Правил приватизации жилищ из государственного жилищного фонда".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10377,530 +12807,530 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z248" w:id="259"/>
+    <w:bookmarkStart w:name="z248" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Комнаты в общежитиях предоставляются трудовой молодежи до тридцати пяти лет (в том числе воспитанникам организаций образования для детей-сирот и детей, оставшихся без попечения родителей, детям-сиротам и детям, оставшимся без попечения родителей, потерявшим родителей до наступления совершеннолетия) независимо от прежнего места их проживания, в том числе проживания в областных центрах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z249" w:id="260"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z249" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Комнаты в общежитиях для молодежи, в том числе состоящих в браке, предоставляются при соответствии следующим условиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z250" w:id="261"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z250" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) возраст до тридцати пяти лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z251" w:id="262"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z251" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие действующего трудового договора, либо социального контракта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z252" w:id="263"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z252" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие справки об отсутствии недвижимого имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z253" w:id="264"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z253" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие справки в банке второго уровня об открытие счета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z254" w:id="265"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z254" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Комнаты в общежитиях для молодежи предоставляются сроком до 10 лет, и не подлежат приватизации. По решению региональной комиссии по вопросам занятости населения договор найма комнаты в общежитиях для молодежи продлевается однократно, но не более чем на пять лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z255" w:id="266"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z255" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Комната в общежитии для молодежи, жилище, служебное жилище предоставляются в течение десяти рабочих дней на основании принятого комиссией по вопросам занятости населения решения о предоставлении жилища и заключенного между карьерным центром и кандасом либо переселенцем договора найма (поднайма) жилища, служебного жилища и комнаты в общежитии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z256" w:id="267"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z256" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. В случае отсутствия кандаса либо переселенца или трудоспособного члена их семьи действующего трудового договора более двух месяцев либо социального контракта о предоставлении государственной поддержки, договор найма (поднайма) жилища, служебного жилья, комнаты в общежитии для молодежи с ним расторгается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z257" w:id="268"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z257" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Если в течение пяти рабочих дней со дня предложения о заключении договора кандасом либо переселенцем не подписан договор найма (поднайма), карьерный центр перераспределяет комнату в общежитии для молодежи, жилище, служебное жилище другому лицу, включенную квоту приема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z258" w:id="269"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z258" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Договор найма (поднайма) комнаты в общежитии для молодежи, жилища, служебного жилища кандасом либо переселенцем заключается карьерным центром (место расселения) в течение пяти рабочих дней после принятия жилищной комиссией карьерного центра соответствующего решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z259" w:id="270"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z259" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Стороной договора найма (поднайма) комнаты в общежитии для молодежи, жилища, служебного жилища выступает кандас либо переселенца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z260" w:id="271"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z260" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       108. Договор найма (поднайма) комнаты в общежитии для молодежи, жилища, служебного жилища составляется в двух экземплярах в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z261" w:id="272"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z261" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Один экземпляр договора найма (поднайма) комнаты в общежитии для молодежи, жилища, служебного жилища хранится в карьерном центре, второй выдается заявителю и является единственным документом, предоставляющим право на вселение в комнату в общежитии для молодежи, жилище, служебное жилище.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z262" w:id="273"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z262" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Договор найма (поднайма) заключается сроком на один календарный год и ежегодно автоматически продлевается (до истечения десятилетнего срока аренды комнаты в общежитии), за исключением случаев, когда одна из сторон направляет уведомление (в произвольной форме) о прекращении договора за один календарный месяц до его истечения в соответствии с условиями договора найма (поднайма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z263" w:id="274"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z263" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. В случае смерти кандаса либо переселенца по решению жилищной комиссии с согласия городской (районной) комиссии по вопросам занятости населения ранее заключенный договор найма (поднайма) продлевается с совершеннолетним членом семьи нанимателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z264" w:id="275"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z264" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. При отсутствии совершеннолетнего члена семьи договор найма (поднайма) заключается с согласия городской (районной) комиссии с законными представителями несовершеннолетнего члена (членов) семьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z265" w:id="276"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z265" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Перемена нанимателя влечет за собой переоформление договора найма (поднайма) жилища.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z266" w:id="277"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z266" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Комната в общежитии для молодежи, жилище, служебное жилище предоставляется кандасу либо переселенцу один раз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z267" w:id="278"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z267" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. В случае признания комнаты в общежитии для молодежи, жилища, служебного жилища аварийным, непригодным для проживания в результате чрезвычайных обстоятельств или обстоятельств непреодолимой силы (форс-мажор), таких как: пожар, землетрясение, наводнения при наличии свободного жилья предоставляется другое равноценное жилье.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z268" w:id="279"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z268" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       116. Размер ежемесячных арендных платежей за проживание в комнате в общежитии для молодежи, в жилище, служебном жилище устанавливается карьерным центром в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Методикой</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчета размера платы за пользование жилищем из государственного жилищного фонда, утвержденной приказом Председателя Агентства Республики Казахстан по делам строительства и жилищно-коммунального хозяйства от 26 августа 2011 года № 306 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 7232).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z269" w:id="280"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z269" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Данный порядок распределения жилья распространяется на ранее построенное (приобретенное) служебное жилье и общежития для трудовой молодежи в рамках Программы ДКЗ 2020, госпрограммы "Еңбек", а также жилья и общежитий построенного и (или) приобретенного за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11057,68 +13487,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z272" w:id="281"/>
+    <w:bookmarkStart w:name="z272" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о включении в региональную квоту приема переселенцев</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 исключено приказом Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11203,2264 +13633,2231 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам добровольного</w:t>
+              <w:t xml:space="preserve">к Правилам добровольного </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>переселения лиц для</w:t>
+              <w:t xml:space="preserve">переселения лиц для повышения </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>повышения мобильности</w:t>
+              <w:t>мобильности рабочей силы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>рабочей силы</w:t>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z545" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Социальный контракт о предоставлении государственной поддержки по </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> содействию добровольному переселению для повышения мобильности рабочей силы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"___" __________ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...17 lines deleted...]
-            <w:tcW w:w="4600" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...12 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(место заключения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z545" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В лице ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование Центра трудовой мобильности, бизнес-идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (должность, фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      именуемый в дальнейшем "Центр трудовой мобильности", с одной стороны, и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии), индивидуальный идентификационный номер, серия, номер документа, удостоверяющего личность, когда и кем выдан) именуемый (-ая) в дальнейшем "Участник добровольного переселения" с другой стороны заключили настоящий социальный контракт (далее – Контракт) о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z722" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Социальный контракт о предоставлении государственной поддержки по содействию добровольному переселению для повышения мобильности рабочей силы</w:t>
-[...299 lines deleted...]
-    <w:bookmarkStart w:name="z717" w:id="283"/>
+        <w:t xml:space="preserve"> Глава 1. Предмет Контракта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Контракт заключен в целях оказания содействия добровольному переселению для повышения мобильности рабочей силы, а также оказания мер государственной поддержки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сторонами контракта выступают Карьерный центр как филиал Центра трудовой мобильности и Участник добровольного переселения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В рамках Контракта Участнику добровольного переселения предоставляются следующие меры государственной поддержки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (указать меры государственной поддержки)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контракт заключен на основании приказа руководителя Центра трудовой мобильности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z372" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Предмет Контракта</w:t>
-[...167 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Права и обязанности сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z724" w:id="290"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Карьерный центр имеет право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z726" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) принимать от Участника добровольного переселения заявление и пакет документов для выплаты материальной помощи и предоставления жилища, служебного жилища (комнаты в общежитиях для трудовой молодежи);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принимать решение от жилищной комиссии о предоставлении Участнику добровольного переселения жилища, служебного жилища (комнат в общежитиях для трудовой молодежи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z727" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заключать договор найма (аренды) жилища, служебного жилища (комнат в общежитиях для трудовой молодежи) с Участником добровольного переселения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z728" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принимать решение о выплате материальной помощи и направлять в Центр трудовой мобильности для перечисления субсидий на лицевой счет Участника добровольного переселения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z729" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечивать заселение Участника добровольного переселения в жилище, служебное жилище (в комнату в общежитиях для трудовой молодежи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z730" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оказывать содействие в регистрации Участника добровольного переселения по новому местожительству;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z731" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) перезаключать договор аренды жилищ с другими совершеннолетним членами семьи Участника добровольного переселения в случаях оговоренных в Правилах добровольного переселения лиц для повышения мобильности рабочей силы, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра- Министра труда и социальной защиты населения Республики Казахстан от 22 июня 2023 года № 234 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32880).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z732" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Карьерный центр обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z734" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) содействовать в организации проживания на новом месте жительства, включая информирование о доступных вариантах жилья, трудоустройство Участника добровольного переселения на постоянное рабочее место, развитию предпринимательской деятельности и приобретению профессиональных навыков;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществлять мониторинг исполнения Участником добровольного переселения обязательств, предусмотренных настоящим Контрактом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z735" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) запрашивать и получать от сторон информацию, документы и материалы, необходимые для осуществления мониторинга исполнения обязательств сторонами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z738" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) расторгать договор аренды жилища, служебного жилища (комнаты в общежитиях для трудовой молодежи) при неисполнении и (или) ненадлежащем исполнении условий Контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) отражать в индивидуальной карте трудоустройства сведения о трудоустройстве Участника добровольного переселения на постоянную работу после переселения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при наличии потребности, определенной на основании оценки профессиональных компетенций, уровня образования и с учетом потребности регионального рынка труда организовать направление кандасов на прохождение курсов подготовки, переподготовки и повышения квалификации по техническим и другим специальностям, в том числе курсов по развитию предпринимательства.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Участник добровольного переселения имеет право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z739" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подавать в Карьерный центр заявление и пакет документов, необходимых для выплаты материальной помощи и выделения жилища, служебного жилища (комнаты в общежитиях для трудовой молодежи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z740" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получать информацию от Карьерного центра места выбытия о порядке, сроке переезда и условиях приема, в том числе по вопросам обеспечения жилищем, служебным жилищем (комнатой в общежитиях для трудовой молодежи) и трудоустройства на постоянное рабочее место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z741" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) требовать от сторон Контракта своевременного и надлежащего исполнения Контракта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z742" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получать меры государственной поддержки, предусмотренные Контрактом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z743" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заключать договор аренды жилища, служебного жилища (комнаты в общежитиях для трудовой молодежи) с Карьерным центром и заселиться в него в установленные сроки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z744" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в соответствии с разработанным бизнес-планом заняться предпринимательской деятельностью с обязательной регистрацией в качестве индивидуального предпринимателя, юридического лица, лица, занимающегося частной практикой или в форме крестьянских или фермерских хозяйств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z745" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) трудоустраиваться на предложенное работодателем постоянное рабочее место либо пройти профессиональное обучение с последующим трудоустройством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z746" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Участник добровольного переселения обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z747" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зарегистрироваться по месту жительства и месту временного пребывания (проживания) на территории Республики Казахстан в соответствии с Правилами оказания государственных услуг по вопросам документирования и регистрации населения Республики Казахстан, утвержденными приказом Министра внутренних дел Республики Казахстан от 30 марта 2020 года № 267 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20192);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) своевременно оплачивать коммунальную и арендную плату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) своевременно и в полном объеме предоставлять информацию, документы и материалы по запросам сторон, необходимые для осуществления мониторинга исполнения обязательств сторон;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) исполнять обязательства, возлагаемые в рамках оказываемых ему, мер государственной поддержки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) досрочно возвратить в полном объеме полученные Участником добровольного переселения и членом его семьи меры государственной поддержки, предусмотренные участникам активных мер содействия занятости в соответствии с Социальным кодексом Республики Казахстан, в случаях внутренней самостоятельной миграции по собственному волеизъявлению за пределы регионов, определенных Правительством Республики Казахстан, в течение пяти лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проживать на новом месте жительства с семьей в течение пяти лет с момента включения в региональную квоту приема кандасов и переселенцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) получать адаптационные и интеграционные услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) не нарушать миграционное законодательство Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) быть трудоустроенным с оформлением трудовых отношений и/или быть официально зарегистрированным в качестве индивидуального предпринимателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) при наличии потребности, определенной карьерным центром на основе оценки профессиональных навыков Участника добровольного переселения, уровня образования и с учетом потребностей регионального рынка труда пройти обязательные курсы подготовки, переподготовки и повышения квалификации по техническим и другим специальностям, в том числе курсов по развитию предпринимательства.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) зарегистрироваться по месту жительства и месту временного пребывания (проживания) на территории Республики Казахстан в соответствии с Правилами оказания государственных услуг по вопросам документирования и регистрации населения Республики Казахстан, утвержденными </w:t>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z753" w:id="319"/>
+      8. Возврат полученной Участником добровольного переселения и членом (ами) его семьи меры государственной поддержки в бюджет осуществляется в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> добровольного переселения лиц для повышения мобильности рабочей силы, утвержденными приказом Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 22 июня 2023 года № 234 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32880), за исключением случаев трудоустройства вахтовым методом, призыва на воинскую службу, заболевания, не позволяющего проживать в данном населенном пункте, обучение Участника добровольного переселения и члена его семьи в учебных заведениях за пределами региона места расселения.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Ответственность сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z755" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. За неисполнение либо ненадлежащее исполнение своих обязанностей, предусмотренных настоящим Контрактом, Карьерный центр и Участник добровольного переселения несут ответственность, установленную законодательными актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Меры ответственности Карьерного центра и Участника добровольного переселения, не предусмотренные в настоящем Контракте, применяются в соответствии с нормами гражданского законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z756" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Окончание срока действия настоящего Контракта не освобождает Карьерный центр и Участника добровольного переселения от ответственности за его нарушение, имевшее место до истечения этого срока.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z757" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Обстоятельства непреодолимой силы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z758" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Карьерный центр и Участник добровольного переселения освобождаются от ответственности за полное или частичное неисполнение обязательств в случае чрезвычайных обстоятельств или обстоятельств непреодолимой силы (форс-мажор), наступивших после подписания настоящего Контракта, таких как: пожар, землетрясение, наводнение и стихийные явления, военные действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z760" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При возникновении обстоятельств форс-мажора Карьерный центр и Участник добровольного переселения, чье исполнение каких-либо обязательств в соответствии с настоящим Контрактом оказалось невозможным в силу наступления таких обстоятельств, обязуются в течение трех рабочих дней с момента наступления или прекращения обстоятельств форс-мажора уведомить в письменной форме (мотивировав и обосновав невозможность исполнения своих обязательств по настоящему контракту).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Неуведомление или несвоевременное уведомление лишает Карьерный центр и Участника добровольного переселения права ссылаться на любое обстоятельство форс-мажора, как на основание, освобождающее от ответственности за неисполнение обязательств по настоящему Контракту, за исключением случаев, когда такое неуведомление или несвоевременное уведомление прямо вызваны соответствующим обстоятельством форс-мажора. Уведомление о начале и прекращении обстоятельств форс-мажора подтверждается документом либо решением соответствующего органа и (или) учреждения, подтверждающим такие обстоятельства, за исключением случаев, когда обстоятельства форс-мажора носят общеизвестный и массовый характер и не требуют доказательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z761" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Срок исполнения обязательств по настоящему Контракту отодвигается соразмерно времени, в течение которого действовали обстоятельства форс-мажора, а также последствия, вызванные этими обстоятельствами. Если невозможность полного или частичного исполнения Карьерным центром и Участником добровольного переселения обязательств по настоящему Контракту в связи с наступлением обстоятельств форс-мажора будет существовать свыше _____ (указать период), то Карьерный центр и Участник добровольного переселения вправе расторгнуть настоящий Контракт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z762" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Прочие условия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z763" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В Контракт вносятся изменения и дополнения по соглашению сторон путем подписания дополнительного контракта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z764" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подписывая настоящий Контракт для проведения мониторинга исполнения обязательств, предусмотренных Контрактом, Участник дает согласие в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите" на сбор и обработку персональных данных его и членов его семьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z765" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Настоящий Контракт вступает в силу с момента его подписания Центром трудовой мобильности и Участником добровольного переселения и действует до "__" ______ 20__ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z766" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Адреса и реквизиты сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Центр трудовой мобильности</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
-[...243 lines deleted...]
-              </w:rPr>
               <w:t>
-_____________________________</w:t>
-[...84 lines deleted...]
-              <w:t>М.П.</w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(полное наименование Центра</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+трудовой мобильности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(юридический адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(телефон, факс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уполномоченного представителя)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(подпись)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Участник добровольного переселения</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_________________________________</w:t>
-[...185 lines deleted...]
-              </w:rPr>
               <w:t>
-__________________________________</w:t>
-[...16 lines deleted...]
-              <w:t>(подпись)</w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фамилия, имя, отчество (при его наличии))</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(телефон, факс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13752,126 +16149,220 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z600" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z897" w:id="334"/>
+      <w:bookmarkStart w:name="z897" w:id="242"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14245,80 +16736,80 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z898" w:id="335"/>
+          <w:bookmarkStart w:name="z898" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="335"/>
+          <w:bookmarkEnd w:id="243"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14442,80 +16933,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z904" w:id="336"/>
+          <w:bookmarkStart w:name="z904" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="336"/>
+          <w:bookmarkEnd w:id="244"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15774,170 +18265,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z952" w:id="337"/>
+    <w:bookmarkStart w:name="z952" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z953" w:id="338"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z953" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Смета расходов по переезду, предоставлению пособия на обустройство на новом месте жительства, предоставлению служебного жилища или компенсация расходов работника по найму жилья, частичному возмещению расходов работника на приобретение жилья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z954" w:id="339"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z954" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Решение местного исполнительного орган по вопросам социальной защиты и занятости населения о включении в региональную квоту приема кандасов и переселенцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z955" w:id="340"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z955" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Акт работодателя о приеме на работу либо копии заключенного с работниками трудового договора, заверенную подписью и печатью (при наличии) работодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z956" w:id="341"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z956" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) договор купли-продажи жилья при возмещении расходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z957" w:id="342"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z957" w:id="250"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) договор аренды либо безвозмездного пользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель ________________ _____________ подпись дата</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16128,68 +18619,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z959" w:id="343"/>
+    <w:bookmarkStart w:name="z959" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ о выплате субсидий на трудоустройство</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16201,93 +18692,131 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z960" w:id="344"/>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z960" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _____ 20___ года № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z961" w:id="345"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z961" w:id="253"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр трудовой мобильности _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>области в соответствии с подпунктом 1) пункта 36 Правил добровольного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16301,64 +18830,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заявление о выплате субсидий, принял нижеследующее решение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z962" w:id="346"/>
+      <w:bookmarkStart w:name="z962" w:id="254"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Выплатить ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование работодателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17408,64 +19937,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z963" w:id="347"/>
+      <w:bookmarkStart w:name="z963" w:id="255"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Перечислить на текущий счет работодателя KZ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17707,92 +20236,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z965" w:id="348"/>
+    <w:bookmarkStart w:name="z965" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о возмещении части расходов работодателя для предоставления жилья</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>семье переселенца или кандаса "___" _____ 20___ года № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3-2 в соответствии с приказом Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17804,73 +20333,93 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z966" w:id="349"/>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z966" w:id="257"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр трудовой мобильности ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>области в соответствии с подпунктом 2) пункта 36 Правил добровольного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17884,64 +20433,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о выплате субсидий, принял нижеследующее решение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z967" w:id="350"/>
+      <w:bookmarkStart w:name="z967" w:id="258"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Выплатить __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование работодателя) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17991,80 +20540,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z968" w:id="351"/>
+          <w:bookmarkStart w:name="z968" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="351"/>
+          <w:bookmarkEnd w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18220,80 +20769,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z973" w:id="352"/>
+          <w:bookmarkStart w:name="z973" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="352"/>
+          <w:bookmarkEnd w:id="260"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18369,80 +20918,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z978" w:id="353"/>
+          <w:bookmarkStart w:name="z978" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="353"/>
+          <w:bookmarkEnd w:id="261"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18518,80 +21067,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z983" w:id="354"/>
+          <w:bookmarkStart w:name="z983" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="354"/>
+          <w:bookmarkEnd w:id="262"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18667,80 +21216,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z988" w:id="355"/>
+          <w:bookmarkStart w:name="z988" w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="355"/>
+          <w:bookmarkEnd w:id="263"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18816,80 +21365,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z993" w:id="356"/>
+          <w:bookmarkStart w:name="z993" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="356"/>
+          <w:bookmarkEnd w:id="264"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18951,64 +21500,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z998" w:id="357"/>
+      <w:bookmarkStart w:name="z998" w:id="265"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Перечислить на текущий счет работодателя KZ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19168,1691 +21717,1362 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>переселения лиц для повышения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мобильности рабочей силы</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...63 lines deleted...]
-          </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z390" w:id="358"/>
+    <w:bookmarkStart w:name="z390" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Трехсторонний социальный контракт о предоставлении государственной поддержки по содействию добровольному переселению для повышения мобильности рабочей силы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="358"/>
+        <w:t xml:space="preserve"> Трехсторонний социальный контракт о предоставлении государственной</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> поддержки по содействию добровольному переселению для повышения мобильности рабочей силы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции приказа Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
+      Сноска. Приложение 4 - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 513</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (место заключения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...309 lines deleted...]
-    <w:bookmarkStart w:name="z768" w:id="359"/>
+        <w:t>__________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование Центра трудовой мобильности, бизнес- идентификационный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер) в лице _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность, фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемый в дальнейшем "Центр трудовой мобильности", с одной стороны, и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(фамилия, имя, отчество (при его наличии) участника, индивидуальный </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">идентификационный номер, серия, номер документа, удостоверяющего </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">личность, когда и кем выдан) именуемый (-ая) в дальнейшем "Участник </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>добровольного переселения" с другой стороны и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование работодателя, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законного представителя, бизнес-идентификационный номер, юридический</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адрес работодателя) именуемый (-ая) в дальнейшем "Работодатель" с третьей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> стороны, заключили настоящий социальный контракт (далее – Контракт)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Предмет Контракта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z769" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Контракт заключен в целях оказания содействия добровольному переселению для повышения мобильности рабочей силы, а также оказания мер государственной поддержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z770" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сторонами контракта выступают Карьерный центр как филиала Центра трудовой мобильности, Участник добровольного переселения и Работодатель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z771" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В рамках Контракта Работодатель обязуется предоставить Участнику добровольного переселения следующие меры поддержки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z774" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________ (указать меры государственной поддержки, оказываемые   Участнику добровольного переселения).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контракт заключен на основании приказа руководителя Центра трудовой мобильности № ___от "____" ___________20 ____года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z775" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Права и обязанности сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z776" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Карьерный центр имеет право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z777" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) принимать от Работодателя заявление и пакет документов для назначения субсидий, возмещения расходов работодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z778" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оказывать содействие в регистрации Участника добровольного переселения по новому месту жительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z779" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) перезаключать договор аренды жилищ с другими совершеннолетними членами семьи Участника добровольного переселения в случаях, оговоренных в Правилах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z780" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) требовать от Участника добровольного переселения и работодателя, своевременного и надлежащего исполнения условий Контракта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z781" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Карьерный центр обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z782" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществлять мониторинг сохранения рабочего места Участника добровольного переселения в течение двух и пяти лет со дня трудоустройства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z783" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществлять мониторинг исполнения контракта Участником добровольного переселения и работодателем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z784" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) запрашивать и получать от сторон информацию, документы и материалы, необходимые для осуществления мониторинга исполнения обязательств сторонами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z785" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отражать в индивидуальной карте трудоустройства сведения о трудоустройстве Участников добровольного переселения на постоянную работу после переселения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z786" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Участник добровольного переселения имеет право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z787" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) требовать от сторон Контракта своевременного и надлежащего исполнения контракта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z788" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получать меры поддержки от Работодателя, предусмотренные контрактом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z789" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) трудоустроиться на предложенное работодателем постоянное рабочее место либо пройти профессиональное обучение по заявке работодателя с последующим трудоустройством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z790" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Участник добровольного переселения обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z792" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зарегистрироваться по месту жительства и месту временного пребывания (проживания) на территории Республики Казахстан в соответствии с Правилами оказания государственных услуг по вопросам документирования и регистрации населения Республики Казахстан, утвержденными приказом Министра внутренних дел Республики Казахстан от 30 марта 2020 года № 267 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20192);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) своевременно и в полном объеме предоставлять информацию, документы и материалы по запросам сторон, необходимые для осуществления мониторинга исполнения обязательств сторон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z793" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исполнять обязательства, возлагаемые в рамках оказываемых ему мер поддержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z794" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Работодатель имеет право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z795" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подавать в Карьерный центр заявление и пакет документов, необходимых для назначения субсидий, возмещении расходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z796" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) требовать от сторон Контракта своевременного и надлежащего исполнения контракта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z797" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) трудоустроить Участников добровольного переселения на срок не менее двадцать четыре календарных месяцев со дня принятия на постоянное рабочее место при получении субсидии в размере 400 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z798" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) трудоустроить Участников добровольного переселения на срок не менее шестидесяти календарных месяцев со дня принятия на постоянное рабочее место при возмещении расходов путем предоставления сертификата экономической мобильности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z799" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Работодатель обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z800" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) направлять информацию в карьерный центр о приеме на работу или отказе в сроки, установленные законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z801" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заключать с Участником добровольного переселения трудовые договоры в соответствии с Трудовым кодексом Республики Казахстан (далее – Трудовой кодекс);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z803" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производить удержание и перечисление индивидуального подоходного налога и обязательных пенсионных взносов с доходов, полученных Участником добровольного переселения, а также уплату социального налога и перечисление социальных отчислений с расходов, а также отчисления на обязательное социальное медицинское страхование работодателя в виде доходов, выплачиваемых Участнику добровольного переселения за выполненные работы и оказанные услуги, в соответствии с Налоговым кодексом Республики Казахстан, Социальным кодексом Республики Казахстан, Законом Республики Казахстан "Об обязательном социальном медицинском страховании";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) направлять на профессиональное обучение с последующим трудоустройством Участника добровольного переселения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z805" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В соответствии с условиями социального контракта, в случаях внутренней самостоятельной миграции Участника добровольного переселения по собственному волеизъявлению за пределы регионов, определенных Правительством Республики Казахстан, в течение пяти лет работодатель обязан досрочно возвратить в полном объеме полученные ими меры государственной поддержки, предусмотренные участникам активных мер содействия занятости в соответствии с Социальным кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Ответственность сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z806" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. За неисполнение, либо ненадлежащее исполнение своих обязанностей, предусмотренных настоящим Контрактом Карьерный центр, Участник добровольного переселения и работодатель несут ответственность, установленную законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z807" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В случае неисполнения работодателями обязательства по трудоустройству Участника добровольного переселения, работодатели возмещают расходы, понесенные государством на компенсации расходов работника по переезду, предоставлению пособия на обустройство на новом месте жительства, предоставлению служебного жилища или компенсация расходов работника по найму жилья, частичному возмещению расходов работника на приобретение жилья, полной или частичной компенсации расходов работника на оплату услуг дошкольных образовательных организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z808" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Меры ответственности Карьерного центра занятости населения, Участника добровольного переселения и работодателя не предусмотренные в настоящем Контракте, применяются в соответствии с нормами гражданского законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z809" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Окончание срока действия настоящего Контракта не освобождает Карьерный центр, Участника добровольного переселения и работодателя от ответственности за его нарушение, имевшее место до истечения этого срока.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z810" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Обстоятельства непреодолимой силы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z811" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Карьерный центр, Участник добровольного переселения и работодатель освобождаются от ответственности за полное или частичное неисполнение обязательств в случае чрезвычайных обстоятельств или обстоятельств непреодолимой силы (форс-мажор), наступивших после подписания настоящего Контракта, таких как: пожар, землетрясение, наводнения и стихийные явления, военные действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z812" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При возникновении обстоятельств форс-мажора Карьерный центр, Участник добровольного переселения и работодатель, чье исполнение каких-либо обязательств в соответствии с настоящим Контрактом оказалось невозможным в силу наступления таких обстоятельств, обязуется в течение трех рабочих дней с момента наступления или прекращения обстоятельств форс-мажора уведомить в письменной форме (мотивировав и обосновав невозможность исполнения своих обязательств по настоящему контракту).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z813" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Неуведомление или несвоевременное уведомление лишает Карьерный центр, Участника добровольного переселения и работодателя права ссылаться на любое обстоятельство форс-мажора, как на основание, освобождающее от ответственности за неисполнение обязательств по настоящему Контракту, за исключением случаев, когда такое неуведомление или несвоевременное уведомление прямо вызваны соответствующим обстоятельством форс-мажора. Уведомление о начале и прекращении обстоятельств форс-мажора подтверждается документом либо решением соответствующего органа и (или) учреждения, подтверждающим такие обстоятельства, за исключением случаев, когда обстоятельства форс-мажора носят общеизвестный и массовый характер и не требуют доказательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z814" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Срок исполнения обязательств по настоящему Контракту отодвигается соразмерно времени, в течение которого действовали обстоятельства форс-мажора, а также последствия, вызванные этими обстоятельствами. Если невозможность полного или частичного исполнения Карьерным центром, Участником добровольного переселения и работодателем обязательств по настоящему Контракту в связи с наступлением обстоятельств форс-мажора будет существовать свыше _____ (указать период), то Карьерный центр, Участник добровольного переселения и работодатель вправе расторгнуть настоящий Контракт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z815" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Прочие условия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z816" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В Контракт вносятся изменения и дополнения по соглашению сторон путем подписания дополнительного социального контракта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z817" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Настоящий Контракт вступает в силу с момента его подписания Карьерным центром, Участником добровольного переселения и работодателем и действует до "__" ______ 20__ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z818" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Адреса и реквизиты сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20876,955 +23096,965 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Центр трудовой мобильности</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________</w:t>
-[...254 lines deleted...]
-              <w:t>(подпись) М.П.</w:t>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(полное наименование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центра трудовой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мобильности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(юридический адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(телефон, факс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уполномоченного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+представителя)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(подпись) М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участник добровольного</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>переселения</w:t>
-[...203 lines deleted...]
-              <w:t>(подпись)</w:t>
+              <w:t>
+переселения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(при его наличии))</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(телефон, факс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Работодатель</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________________________</w:t>
-[...322 lines deleted...]
-              <w:t>(при наличии)</w:t>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(наименование юридического</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лица, БИН/наименование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+физического лица, ИИН)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(юридический адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(банковский</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+идентификационный номер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(наименование банка)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уполномоченного лица)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(подпись) М.П</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22111,196 +24341,234 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z450" w:id="410"/>
+    <w:bookmarkStart w:name="z450" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о включении в число участников добровольного внутриобластного переселения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z999" w:id="411"/>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z999" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу включить меня/меня и членов моей семьи в число участников добровольного внутриобластного переселения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1000" w:id="412"/>
+          <w:bookmarkStart w:name="z1000" w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИИН</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="412"/>
+          <w:bookmarkEnd w:id="269"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -22312,80 +24580,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1003" w:id="413"/>
+          <w:bookmarkStart w:name="z1003" w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="413"/>
+          <w:bookmarkEnd w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22414,80 +24682,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1006" w:id="414"/>
+          <w:bookmarkStart w:name="z1006" w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата рождения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="414"/>
+          <w:bookmarkEnd w:id="271"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -22499,80 +24767,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1009" w:id="415"/>
+          <w:bookmarkStart w:name="z1009" w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Пол</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="415"/>
+          <w:bookmarkEnd w:id="272"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -22584,209 +24852,209 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1012" w:id="416"/>
+          <w:bookmarkStart w:name="z1012" w:id="273"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адрес проживания</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="416"/>
+          <w:bookmarkEnd w:id="273"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1015" w:id="417"/>
+    <w:bookmarkStart w:name="z1015" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имею следующий состав семьи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1016" w:id="418"/>
+          <w:bookmarkStart w:name="z1016" w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИИН</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="418"/>
+          <w:bookmarkEnd w:id="275"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22963,80 +25231,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1023" w:id="419"/>
+          <w:bookmarkStart w:name="z1023" w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="419"/>
+          <w:bookmarkEnd w:id="276"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23576,64 +25844,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1044" w:id="420"/>
+      <w:bookmarkStart w:name="z1044" w:id="277"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявлению прилагаю следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23880,223 +26148,176 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам добровольного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>переселения лиц</w:t>
+              <w:t>переселения лиц для повышения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для повышения мобильности</w:t>
+              <w:t>мобильности рабочей силы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z462" w:id="421"/>
+    <w:bookmarkStart w:name="z462" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Направление № _______ на переселение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 6 - в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
+      Сноска. Приложение 6 - в редакции приказа Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 359</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
-[...21 lines deleted...]
-    <w:bookmarkEnd w:id="422"/>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1104" w:id="279"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участник ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24301,80 +26522,68 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1046" w:id="423"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="423"/>
+ИИН</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24534,80 +26743,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1053" w:id="424"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="424"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25541,79 +27738,77 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1088" w:id="425"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Директор карьерного центра _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-[...14 lines deleted...]
-        <w:t>(фамилия, имя, отчество (при наличии) (подпись)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата выдачи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -25748,80 +27943,68 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1089" w:id="426"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="426"/>
+ИИН</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25833,80 +28016,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1092" w:id="427"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="427"/>
+Фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25918,80 +28089,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1095" w:id="428"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="428"/>
+Дата рождения</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26003,80 +28162,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1098" w:id="429"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="429"/>
+Пол</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26088,320 +28235,323 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1101" w:id="430"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="430"/>
+Адрес проживания</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1104" w:id="431"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в соответствии с заключенным социальным контрактом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от "___" ______20 ____ года № ____ (приказ № ___ от _________ 20 _____ года)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>является участником добровольного внутриобластного переселения и предоставляется</w:t>
-[...50 lines deleted...]
-        <w:t>в ____________________________________________________________________</w:t>
+        <w:t>является участником добровольного внутриобластного переселения и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предоставляется жилье, служебное жилье, комната в общежития, субсидия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на возмещение расходов по найму (аренде) жилья и оплате коммунальных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услуг (нужное подчеркнуть)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование населенного пункта/района/области)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с последующим трудоустройством в</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>______________________________________________________________________</w:t>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование работодателя, юридический адрес, контактный телефон)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Директор карьерного центра </w:t>
+        <w:t>Директор карьерного центра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________ _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -26758,126 +28908,212 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z611" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 7 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z611" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 - в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1106" w:id="433"/>
+      <w:bookmarkStart w:name="z1106" w:id="281"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас выплатить мне материальную помощь в виде сертификата экономической</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мобильности для реализации права на приобретения жилья в собственность.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27776,196 +30012,216 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z493" w:id="434"/>
+    <w:bookmarkStart w:name="z493" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkEnd w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 8 - в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z1109" w:id="435"/>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1109" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление о выплате субсидий на переезд и (или) о возмещение расходов по найму (аренде) жилья и оплате коммунальных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1110" w:id="436"/>
+          <w:bookmarkStart w:name="z1110" w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИИН</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="436"/>
+          <w:bookmarkEnd w:id="284"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27977,80 +30233,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1113" w:id="437"/>
+          <w:bookmarkStart w:name="z1113" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="437"/>
+          <w:bookmarkEnd w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -28079,80 +30335,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1116" w:id="438"/>
+          <w:bookmarkStart w:name="z1116" w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата рождения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="438"/>
+          <w:bookmarkEnd w:id="286"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28164,80 +30420,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1119" w:id="439"/>
+          <w:bookmarkStart w:name="z1119" w:id="287"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Пол</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="439"/>
+          <w:bookmarkEnd w:id="287"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28249,135 +30505,135 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1122" w:id="440"/>
+          <w:bookmarkStart w:name="z1122" w:id="288"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адрес проживания</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="440"/>
+          <w:bookmarkEnd w:id="288"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1125" w:id="441"/>
+      <w:bookmarkStart w:name="z1125" w:id="289"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прошу выплатить субсидии на переезд и (или) о возмещение расходов по найму</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(аренде) мне и членам моей семьи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -28412,80 +30668,80 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1126" w:id="442"/>
+          <w:bookmarkStart w:name="z1126" w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИИН</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="442"/>
+          <w:bookmarkEnd w:id="290"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28662,80 +30918,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1133" w:id="443"/>
+          <w:bookmarkStart w:name="z1133" w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="443"/>
+          <w:bookmarkEnd w:id="291"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29669,64 +31925,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1168" w:id="444"/>
+      <w:bookmarkStart w:name="z1168" w:id="292"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Причитающуюся нам сумму субсидий на переезд и (или) возмещение расходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по найму (аренде) перечислить</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -30255,68 +32511,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z505" w:id="445"/>
+    <w:bookmarkStart w:name="z505" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о возмещение расходов по найму (аренде) жилья и оплате коммунальных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 исключено приказом Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30511,80 +32767,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1203" w:id="446"/>
+    <w:bookmarkStart w:name="z1203" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАСПИСКА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> об отказе в приеме заявления на выплату материальной помощи в виде субсидий на переезд, возмещение расходов по найму (аренде) жилья, оплате коммунальных услуг, а также сертификатов экономической мобильности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 10 исключено приказом Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30779,92 +33035,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1204" w:id="447"/>
+    <w:bookmarkStart w:name="z1204" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о выплате материальной помощи по сертификату экономической мобильности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"___" _____ 20___ года № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 11 в соответствии с приказом Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30876,73 +33132,93 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1170" w:id="448"/>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1170" w:id="296"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр трудовой мобильности _______________________________ области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в соответствии с пунктом 68 Правил добровольного переселения лиц для повышения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -31026,80 +33302,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1171" w:id="449"/>
+          <w:bookmarkStart w:name="z1171" w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="449"/>
+          <w:bookmarkEnd w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -31848,64 +34124,64 @@
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1201" w:id="450"/>
+      <w:bookmarkStart w:name="z1201" w:id="298"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Перечислить на текущий счет KZ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkEnd w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -32130,92 +34406,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1205" w:id="451"/>
+    <w:bookmarkStart w:name="z1205" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ № </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о выплате материальной помощи в виде субсидий на переезд</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"___" _____ 20___ года № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkEnd w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 12 в соответствии с приказом Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32227,73 +34503,93 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1206" w:id="452"/>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1206" w:id="300"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр трудовой мобильности _______________________________области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в соответствии с пунктом 70 Правил добровольного переселения лиц для повышения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -32377,80 +34673,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1207" w:id="453"/>
+          <w:bookmarkStart w:name="z1207" w:id="301"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="453"/>
+          <w:bookmarkEnd w:id="301"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -33257,64 +35553,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1237" w:id="454"/>
+      <w:bookmarkStart w:name="z1237" w:id="302"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Перечислить на текущий счет KZ _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkEnd w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указываются наименование банка, БИН банка, БИК банка,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33539,92 +35835,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1273" w:id="455"/>
+    <w:bookmarkStart w:name="z1273" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> о выплате материальной помощи в виде субсидий возмещение расходов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по найму (аренде) жилья, оплате коммунальных услуг "__" __20_года №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkEnd w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 13 в соответствии с приказом Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33636,165 +35932,185 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z1238" w:id="456"/>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1238" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр трудовой мобильности _______________________________области в соответствии с пунктом 71 Правил добровольного переселения лиц для повышения мобильности рабочей силы рассмотрев заявление о выплате субсидий, принял нижеследующее решение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z1239" w:id="457"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z1239" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Выплатить заявителю и членам его семьи (при наличии) субсидии на возмещение расходов по найму (аренде) жилья, оплате коммунальных услуг в следующих размерах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1240" w:id="458"/>
+          <w:bookmarkStart w:name="z1240" w:id="306"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="458"/>
+          <w:bookmarkEnd w:id="306"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -34584,64 +36900,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1270" w:id="459"/>
+      <w:bookmarkStart w:name="z1270" w:id="307"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Перечислить на текущий счет KZ _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указываются наименование банка, БИН банка, БИК банка,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -34866,92 +37182,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1274" w:id="460"/>
+    <w:bookmarkStart w:name="z1274" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об отказе в материальной помощи по сертификату экономической мобильности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"__" ________ 20__№ _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 14 в соответствии с приказом Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -34963,73 +37279,93 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра труда и социальной защиты населения РК от 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1275" w:id="461"/>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1275" w:id="309"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр трудовой мобильности ___________________________________области,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>рассмотрев заявление о выплате по сертификату экономической мобильности</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -35044,80 +37380,80 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1276" w:id="462"/>
+          <w:bookmarkStart w:name="z1276" w:id="310"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="462"/>
+          <w:bookmarkEnd w:id="310"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35165,80 +37501,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1280" w:id="463"/>
+          <w:bookmarkStart w:name="z1280" w:id="311"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="463"/>
+          <w:bookmarkEnd w:id="311"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35286,80 +37622,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1284" w:id="464"/>
+          <w:bookmarkStart w:name="z1284" w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="464"/>
+          <w:bookmarkEnd w:id="312"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35407,80 +37743,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1288" w:id="465"/>
+          <w:bookmarkStart w:name="z1288" w:id="313"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="465"/>
+          <w:bookmarkEnd w:id="313"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35528,80 +37864,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1292" w:id="466"/>
+          <w:bookmarkStart w:name="z1292" w:id="314"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="466"/>
+          <w:bookmarkEnd w:id="314"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35635,64 +37971,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1296" w:id="467"/>
+      <w:bookmarkStart w:name="z1296" w:id="315"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказывает в выплате по сертификату экономической мобильности по основаниям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>предусмотренным подпунктом ______части седьмой пункта 68 Правил добровольного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -35865,614 +38201,614 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 июня 2023 года № 234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z515" w:id="468"/>
+    <w:bookmarkStart w:name="z515" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых приказов и структурных элементов приказа Министерства труда и социальной защиты и здравоохранения и социального развития Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z516" w:id="469"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z516" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 14 июня 2016 года № 515 "Об утверждении Правил добровольного переселения лиц для повышения мобильности рабочей силы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13921).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z517" w:id="470"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z517" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения, утвержденного приказом Приказ Министра труда и социальной защиты населения Республики Казахстан от 14 февраля 2017 года № 8 "О внесении изменений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан и признании утратившими силу некоторых приказов Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14863);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z518" w:id="471"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z518" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения и дополнение, утвержденного приказом Министра труда и социальной защиты населения Республики Казахстан от 14 июня 2018 года № 242 "О внесении изменений и дополнения в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17194);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z519" w:id="472"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z519" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа и.о. Министра труда и социальной защиты населения Республики Казахстан от 4 января 2019 года № 5 "О внесении изменений и дополнений в приказы Министра здравоохранения и социального развития Республики Казахстан от 14 июня 2016 года № 515 "Об утверждении Правил добровольного переселения лиц для повышения мобильности рабочей силы" и от 14 июня 2016 года № 516 "О некоторых вопросах содействия занятости населения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18161);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z520" w:id="473"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z520" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра труда и социальной защиты населения Республики Казахстан от 27 марта 2019 года № 146 "О внесении изменений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18446);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z521" w:id="474"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z521" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра труда и социальной защиты населения Республики Казахстан от 26 августа 2019 года № 461 "О внесении изменений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19289);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z522" w:id="475"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z522" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан в которые вносятся изменения и дополнения, утвержденного приказом Министра труда и социальной защиты населения Республики Казахстан от 12 июня 2020 года № 226 "О внесении изменений и дополнений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20854);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z523" w:id="476"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z523" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министра труда и социальной защиты населения Республики Казахстан, Министра здравоохранения и социального развития Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра труда и социальной защиты населения Республики Казахстан от 11 августа 2021 года № 284 "О внесении изменений в некоторые приказы Министра труда и социальной защиты населения Республики Казахстан, Министра здравоохранения и социального развития Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 23990);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z524" w:id="477"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z524" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 27 мая 2022 года № 179 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 14 июня 2016 года № 515 "Об утверждении Правил добровольного переселения лиц для повышения мобильности рабочей силы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28364);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z525" w:id="478"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z525" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 24 февраля 2023 года № 57 "О внесении изменений и дополнений в приказ Министра здравоохранения и социального развития Республики Казахстан от 14 июня 2016 года № 515 "Об утверждении Правил добровольного переселения лиц для повышения мобильности рабочей силы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31966).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z526" w:id="479"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z526" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра здравоохранения и социального развития Республики Казахстан от 6 января 2016 года № 4 "Об утверждении Типового положения комиссии по включению в региональную квоту приема оралманов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13013)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z527" w:id="480"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z527" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра труда и социальной защиты населения Республики Казахстан от 16 марта 2021 года № 78 "О внесении изменений в некоторые приказы Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22354).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -36798,31 +39134,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>