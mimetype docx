--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="673b3d2" w14:textId="673b3d2">
+    <w:p w14:paraId="2ec1fa9" w14:textId="2ec1fa9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил разработки и утверждения годового отчета о состоянии регулирования предпринимательской деятельности в Республике Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра национальной экономики Республики Казахстан от 20 июня 2023 года № 118. Зарегистрирован в Министерстве юстиции Республики Казахстан 21 июня 2023 года № 32870</w:t>
+        <w:t>Приказ Министра национальной экономики Республики Казахстан от 20 июня 2023 года № 118. Зарегистрирован в Министерстве юстиции Республики Казахстан 21 июня 2023 года № 32870.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -712,74 +712,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) годовой отчет о состоянии регулирования предпринимательской деятельности в Республике Казахстан (далее – годовой отчет) – отчет, сформированный уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) отчет о состоянии работы по анализу регуляторного воздействия (далее – отчет по АРВ) – отчет, сформированный местным исполнительным органом области, городов республиканского значения, столицы, осуществляющим руководство в сфере предпринимательства;</w:t>
+      4) отчет о состоянии работы по анализу регуляторного воздействия (далее – отчет по АРВ) – отчет, сформированный местным исполнительным органом столицы, области, городов республиканского значения, осуществляющим руководство в сфере предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) регулирующие государственные органы – государственные органы, осуществляющие руководство в отдельной отрасли или сфере государственного управления, в которой осуществляются государственный контроль и надзор, введен или планируется к введению регуляторный инструмент.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок разработки и утверждения годового отчета о состоянии регулирования предпринимательской деятельности в Республике Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -790,54 +852,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Годовой отчет формируется уполномоченным органом на основе отчетов и отчетов по АРВ по итогам года, следующим за отчетным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Отчеты/отчеты по АРВ размещаются на интернет-ресурсе регулирующих государственных органов/местных исполнительных органов области, городов республиканского значения, столицы, осуществляющих руководство в сфере предпринимательства, и вносятся в уполномоченный орган не позднее 10 февраля года, следующего за отчетным.</w:t>
+      4. Отчеты/отчеты по АРВ размещаются на интернет-ресурсе регулирующих государственных органов/местных исполнительных органов столицы, области, городов республиканского значения, осуществляющих руководство в сфере предпринимательства, и вносятся в уполномоченный орган не позднее 10 февраля года, следующего за отчетным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отчет содержит следующую информацию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -974,1270 +1098,1538 @@
         <w:t xml:space="preserve">
       4) по саморегулируемым организациям по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z133" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) по анализу регуляторного воздействия по форме согласно </w:t>
+      4-1) по предоставлению комплекса мер по развитию саморегулирования по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 5</w:t>
+        <w:t>приложению 4-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Информация регулирующих государственных органов, предусмотренная подпунктами 1), 2), 3) 4) и 5) </w:t>
+      5) по анализу регуляторного воздействия по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункта 5</w:t>
+        <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Правил, подлежит анализу и сопровождается аналитическими записками:</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом и.о. Министра национальной экономики РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) аналитическая записка к информации по разрешительным документам, которая содержит:</w:t>
+        <w:t xml:space="preserve">
+      6. Информация регулирующих государственных органов, предусмотренная подпунктами 1), 2), 3) 4) и 5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, подлежит анализу и сопровождается аналитическими записками:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      количество и наименование разрешительных документов в регулируемых государственным органом сферах;</w:t>
+      1) аналитическая записка к информации по разрешительным документам, которая содержит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      количество и наименование разрешительных документов, которые введены в соответствии с международными договорами (с указанием реквизитов акта и его структурного элемента);</w:t>
+      количество и наименование разрешительных документов в регулируемых государственным органом сферах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      количество выданных разрешительных документов за отчетный период;</w:t>
+      количество и наименование разрешительных документов, которые введены в соответствии с международными договорами (с указанием реквизитов акта и его структурного элемента);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      информацию о проведенной работе по сокращению административных барьеров (перевод на уровень ниже, отмена разрешительного документа, оптимизация сроков выдачи и требований к выдаче разрешительного документа).</w:t>
+      количество выданных разрешительных документов за отчетный период;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: заполняется одна общая аналитическая записка по всем разрешительным документам, относящимся к компетенции государственного органа;</w:t>
+      информацию о проведенной работе по сокращению административных барьеров (перевод на уровень ниже, отмена разрешительного документа, оптимизация сроков выдачи и требований к выдаче разрешительного документа).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) аналитическая записка к информации по государственному контролю и надзору, которая содержит:</w:t>
+      Примечание: заполняется одна общая аналитическая записка по всем разрешительным документам, относящимся к компетенции государственного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      результаты проведенного анализа текущей ситуации в сферах государственного контроля и надзора по сравнению с предыдущим аналогичным периодом;</w:t>
+      2) аналитическая записка к информации по государственному контролю и надзору, которая содержит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      динамику (снижение и увеличение) количественных и качественных показателей по результатам проведения государственного контроля и надзора;</w:t>
+      результаты проведенного анализа текущей ситуации в сферах государственного контроля и надзора по сравнению с предыдущим аналогичным периодом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      эффективность государственного контроля и надзора, обеспечивающего уменьшение риска, вероятность причинения вреда жизни и здоровью человека, окружающей среде, законным интересам физических и юридических лиц, имущественным интересам государства в результате деятельности субъекта контроля и надзора по сравнению с предыдущим периодом;</w:t>
+      динамику (снижение и увеличение) количественных и качественных показателей по результатам проведения государственного контроля и надзора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      информацию о мерах по стимулированию субъектов предпринимательства для соблюдения ими требований законодательства в связи с проведением государственного контроля и надзора на основе поощрения добросовестных проверяемых субъектов, концентрации контроля и надзора на нарушителях;</w:t>
+      эффективность государственного контроля и надзора, обеспечивающего уменьшение риска, вероятность причинения вреда жизни и здоровью человека, окружающей среде, законным интересам физических и юридических лиц, имущественным интересам государства в результате деятельности субъекта контроля и надзора по сравнению с предыдущим периодом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      информацию о внедрении и совершенствовании альтернативных форм контроля и надзора в сферах контроля и надзора, обеспечивающих безопасность жизни и здоровья человека, окружающей среды, соблюдение законных интересов физических и юридических лиц, имущественных интересов государства;</w:t>
+      информацию о мерах по стимулированию субъектов предпринимательства для соблюдения ими требований законодательства Республики Казахстан в связи с проведением государственного контроля и надзора на основе поощрения добросовестных проверяемых субъектов, концентрации контроля и надзора на нарушителях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      предложения по совершенствованию законодательства о государственном контроле и надзоре;</w:t>
+      информацию о внедрении и совершенствовании альтернативных форм контроля и надзора в сферах контроля и надзора, обеспечивающих безопасность жизни и здоровья человека, окружающей среды, соблюдение законных интересов физических и юридических лиц, имущественных интересов государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) аналитическая записка к информации по информационным инструментам, которая содержит:</w:t>
+      предложения по совершенствованию законодательства Республики Казахстан о государственном контроле и надзоре;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      анализ предоставленной информации, включая:</w:t>
+      3) аналитическая записка к информации по информационным инструментам, которая содержит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      количество и наименование информационных инструментов, предусмотренных нормативными правовыми актами Республики Казахстан;</w:t>
+      анализ предоставленной информации, включая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сведения о количестве предоставленной информации с разбивкой на электронный/бумажный формат;</w:t>
+      количество и наименование информационных инструментов, предусмотренных нормативными правовыми актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сведения о дублировании предоставления информации другим регулирующим государственным органам;</w:t>
+      сведения о количестве предоставленной информации с разбивкой на электронный/бумажный формат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      предложения по оптимизации информационных инструментов;</w:t>
+      сведения о дублировании предоставления информации другим регулирующим государственным органам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) аналитическая записка к информации по саморегулируемым организациям, которая содержит:</w:t>
+      предложения по оптимизации информационных инструментов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      анализ функционирования саморегулируемых организаций в регулируемой сфере (отрасли);</w:t>
+      4) аналитическая записка к информации по саморегулируемым организациям, которая содержит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сведения о количестве саморегулируемых организаций и об отраслях или сферах государственного управления, в которых введено саморегулирование;</w:t>
+      анализ функционирования саморегулируемых организаций в регулируемой сфере (отрасли);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      отрасли или сферы государственного управления, в которых планируется введение саморегулирования;</w:t>
+      сведения о количестве саморегулируемых организаций и об отраслях или сферах государственного управления, в которых введено саморегулирование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      предложения по совершенствованию института саморегулирования;</w:t>
+      отрасли или сферы государственного управления, в которых планируется введение саморегулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) аналитическая записка к информации по анализу регуляторного воздействия, которая содержит:</w:t>
+      предложения по совершенствованию института саморегулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      количество требований, на которые проводилась процедура анализа регуляторного воздействия;</w:t>
+      5) аналитическая записка к информации по анализу регуляторного воздействия, которая содержит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      количество полученных заключений о соблюдении процедур анализа регуляторного воздействия с указанием количества положительных и отрицательных заключений;</w:t>
+      количество требований, на которые проводилась процедура анализа регуляторного воздействия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      анализ исполнения плана пересмотра действующих регуляторных инструментов, включая:</w:t>
+      количество полученных заключений о соблюдении процедур анализа регуляторного воздействия с указанием количества положительных и отрицательных заключений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      количество требований, запланированных к пересмотру;</w:t>
+      анализ исполнения плана пересмотра действующих регуляторных инструментов, включая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      количество пересмотренных требований;</w:t>
+      количество требований, запланированных к пересмотру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сведения о принятых решениях по итогам пересмотра;</w:t>
+      количество пересмотренных требований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      анализ участия в мероприятиях по обучению практике проведения анализа регуляторного воздействия, включая:</w:t>
+      сведения о принятых решениях по итогам пересмотра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      информацию о количестве участников, принявших участие, с указанием места и времени его проведения;</w:t>
+      анализ участия в мероприятиях по обучению практике проведения анализа регуляторного воздействия, включая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      анализ финансовых выгод и издержек (монетизация), связанных с исполнением новых требований;</w:t>
+      информацию о количестве участников, принявших участие, с указанием места и времени его проведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      планы предполагаемых реформ в сфере регуляторной деятельности государственного органа на следующий год.</w:t>
+      анализ финансовых выгод и издержек (монетизация), связанных с исполнением новых требований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      планы предполагаемых реформ в сфере регуляторной деятельности государственного органа на следующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 6</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 05.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам и сопровождается аналитической запиской.</w:t>
+        <w:t>№ 123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8. Аналитическая записка содержит:</w:t>
+        <w:t xml:space="preserve">
+      7. Отчет по АРВ состоит из информации о выданных заключениях о соблюдении разработчиками проектов актов регионального значения, региональной палатой и другими заинтересованными лицами установленных процедур по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и сопровождается аналитической запиской.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      причины выдачи отрицательных заключений, в том числе:</w:t>
+      8. Аналитическая записка содержит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      непроведение общественных обсуждений;</w:t>
+      причины выдачи отрицательных заключений, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неверное определение проблемы и цели регулирования;</w:t>
+      непроведение общественных обсуждений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      отсутствие альтернативных подходов регулирования (неэффективные альтернативы);</w:t>
+      неверное определение проблемы и цели регулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      непроведение расчета издержек (монетизация);</w:t>
+      отсутствие альтернативных подходов регулирования (неэффективные альтернативы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      анализ информации о проведении альтернативного анализа регуляторного воздействия (общее количество, кем проводился);</w:t>
+      непроведение расчета издержек (монетизация);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      анализ исполнения плана пересмотра действующих регуляторных инструментов, включая:</w:t>
+      анализ информации о проведении альтернативного анализа регуляторного воздействия (общее количество, кем проводился);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      количество требований, запланированных к пересмотру;</w:t>
+      анализ исполнения плана пересмотра действующих регуляторных инструментов, включая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      количество пересмотренных требований;</w:t>
+      количество требований, запланированных к пересмотру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сведения о принятых решениях по итогам пересмотра;</w:t>
+      количество пересмотренных требований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      анализ участия в мероприятиях по обучению практике проведения анализа регуляторного воздействия, включая:</w:t>
+      сведения о принятых решениях по итогам пересмотра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      информацию о количестве участников, принявших участие, с указанием места и времени его проведения.</w:t>
+      анализ участия в мероприятиях по обучению практике проведения анализа регуляторного воздействия, включая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Уполномоченный орган в течение шестидесяти календарных дней с момента поступления отчетов и отчетов по АРВ рассматривает их и по итогам формирует годовой отчет.</w:t>
+      информацию о количестве участников, принявших участие, с указанием места и времени его проведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> настоящих Правил, уполномоченный орган направляет для доработки отчеты/отчеты по АРВ в соответствующий регулирующий государственный орган/местный исполнительный орган области, городов республиканского значения, столицы, осуществляющий руководство в сфере предпринимательства, который с момента получения замечаний дорабатывает их в течение 10 (десяти) календарных дней.</w:t>
+        <w:t>
+      9. Уполномоченный орган в течение шестидесяти календарных дней с момента поступления отчетов и отчетов по АРВ рассматривает их и по итогам формирует годовой отчет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Годовой отчет утверждается посредством его одобрения на Межведомственной комиссии по вопросам регулирования предпринимательской деятельности при Правительстве Республики Казахстан (далее – МВК).</w:t>
+      10. В период формирования годового отчета при необходимости, но не позднее пятнадцати календарных дней до истечения срока формирования годового отчета, определенного пунктом 9 настоящих Правил, уполномоченный орган направляет для доработки отчеты/отчеты по АРВ в соответствующий регулирующий государственный орган/местный исполнительный орган столицы, области, городов республиканского значения, осуществляющий руководство в сфере предпринимательства, который с момента получения замечаний дорабатывает их в течение 10 (десяти) календарных дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Сформированный уполномоченным органом годовой отчет выносится на рассмотрение МВК до 30 апреля года, следующего за отчетным.</w:t>
+      11. Годовой отчет утверждается посредством его одобрения на Межведомственной комиссии по вопросам регулирования предпринимательской деятельности при Правительстве Республики Казахстан (далее – МВК).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае наличия рекомендаций МВК по доработке годового отчета уполномоченный орган не позднее пятнадцати календарных дней вносит в него соответствующие корректировки, после чего повторно выносит на рассмотрение МВК.</w:t>
+      12. Сформированный уполномоченным органом годовой отчет выносится на рассмотрение МВК до 30 ноября текущего года, следующего за отчетным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Годовой отчет с момента его утверждения, в течение пятнадцати календарных дней размещается на интернет-ресурсе уполномоченного органа.</w:t>
+      В случае наличия рекомендаций МВК по доработке годового отчета уполномоченный орган не позднее пятнадцати календарных дней вносит в него соответствующие корректировки, после чего повторно выносит на рассмотрение МВК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа и.о. Министра национальной экономики РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Годовой отчет с момента его утверждения, в течение пятнадцати календарных дней размещается на интернет-ресурсе уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2407,92 +2799,130 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация по разрешительным документам*</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_______________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование государственного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Информация с изменениями, внесенными приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2562,70 +2992,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Наименование разрешительного документа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="80"/>
+          <w:bookmarkStart w:name="z88" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Указывается полное наименование документа, который выдается субъекту предпринимательства или физическому лицу, в соответствии с требованиями разрешительной процедуры. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
+          <w:bookmarkEnd w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2779,70 +3209,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 На каком уровне выдается разрешительный документ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z92" w:id="81"/>
+          <w:bookmarkStart w:name="z92" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 На центральном уровне _______________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
+          <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3060,163 +3490,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Предусмотрены ли законодательством максимальные сроки выдачи разрешительного документа с момента подачи заявления</w:t>
+Предусмотрены ли законодательством Республики Казахстан максимальные сроки выдачи разрешительного документа с момента подачи заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="82"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="82"/>
+          <w:bookmarkStart w:name="z95" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нет _________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Да _______________________________________</w:t>
+              <w:t>Да __________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Количество дней _____________________________________</w:t>
-[...17 lines deleted...]
-Используются рабочие дни ___ календарные дни _________</w:t>
+              <w:t>Количество дней __________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используются рабочие дни __ календарные дни __</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3383,114 +3813,114 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Взимается ли плата за выдачу разрешительного документа. Если да, укажите ее размер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="83"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="83"/>
+          <w:bookmarkStart w:name="z98" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нет _________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Да _______________________________________</w:t>
-[...17 lines deleted...]
-цена _____ тенге/месячный расчетный показателя/иное</w:t>
+              <w:t>Да __________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+цена _____ теңге/месячный расчетный показателя/иное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3657,70 +4087,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок действия разрешительного документа (на какой период он выдается)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z100" w:id="84"/>
+          <w:bookmarkStart w:name="z100" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Указываются все возможные сроки действия разрешительного документа согласно нормативным правовым актам. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
+          <w:bookmarkEnd w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Например, если государственный орган выдает разрешительные документы на 1 год или 3 года, или 15 лет, ставится пометка "от 1 до 15 лет". Если срок действия разрешительного документа не ограничен, ставится отметка "не ограничено"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4468,86 +4898,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество наложенных штрафных санкций и общая сумма штрафов за выявленные нарушения при проверке на соответствие требованиям разрешительного документа за отчетный период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z101" w:id="85"/>
+          <w:bookmarkStart w:name="z101" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество наложенных штрафов ______________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
-[...15 lines deleted...]
-Общая сумма полученных платежей за штрафы ___ тенге</w:t>
+          <w:bookmarkEnd w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая сумма полученных платежей за штрафы ___ теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4714,70 +5144,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество приостановленных, переоформленных, аннулированных, продленных, возобновленных, прекративших действие и лишенных разрешительных документов, за отчетный период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="86"/>
+          <w:bookmarkStart w:name="z102" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество приостановленных ________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4980,90 +5410,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Указываются возможности снижения административного барьера при выдаче разрешительного документа. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="87"/>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z108" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z108" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Данная форма заполняется отдельно на каждый разрешительный документ, относящийся к компетенции государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5233,51 +5663,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="89"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация регулирующего государственного органа,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5286,51 +5716,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование государственного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6958,70 +7388,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -9983,51 +10413,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="91"/>
+    <w:bookmarkStart w:name="z114" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отчет регулирующего государственного органа заполняется в разрезе сфер государственного контроля и надзора согласно компетенции регулирующего государственного органа и в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10042,111 +10472,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>139</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан (далее – Кодекс) и предназначен для анализа каждой сферы государственного контроля и надзора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z115" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z115" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z116" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z116" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Количество проведенных внеплановых проверок в отношении субъектов предпринимательства представляется в разрезе оснований, предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 144 Кодекса. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10316,112 +10746,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="94"/>
+    <w:bookmarkStart w:name="z119" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения по информационным инструментам</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_______________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование государственного органа/области)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z120" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z120" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информационные инструменты включают предоставление документов, уведомлений и справок, налоговую, финансовую и другую отчетность, других документов, декларирование состава продукции, публикацию данных о банкротстве, изменении собственности предприятий и прочее.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -11733,92 +12163,130 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="96"/>
+    <w:bookmarkStart w:name="z123" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация по саморегулируемым организациям</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование государственного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Информация с изменением, внесенным приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12541,51 +13009,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество жалоб, поступивших в отчетном году на саморегулируемые организации, основанных на обязательном членстве, объем взысканного ущерба с саморегулируемой организации по результатам рассмотрения жалоб ______ тысяч тенге.</w:t>
+Количество жалоб, поступивших в отчетном году на саморегулируемые организации, основанных на обязательном членстве, объем взысканного ущерба с саморегулируемой организации по результатам рассмотрения жалоб ______ тысяч теңге.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12656,51 +13124,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 4-1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам разработки и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12726,50 +13194,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предпринимательской деятельности в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республике Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 4-1 в соответсивии с приказом и.о. Министра национальной экономики РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -12792,92 +13316,759 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Информация по комплексу мер по развитию саморегулирования ______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Дата принятия/утверждения ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Срок действия____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Количество мероприятий за отчетный период _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Отчет об исполнении:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок исполнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ход исполнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам разработки и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>утверждения годового отчета о</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>состоянии регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предпринимательской деятельности в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республике Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z126" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Информация по анализу регуляторного воздействия*</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование государственного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -14869,131 +16060,131 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Анализ регуляторного воздействия проведен в рамках исполнения плана пересмотра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z127" w:id="98"/>
+          <w:bookmarkStart w:name="z127" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нет __________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да ___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="99"/>
+    <w:bookmarkStart w:name="z128" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z129" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z129" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Заполняется на каждое требование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15097,50 +16288,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предпринимательской деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -15163,140 +16410,84 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Информация о выданных заключениях о соблюдении разработчиками проектов</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Информация о выданных заключениях о соблюдении разработчиками проектов актов регионального значения, региональной палатой и другими заинтересованными лицами установленных процедур ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>актов регионального значения, региональной палатой и другими</w:t>
-[...59 lines deleted...]
-        <w:t>в сфере предпринимательства)</w:t>
+        <w:t xml:space="preserve"> (наименование местного исполнительного органа столицы, области, города республиканского значения, осуществляющего руководство в сфере предпринимательства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15672,51 +16863,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество одобренных консультативно-совещательным органом при акимате области, городов республиканского значения, столицы по вопросам межведомственного характера регуляторных инструментов или ужесточения регулирования (дата и номер протокола)</w:t>
+Количество одобренных консультативно-совещательным органом при акимате столицы, области, городов республиканского значения по вопросам межведомственного характера регуляторных инструментов или ужесточения регулирования (дата и номер протокола)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15889,55 +17080,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16263,31 +17454,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>