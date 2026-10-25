--- v0 (2025-12-23)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2b496ef" w14:textId="2b496ef">
+    <w:p w14:paraId="0691088" w14:textId="0691088">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6204,68 +6204,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного заказа на реализацию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>стратегического партнерства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="163"/>
+    <w:bookmarkStart w:name="z347" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предложение по направлениям государственного заказа на реализацию стратегического партнерства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -6499,51 +6537,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма (тысяч тенге)</w:t>
+Сумма (тысячи теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6806,50 +6844,71 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7734,50 +7793,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного заказа на реализацию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>стратегического партнерства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции приказа Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -7800,51 +7915,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z176" w:id="175"/>
+    <w:bookmarkStart w:name="z349" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Анкета потенциального стратегического партнера</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7858,68 +7973,80 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z350" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. БИН</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. БИН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7931,68 +8058,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z353" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Полное наименование организации и дата регистрации организации</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Полное наименование организации и дата регистрации организации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8004,68 +8143,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z356" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Юридический адрес организации</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Юридический адрес организации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8077,68 +8228,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z359" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Контактный телефон организации</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. Контактный телефон организации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8150,68 +8313,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z362" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.Веб-сайт, страницы (группы, аккаунты) в социальных сетях</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.Веб-сайт, страницы (группы, аккаунты) в социальных сетях</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8223,68 +8398,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z365" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6. Информация касательно участия в работе консультативно-совещательных органов</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6. Информация касательно участия в работе консультативно-совещательных органов</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8296,70 +8483,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z177" w:id="176"/>
+          <w:bookmarkStart w:name="z368" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7. Основные реализованные проекты и программы *</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="176"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7. Основные реализованные проекты и программы *</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8454,68 +8651,80 @@
               <w:gridCol w:w="1757"/>
               <w:gridCol w:w="1758"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1757" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
+                <w:bookmarkStart w:name="z372" w:id="183"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-№</w:t>
+</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>№</w:t>
                   </w:r>
                 </w:p>
+                <w:bookmarkEnd w:id="183"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1757" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
@@ -8543,51 +8752,51 @@
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-Объем финансирования (в тенге.)</w:t>
+Объем финансирования (в теңге)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1757" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
@@ -8840,68 +9049,80 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1757" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
+                <w:bookmarkStart w:name="z387" w:id="184"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-1</w:t>
+</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
                   </w:r>
                 </w:p>
+                <w:bookmarkEnd w:id="184"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1757" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
@@ -9071,50 +9292,71 @@
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9192,3239 +9434,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного заказа на реализацию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>стратегического партнерства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z182" w:id="177"/>
-[...3121 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 – в редакции приказа Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12458,993 +9550,3422 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
-[...39 lines deleted...]
-            </w:r>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z398" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Проект потенциального стратегического партнера</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="947"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z399" w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Направление государственного заказа на реализацию стратегического партнерства</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="186"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...54 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z402" w:id="187"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Описание путей улучшения ситуации и решения проблем, достижения целей направления государственного заказа на реализацию стратегического партнерства</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="187"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...145 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z405" w:id="188"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Цель проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="188"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z408" w:id="189"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. Задачи проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="189"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z411" w:id="190"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5. Описание проекта: механизмы (методы) реализации (необходимо ответить на вопросы: каким образом будут достигнуты намеченные цели, как будут выполняться поставленные задачи, кто будет осуществлять их решение, какие ресурсы будут при этом задействованы)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="190"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z414" w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6. Территория реализации проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z417" w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7. Дата начала и окончания реализации проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z420" w:id="193"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8. Целевые группы проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="193"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z423" w:id="194"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9. Результаты проекта, направленные на исполнение целевых индикаторов</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="194"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z426" w:id="195"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количественные результаты</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="195"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z429" w:id="196"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Качественные результаты и способы их измерения</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="196"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z432" w:id="197"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10. Партнеры проекта*</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="197"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>* подтверждается письмами партнеров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечисляется все партнеры проекта, описывается их участие в проекте (например, государственные органы, неправительственные организации, представители бизнес-сектора, средств массовой информации, международные организации и прочие), а также виды поддержки (информационная, консультативная и другие).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Партнер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид поддержки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z438" w:id="198"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11. Как будет организовано информационное сопровождение социального проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="198"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z441" w:id="199"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Детальный план мероприятий</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="199"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z443" w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п\н</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Решаемая задача</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z446" w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие, его содержание,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+место проведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z448" w:id="202"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="202"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата окончания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ожидаемые результаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z459" w:id="203"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Состав проектной команды (работники/специалисты, которые будут вовлечены в реализацию предлагаемого проекта)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="203"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z461" w:id="204"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия, имя, отчество (при его наличии) члена проектной команды</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="204"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опыт работы, соответствующий задачам проекта с указанием наименования проектов и его роли в их реализации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стаж работника (указать количество лет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязанности в проекте, ответственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z473" w:id="205"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Смета расходов социального проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="205"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z475" w:id="206"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="206"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статьи расходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоимость, в теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего, в теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источники финансирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обоснование/комментарий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заявитель (собственный вклад)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...667 lines deleted...]
-    <w:bookmarkEnd w:id="191"/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13478,133 +12999,1209 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 7</w:t>
+              <w:t>Приложение 6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного заказа на реализацию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>стратегического партнерства</w:t>
+              <w:t xml:space="preserve"> стратегического партнерства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z202" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 6 вносятся изменения на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кому: ______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного органа)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>От кого: ____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии) эксперта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z190" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Уведомление о наличии либо отсутствии (нужное подчеркнуть) конфликта интересов с государственным органом, реализующим государственный заказ на реализацию стратегического партнерства, и заявителями – потенциальными стратегическими партнерами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z191" w:id="208"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я ______________________________________________________________ уведомляю</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии) эксперта)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z192" w:id="209"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об отсутствии конфликта интересов с государственным органом, реализующим</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственный заказ на реализацию стратегического партнерства, и заявителями –</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>потенциальными стратегическими партнерами, при осуществлении своей деятельности в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>качестве независимого эксперта буду неукоснительно следовать принципам справедливости</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и объективности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z193" w:id="210"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о наличии конфликта интересов с государственным органом, реализующим</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственный заказ на реализацию стратегического партнерства, и (или) заявителями –</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>потенциальными стратегическими партнерами (отметить нужное).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z194" w:id="211"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Являетесь ли Вы членом (участником), учредителем (нужное подчеркнуть) заявителя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– потенциального стратегического партнера (если да, то указать наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>неправительственной организации):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z195" w:id="212"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Являетесь ли Вы членом органа управления, руководителем заявителя –</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>потенциального стратегического партнера (если да, то указать орган управления,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование неправительственной организации и занимаемую должность):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z196" w:id="213"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получали ли Вы в течение последних трех лет оплату за оказанные услуги или</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>прямую финансовую поддержку от заявителя – потенциального стратегического партнера</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(если да, то указать какие именно услуги, и наименование неправительственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организации):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z197" w:id="214"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имеются ли у Вас близкие родственные связи с работниками заявителя –</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>потенциального стратегического партнера (если да, то указать фамилию, имя, отчество (при</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>его наличии) работника, наименование неправительственной организации, в которой он</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работает, степень родства):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z198" w:id="215"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имеется ли у Вас иной потенциальный конфликт интересов (если да, то указать</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>какой): ______________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z199" w:id="216"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я подтверждаю, что понимаю политику в отношении конфликта интересов и</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>представляю достоверную информацию при заполнении данного уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z200" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" ________________20___год                   Подпись ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного заказа на реализацию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>стратегического партнерства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z202" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Критерии отбора и форма оценочного листа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z203" w:id="193"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z203" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены конкурсной комиссии оценивают заявки потенциальных стратегических партнеров в соответствии с указанными оценочными листами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -14078,70 +14675,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z204" w:id="194"/>
+          <w:bookmarkStart w:name="z204" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 предлагаемый проект не соответствует требованиям, установленным Правилами осуществления государственного заказа на реализацию стратегического партнерства и утвержденной концепции заказчика</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
+          <w:bookmarkEnd w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при несоответствия потенциальный стратегический партнер не допускается к участию в конкурсе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14662,70 +15259,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="195"/>
+          <w:bookmarkStart w:name="z205" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 имеются нарушения логической связи между задачами, мероприятиями и предполагаемыми результатами; имеются несоответствия мероприятий проекта его целям и задачам, противоречия между планируемой деятельностью и ожидаемыми результатами </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
+          <w:bookmarkEnd w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при несоответствия потенциальный стратегический партнер не допускается к участию в конкурсе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17413,150 +18010,150 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="196"/>
+    <w:bookmarkStart w:name="z206" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * опыт подтверждается соответствующими договорами и актами оказанных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z207" w:id="197"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z207" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ** Документами, подтверждающими квалификацию специалистов, являются дипломы об образовании и сертификаты о прохождении курсов, семинаров по соответствующей тематике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z208" w:id="198"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z208" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документами, подтверждающими опыт специалистов, являются один из документов, предусмотренных подпунктами 1), 2), 3), 4), 5) и 8) статьи 35 Трудового кодекса Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z209" w:id="199"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z209" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *** вовлечение партнеров подтверждаются письмами партнеров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z210" w:id="200"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z210" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       **** финансовый вклад подтверждается собственными письмами-подтверждениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17635,1670 +18232,1603 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного заказа на реализацию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>стратегического партнерства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z212" w:id="201"/>
+    <w:bookmarkStart w:name="z212" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой договор на выполнение государственного заказа на реализацию стратегического партнерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z213" w:id="202"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 – в редакции приказа Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z514" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       &lt;Полное наименование заказчика&gt;, именуемый (ое)(ая) в дальнейшем "заказчик", от лица которого выступает &lt;должность заказчика&gt;&lt;Ф.И.О заказчика&gt;, действующий на основании &lt;основание заказчика&gt;, с одной стороны, и &lt;полное наименование поставщика&gt;, именуемый (ое)(ая) в дальнейшем "поставщик", от лица которого выступает &lt;должность поставщика&gt;&lt;Ф.И.О поставщика&gt;, действующий на основании &lt;основание поставщика&gt;, с другой стороны, далее совместно именуемые "Стороны", на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6-5 Закона Республики Казахстан "О государственном социальном заказе, государственном заказе на реализацию стратегического партнерства, грантах и премиях для неправительственных организаций в Республике Казахстан" и протокола конкурсной комиссии от &lt;дата итогов&gt; года № &lt;номер &gt;, заключили настоящий договор на выполнение государственного заказа на реализацию стратегического партнерства (далее – Договор) и пришли к соглашению о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z214" w:id="203"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z515" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Предмет Договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z516" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Поставщик обязуется оказать услугу(и) согласно условиям, требованиям, указанным в приложениях 1 и 2 к настоящему договору, являющихся неотъемлемой его частью, а заказчик обязуется принять оказанную(ые) услугу(и) и оплатить ее(их) на условиях настоящего договора при условии надлежащего исполнения поставщиком своих обязательств по договору:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z517" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по специфике &lt;Код специфики&gt; - &lt;Краткое описание предмета договора по специфике 1&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z518" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      …</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z519" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по специфике &lt;Код специфики&gt; - &lt;Краткое описание предмета договора по специфике №&gt;1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z520" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Перечисленные ниже документы и условия, оговоренные в них, образуют данный договор и считаются его неотъемлемой частью, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z521" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) настоящий договор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z522" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) приложение 1 к настоящему договору (концепция проекта, разработанная заказчиком в соответствии с приложением 1 к Правилам осуществления государственного заказа на реализацию стратегического партнерства);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z523" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) приложение 2 к настоящему договору (проект, предложенный поставщиком на участие в конкурсе для оценки своих заявок).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z524" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сумма Договора и условия оплаты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z525" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Общая сумма Договора &lt;сумма договора&gt; (&lt;сумма прописью&gt;) теңге и включает все расходы, связанные с оказанием услуг, а также все налоги и сборы, предусмотренные законодательством Республики Казахстан, &lt;в том числе НДС &lt;сумма НДС&gt; теңге &gt; /&lt;без учета НДС&gt; (далее – сумма Договора).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z526" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. В территориальном органе казначейства Договор подлежит регистрации на &lt;____&gt; год по бюджетной программе &lt;Код и наименование программы&gt;, подпрограмме &lt;Код и наименование подпрограммы&gt;, специфике &lt;код и наименование специфики&gt; - &lt;сумма по специфике&gt; (&lt;сумма по специфике прописью&gt;) теңге, &lt;в том числе НДС&gt; &lt;сумма НДС&gt; теңге / &lt;без учета НДС&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z527" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Заказчик после вступления договора в силу, производит авансовый платеж в размере ___ и осуществляет предоплату _______ от суммы договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z528" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оставшаяся сумма оплачивается заказчиком путем перечисления денежных средств на расчетный счет поставщика не позднее 30 (тридцать) календарных дней с даты подписания сторонами акта оказанных услуг, с учетом пропорционального удержания ранее оплаченного аванса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z529" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата за оказанные услуги производится заказчиком путем перечисления денежных средств на расчетный счет поставщика &lt;условие оплаты&gt; не позднее 30 (тридцать) календарных дней с даты подписания сторонами акта оказанных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z530" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Необходимые документы, предшествующие оплате:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z531" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зарегистрированный в территориальном органе казначейства подписанный Договор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z532" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акт(ы) оказанных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z533" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электронная счет-фактура с описанием, указанием общей суммы оказанных услуг, предоставленная поставщиком заказчику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z534" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3. Обязательства сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z535" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Поставщик обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z536" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечить полное и надлежащее исполнение взятых на себя обязательств по Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z537" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при исполнении своих обязательств по договору обеспечить соответствие оказываемых услуг требованиям, указанным в приложениях к настоящему договору, являющихся неотъемлемой частью договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z538" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не раскрывать без предварительного письменного согласия заказчика содержание технической документации, представленной заказчиком или от его имени другими лицами, за исключением того персонала, который привлечен поставщиком для исполнения условий договора. Указанная информация должна представляться этому персоналу конфиденциально и в той мере, насколько это необходимо для исполнения обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z539" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Поставщик вправе требовать от заказчика оплату за оказанные услуги по Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z540" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Заказчик обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z541" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при выявлении несоответствия оказанных услуг незамедлительно письменно уведомить поставщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z542" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при приемке услуг подписать акт оказанных услуг либо отказать в принятии с указанием аргументированных обоснований его непринятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z543" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.4. Заказчик вправе проверять качество оказанных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z544" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       4. Оказание услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z545" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Оказание услуг поставщиком осуществляется в сроки, указанные в приложении 1 к договору, являющемся неотъемлемой частью договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z546" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Услуга считается оказанной при условии полной сдачи поставщиком услуги заказчику в точном соответствии требованиям, указанным в приложении 1 к настоящему договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z547" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       5. Ответственность сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z548" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. В случае невыполнения или ненадлежащего выполнения сторонами своих обязательств в рамках настоящего договора все споры и разногласия разрешаются в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z549" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. За исключением случаев секвестра и (или) недостаточности денег на контрольном счете наличности соответствующих бюджетов, если заказчик не выплачивает поставщику причитающиеся ему средства в сроки, указанные в Договоре, то заказчик выплачивает поставщику неустойку (пеню) по задержанным платежам в размере 0,1 % (ноль целых одна десятая процента) от причитающейся суммы за каждый день просрочки. При этом общая сумма неустойки (пени) не должна превышать 10 % (десять процентов) от общей суммы договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z550" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.3. В случае просрочки сроков оказания услуг заказчик удерживает (взыскивает) с поставщика неустойку (штраф, пеню) в размере 0,1 % (ноль целых одна десятая процента) от общей суммы договора за каждый день просрочки в случае полного неисполнения поставщиком обязательств либо удерживает (взыскивает) неустойку (штраф, пеню) в размере 0,1 % (ноль целых одна десятая процента) от суммы неисполненных обязательств за каждый день просрочки в случае ненадлежащего исполнения (частичного неисполнения) обязательств. При этом общая сумма неустойки (штрафа, пени) не должна превышать 10 % (десять процентов) от общей суммы договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z551" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.4. В случае отказа поставщика от оказания услуг или просрочки оказания услуг на срок более одного месяца со дня истечения срока оказания услуг по договору, но не позднее срока окончания действия договора, заказчик имеет право расторгнуть настоящий договор в одностороннем порядке с взысканием с поставщика суммы неустойки (штрафа, пени) в размере 0,1 % (ноль целых одна десятая процента) от общей суммы Договора за каждый день просрочки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z552" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.5. Уплата неустойки (штрафа, пени) не освобождает стороны от выполнения обязательств, предусмотренных настоящим договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z553" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.6. Если любое изменение ведет к уменьшению стоимости или сроков, необходимых поставщику для оказания услуг по договору, то сумма договора или график оказания услуг, или и то, и другое соответствующим образом корректируются, а в договор вносятся соответствующие поправки. Все запросы поставщика на проведение корректировки должны быть предъявлены в течение 30 (тридцать) дней со дня получения поставщиком распоряжения об изменениях от заказчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z554" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.7. Поставщик ни полностью, ни частично не должен передавать кому-либо свои обязательства по настоящему договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z555" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       6. Срок действия и условия расторжения договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z556" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Договор вступает в силу &lt;после регистрации его заказчиком в территориальном подразделении казначейства Министерства финансов Республики Казахстан/со дня подписания&gt; и действует по &lt;______&gt; года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z557" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Договор может быть расторгнут на любом этапе в случаях недостижения по вине поставщика целевых показателей, установленных в договоре, и (или) систематического неисполнения поставщиком своих обязательств. Под систематическим неисполнением обязательств для целей настоящего пункта понимаются два случая неисполнения обязательств, предусмотренных Договором, в течение одного календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z558" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3. Договор может быть расторгнут по соглашению сторон в случае нецелесообразности его дальнейшего исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z559" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       7. Уведомление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z560" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Любое уведомление, которое одна сторона направляет другой стороне в соответствии с договором, высылается оплаченным заказным письмом или по телексу, факсу либо телефаксу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z561" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Уведомление вступает в силу после доставки или в указанный день вступления в силу (если указано в уведомлении) в зависимости от того, какая из этих дат наступит позднее.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z562" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       8. Форс-мажор</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z563" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1. Стороны не несут ответственность за неисполнение условий договора, если оно явилось результатом форс-мажорных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z564" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.2. Для целей договора "форс-мажор" означает событие, неподвластное контролю сторон и имеющее непредвиденный характер. Такие события могут включать, но не исключительно: военные действия, природные или стихийные бедствия и другие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z565" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.3. При возникновении форс-мажорных обстоятельств поставщик должен незамедлительно направить заказчику письменное уведомление о таких обстоятельствах и их причинах. Если от заказчика не поступает иных письменных инструкций, поставщик продолжает выполнять свои обязательства по договору насколько это целесообразно и ведет поиск альтернативных способов выполнения договора, не зависящих от форс-мажорных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z566" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       9. Решение спорных вопросов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z567" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.1. Заказчик и поставщик должны прилагать все усилия к тому, чтобы разрешать в процессе прямых переговоров все разногласия или споры, возникающие между ними по договору или в связи с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z568" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.2. Если после таких переговоров заказчик и поставщик не могут разрешить спор по договору, любая из сторон может потребовать решения этого вопроса в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z569" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       10. Прочие условия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z570" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.1. Налоги и другие обязательные платежи в бюджет подлежат уплате в соответствии с налоговым и таможенным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z571" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.2. Любые изменения и дополнения к договору совершаются в той же форме, что и заключение договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z572" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.3. Договор составлен на государственном и русском языках, имеющих одинаковую юридическую силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z573" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.4. В части, не урегулированной договором, стороны руководствуются законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z574" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       11. Реквизиты Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z575" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заказчик</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z576" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;полное наименование&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z577" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;полный юридический адрес</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z578" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН &lt;БИН&gt; БИК &lt;БИК ИИК &lt;ИИК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z579" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;Наименование банка&gt; Тел.:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z580" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;телефон&gt; &lt;должность&gt;&lt;Ф.И.О&gt; Поставщик</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z581" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;полное наименование&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z582" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;полный юридический адрес&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z583" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН/ИНН/УНП &lt;БИН/ИНН/УНП</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z584" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИК &lt;БИК&gt; ИИК &lt;ИИК&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z585" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;Наименование банка&gt; Тел.:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z586" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;телефон&gt;&lt;должность&gt; &lt;Ф.И.О&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...1235 lines deleted...]
-              <w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...312 lines deleted...]
-      </w:pPr>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -19319,55 +19849,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>