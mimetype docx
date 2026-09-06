--- v0 (2025-11-13)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="36a5d55" w14:textId="36a5d55">
+    <w:p w14:paraId="0984a9e" w14:textId="0984a9e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -217,54 +217,126 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 171 Социального кодекса Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в  редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -909,616 +981,908 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила назначения и выплаты государственного пособия, назначаемого и выплачиваемого матери или отцу, усыновителю (удочерителю), опекуну (попечителю), воспитывающим ребенка с инвалидностью (детей с инвалидностью), государственного пособия лицам, осуществляющим уход за лицом с инвалидностью первой группы (далее – Правила), разработаны в соответствии с четвертым абзацем </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила назначения и выплаты государственного пособия, назначаемого и выплачиваемого матери или отцу, усыновителю (удочерителю), опекуну (попечителю), воспитывающим ребенка с инвалидностью (детей с инвалидностью), государственного пособия лицам, осуществляющим уход за лицом с инвалидностью первой группы (далее – Правила), разработаны в соответствии с четвертым абзацем </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 171 Социального кодекса Республики Казахстан (далее – Социальный кодекс) и </w:t>
+        <w:t xml:space="preserve"> статьи 171 Социального кодекса Республики Казахстан (далее – Кодекс) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок назначения и выплаты государственного пособия, назначаемого и выплачиваемого матери или отцу, усыновителю (удочерителю), опекуну (попечителю), воспитывающим ребенка с инвалидностью (детей с инвалидностью), государственного пособия лицам, осуществляющим уход за лицом с инвалидностью первой группы.</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок назначения и выплаты государственного пособия, назначаемого и выплачиваемого матери или отцу, усыновителю (удочерителю), опекуну (попечителю), воспитывающим ребенка с инвалидностью (детей с инвалидностью), государственного пособия лицам, осуществляющим уход за лицом с инвалидностью первой группы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z434" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 1 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При внесении изменений и (или) дополнений в настоящие Правила в части оказания государственной услуги уполномоченный орган в сфере социальной защиты населения в течение трех рабочих дней после государственной регистрации приказа информирует Единый контакт-центр, Государственную корпорацию "Правительство для граждан", оператора информационно-коммуникационной инфраструктуры "электронного правительства" и территориальные подразделения Комитета регулирования и контроля в области социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан о внесенных изменениях и (или) дополнениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z435" w:id="14"/>
+    <w:bookmarkStart w:name="z435" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К государственным пособиям для лиц с инвалидностью (далее – пособия) относятся денежные выплаты в виде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z436" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z436" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственного пособия, назначаемого и выплачиваемого матери или отцу, усыновителю (удочерителю), опекуну (попечителю), воспитывающим ребенка с инвалидностью (детей с инвалидностью) (далее – пособие воспитывающему ребенка с инвалидностью);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z437" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z437" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственного пособия лицам, осуществляющим уход за лицом с инвалидностью первой группы (далее – пособие лицу, осуществляющему уход).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информационная система – организационно-упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) получатель – заявитель, которому назначено пособие воспитывающему ребенка с инвалидностью и (или) пособие лицу, осуществляющему уход;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченная организация по выдаче пособий – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченный орган по назначению пособий (далее – уполномоченный орган по назначению пособия) – территориальные подразделения уполномоченного государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) лицо, осуществляющее уход – физическое лицо, непосредственно осуществляющее уход за лицом с инвалидностью первой группы независимо от родственной связи с ним;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) подразделение медико-социальной экспертизы (далее – подразделение МСЭ) – структурное подразделение уполномоченного государственного органа, проводящее медико-социальную экспертизу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) перечень основных требований к оказанию государственной услуги – требование включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) заявитель – лицо, обращающееся за назначением пособий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) проактивная услуга – государственная услуга, оказываемая без заявления услугополучателя по инициативе услугодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) электронный документ – документ, в котором информация представлена в электронно-цифровой форме и удостоверена посредством электронной цифровой подписи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) электронная заявка – сведения, необходимые для назначения пособия воспитывающему ребенка с инвалидностью и пособия лицу, осуществляющему уход в форме электронного документа, удостоверенного электронной цифровой подписью Государственной корпорации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронное заявление – заявление, в форме электронного документа, удостоверенного электронной цифровой подписью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Подпункт 16) и 17) предусматриваются в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 №195 (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) электронная цифровая подпись (далее - ЭЦП) - набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) электронный макет дела – электронный макет дела получателя пособия, формируемый Государственной корпорацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1537,247 +1901,342 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок назначения пособий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок назначения государственного пособия воспитывающему ребенка с инвалидностью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. При первичном установлении инвалидности ребенку, заявитель обращается за назначением пособия воспитывающему ребенка с инвалидностью в подразделение МСЭ по месту жительства с заявлением по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При установлении инвалидности ребенку (детям) по выбору услугополучателя государственная услуга "Назначение пособия матери или отцу, усыновителю (удочерителю), опекуну (попечителю), воспитывающим ребенка с инвалидностью" оказывается по принципу "одного заявления".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Представление заявления для назначения пособия воспитывающему ребенка с инвалидностью не требуется при назначении пособия через проактивную услугу в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Пособие воспитывающему ребенка с инвалидностью назначается со дня обращения в уполномоченный орган по назначению пособия непосредственно либо через Государственную корпорацию или на портал на весь период инвалидности ребенка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении ребенка с инвалидностью на полное государственное обеспечение пособие воспитывающему ребенка с инвалидностью назначается в период нахождения ребенка на каникулах в семье, при условии документального подтверждения данного факта государственным учреждением, в котором ребенок пребывал на полном государственном обеспечении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Пособие воспитывающему ребенка с инвалидностью назначается независимо от доходов семьи ребенка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Для назначения пособия воспитывающему ребенка с инвалидностью заявитель обращается в уполномоченный орган по назначению пособий через Государственную корпорацию или на портал с заявлениями по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1812,350 +2271,444 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам соответственно с прилагаемыми документами, указанными в перечне основных требований к оказанию государственной услуги "Назначение пособия матери или отцу, усыновителю (удочерителю), опекуну (попечителю), воспитывающему ребенка с инвалидностью" в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения документа, удостоверяющего личность заявителя, свидетельства (свидетельства) о рождении ребенка (детей) или выписка из актовой записи о рождении, или справка о регистрации акта гражданского состояния, выданные органами записи актов гражданского состояния, справки об инвалидности ребенка, свидетельства о заключении (расторжении) брака (супружества), документа, подтверждающего установление опеки (попечительства) над ребенком или сведения об усыновлении (удочерении) из актовой записи о рождении, сведения о регистрации по месту жительства, сведения о номере банковского счета, указанные в электронном заявлении заявителя получает из соответствующих государственных информационных систем через шлюз "электронного правительства" (далее – информационные системы) в соответствии с запросами в информационные системы государственных органов и (или) организаций согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для назначения пособия воспитывающему ребенка с инвалидностью представление свидетельства о рождении ребенка (детей) либо выписки из актовой записи о рождении, свидетельства о заключении, расторжении брака (супружества), за исключением сведений о заключении брака (супружества), зарегистрированных за пределами Республики Казахстан, справки об инвалидности ребенка, а также документа, подтверждающего установление опеки (попечительства) над ребенком или сведения об усыновлении (удочерении) из актовой записи о рождении, сведения о номере банковского счета не требуется при подтверждении информации, содержащейся в указанных документах, в соответствии с запросами в информационные системы государственных органов и (или) организации согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги приведен в перечне основных требований к оказанию государственной услуги "Назначение пособия матери или отцу, усыновителю (удочерителю), опекуну (попечителю), воспитывающим ребенка с инвалидностью" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок назначения государственного пособия лицу, осуществляющему уход</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. При установлении впервые инвалидности первой группы заявитель обращается за назначением пособия лицу, осуществляющему уход, в подразделение МСЭ по месту жительства с заявлением по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При установлении инвалидности лицу по выбору услугополучателя государственная услуга "Назначение пособия лицу, осуществляющему уход" оказывается по принципу "одного заявления".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Представление заявления для назначения пособия лицу, осуществляющему уход, не требуется при назначении пособия через проактивную услугу в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Пособие лицу, осуществляющему уход, назначается со дня обращения лица с инвалидностью или его законного представителя на весь период установления инвалидности первой группы, при нахождении лица с инвалидностью первой группы в учреждении уголовно-исполнительной системы – до окончания срока уголовного наказания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Днем обращения считается день подачи заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае смены лица, осуществляющего уход, пособие выплачивается по день смены.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Для назначения пособия лицу, осуществляющему уход заявитель обращается в уполномоченный орган по назначению пособий через Государственную корпорацию или на портал с заявлениями по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2190,510 +2743,876 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам соответственно с прилагаемыми документами, указанными в перечне основных требований к оказанию государственной услуги "Назначение пособия лицу, осуществляющему уход" в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения удостоверяющие личность и регистрацию по месту жительства заявителя и лица, определенного как осуществляющий уход за лицом с инвалидностью первой группы (для подтверждения факта проживания в пределах одного города и (или) района, нахождения в одном учреждении уголовно-исполнительной системы лица, определенного как осуществляющий уход, и лица с инвалидностью первой группы), а также сведения о номере банковского счета получают из соответствующих государственных информационных систем в соответствии с запросами в информационные системы государственных органов и (или) организаций согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для назначения пособия лицу, осуществляющему уход, представление документа, подтверждающего установление опеки над лицом с инвалидностью первой группы, а также справки об инвалидности лица с инвалидностью первой группы, сведений об отсутствии факта состояния на учете в центре психического здоровья, сведения о нахождении в одном учреждении уголовно-исполнительной системы лица, определенного как осуществляющий уход, и лица с инвалидностью первой группы, сведения о номере банковского счета не требуется при подтверждении информации, содержащейся в указанных документах, в соответствии с запросами в информационные системы государственных органов и (или) организации согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги приведен в стандарте государственной услуги "Назначение пособия лицу, осуществляющему уход" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Порядок рассмотрения заявлений для назначений пособий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 10 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. После представления заявителем соответствующих документов для назначения пособий в его присутствии специалист городского, районного отделения Государственной корпорации (далее – отделение Государственной корпорации) получает письменное согласие заявителя на сбор и обработку персональных данных, использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан и формирует:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       запрос в информационные системы государственных органов и (или) организаций в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрос в информационную систему уполномоченного государственного органа на наличие у заявителя факта назначения, выплаты или подачи заявления на назначение пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении государственными органами и (или) организациями электронных документов, подтверждающих запрашиваемые сведения, осуществившее запрос отделение Государственной корпорации выдает заявителю расписку о приеме документов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление и документы, представленные заявителем в подлинниках, сканируются и электронные копии документов удостоверяются посредством ЭЦП специалиста отделения Государственной корпорации, после чего возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае непредставления государственными органами и (или) организациями электронных документов, подтверждающих запрашиваемые сведения, заявителю вручается расписка об отказе в приеме заявления по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть пятая пункта 10 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При получении сведений из информационной системы уполномоченного государственного органа, подтверждающих факт назначения, выплаты или подачи заявления на назначение пособий заявителю вручается расписка об отказе в приеме заявления по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Подача заявления и документов для назначения соответствующих пособий третьими лицами осуществляется по нотариально удостоверенной нотариусом или должностным лицом, совершающим нотариальные действия, доверенности лица, имеющего право на получения пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нотариально удостоверенная доверенность сканируется и удостоверяется ЭЦП специалиста отделения Государственной корпорации, после чего возвращается заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отделение Государственной корпорации проверяет полноту пакета документов, принимаемых у заявителя для назначения соответствующего пособия, а также сведений полученных из информационных систем государственных органов и (или) организаций, обеспечивает качество сканирования и соответствие электронных копий документов оригиналам, представленным заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. В случае представления заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на назначение пособий по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая и вторая пункта 14 предусматриваются в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. При обращении заявителя за назначением пособий воспитывающему ребенка с инвалидностью, лицу, осуществляющему уход посредством портала запрос в информационные системы государственных органов и (или) организаций для подтверждения представленных сведений и получения необходимых сведений, предусмотренных в форме заявления согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2708,512 +3627,605 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, осуществляется самим заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении подтверждающих сведений заявитель, осуществивший запрос посредством портала, удостоверяет своей ЭЦП электронное заявление о назначении пособий воспитывающему ребенка с инвалидностью, лицу, осуществляющему уход и направляет его в автоматизированную информационную систему уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче заявителем требуемых документов в "личном кабинете" заявителя отображается статус о принятии запроса для оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Поступившее через портал электронное заявление, представленное для назначения пособий, проходит проверку по следующим параметрам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) полнота представленных сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z83" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствие факта назначения, выплаты, а также подачи заявления на назначение соответствующих пособий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) возраст ребенка, в отношении которого назначается пособие воспитывающему ребенка с инвалидностью, не превышающий восемнадцати лет (для назначения пособия воспитывающему ребенка с инвалидностью);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z85" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие инвалидности у ребенка (для назначения пособия воспитывающему ребенка с инвалидностью);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z86" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) возраст не моложе восемнадцати лет (для лица, определенного как осуществляющий уход за лицом с инвалидностью первой группы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) наличие инвалидности у лица с инвалидностью первой группы (для назначения пособия лицу, осуществляющему уход);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) отсутствие факта признания судом недееспособным либо ограниченно дееспособным (для лица, определенного как осуществляющий уход за лицом с инвалидностью первой группы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) отсутствие факта состояния на учете в центре психического здоровья (для лица, определенного как осуществляющий уход за лицом с инвалидностью первой группы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) наличие регистрации постоянного места жительства заявителя и регистрации места жительства лица, определенного как осуществляющий уход за лицом с инвалидностью первой группы (для подтверждения факта проживания в пределах одного города и (или) района, нахождения в одном учреждений уголовно-исполнительной системы лица, определенного как осуществляющий уход, и лица с инвалидностью первой группы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) наличие регистрации постоянного места жительства заявителя и ребенка (детей) с инвалидностью (для назначения пособия воспитывающему ребенка с инвалидностью).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае положительного результата проверки по вышеприведенным параметрам происходит перемещение заявления в журнал входящих сообщений, предназначенных для обработки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Подразделение МСЭ в течение одного рабочего дня со дня принятия заявления на назначение пособия направляет в отделение Государственной корпорации электронную заявку, состоящую из заявления и пакета документов, предусмотренного пунктами 6, 9 настоящих Правил, включая электронные копии документов, представленных заявителем в оригинале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронные копии документов удостоверяются ЭЦП специалиста подразделения МСЭ, принявшего заявление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Отделение Государственной корпорации при представлении полного пакета документов заявителем регистрирует заявление о назначении соответствующего пособия в электронном журнале регистрации заявлений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Электронные заявки, поступившие посредством портала или через подразделение МСЭ, регистрируются в электронном журнале регистрации заявлений граждан, поступивших посредством веб-портала "электронного правительства" или подразделения медико-социальной экспертизы на назначение по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление с необходимыми документами, в том числе электронными, рассматривается уполномоченным органом со дня его регистрации в Государственной корпорации, а в случае получения подтверждении информационными системами в установленном порядке наличия ранее отсутствовавших сведений о заявителе – со дня подтверждения информационными системами государственных органов и (или) организаций сведений о заявителе в течение семи рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z98" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. При приеме отделением Государственной корпорации электронного заявления, направленного посредством портала, в личный кабинет заявителя посредством портала направляется уведомление о приеме электронного заявления на назначение пособия по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. Уведомление удостоверяется посредством ЭЦП специалиста отделения Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. В течение двух рабочих дней со дня регистрации заявления в отделении Государственной корпорации формируется электронный макет дела и электронный проект соответствующего решения по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3228,512 +4240,574 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, производится расчет размера пособий для назначения соответствующих пособий и удостоверяется посредством ЭЦП специалиста отделения Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронный проект решения представляет собой документ в электронно-цифровой форме о назначении (изменении, отказе в назначении) пособия (далее – проект решения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z101" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Руководитель отделения Государственной корпорации проверяет правильность расчета размера пособий, оформления проекта решения, удостоверяющего посредством ЭЦП специалиста отделения Государственной корпорации, после чего электронный макет дела передается отделением Государственной корпорации в областные, городов республиканского значения и столицы филиалы Государственной корпорации (далее – филиал Государственной корпорации).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+      Руководитель отделения Государственной корпорации проверяет правильность расчета размера пособий, оформления проекта решения, удостоверяющего посредством ЭЦП специалиста отделения Государственной корпорации, после чего электронный макет дела передается отделением Государственной корпорации в филиалы Государственной корпорации столицы, областей, городов республиканского значения (далее – филиал Государственной корпорации).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Филиал Государственной корпорации в течение двух рабочих дней со дня поступления рассматривает электронный макет дела и проект решения, проверяет правильность расчета и оформления проекта решения, после чего направляет в уполномоченный орган по назначению пособия. При этом проект решения удостоверяется посредством ЭЦП руководителя филиала Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z103" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. После получения документов от Государственной корпорации специалист отдела (управления) уполномоченного органа по назначению пособия, осуществляющий функции по назначению пособия в течение одного рабочего дня:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z104" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рассматривает (проверяет правильность расчета, качество сканированных документов) поступивший из филиала Государственной корпорации электронный макет дела с электронным проектом решения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z105" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возвращает в отделение Государственной корпорации электронный макет дела с электронным проектом решения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z106" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в случае выявления ошибок, допущенных Государственной корпорацией, для до оформления в срок – пять рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z107" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при необходимости для проверки достоверности представленного(-ых) документа(-ов) или истребования дополнительного(-ых) документа(-ов) – для до оформления в срок – тридцать календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z108" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление о необходимости до оформления документа (документов) с указанием причины по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам направляется в отделение Государственной корпорации, которое удостоверяется ЭЦП уполномоченного органа по назначению пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z109" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отделение Государственной корпорации в течение пяти рабочих дней со дня получения уведомления о необходимости до оформления документа (документов) уведомляет заявителя, в том числе посредством передачи sms-оповещения на мобильный телефон о необходимости приведения в соответствие представленных документов в течение двадцати пяти календарных дней со дня получения уведомления. Sms-оповещения регистрируются в электронном журнале sms-оповещений, который ведется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z110" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отделение Государственной корпорации при представлении заявителем дополнительных документов готовит электронный макет дела в порядке, предусмотренном пунктами 19 и 20 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z111" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в течение тридцати календарных дней со дня поступления электронного макета дела с электронным проектом решения в отделение Государственной корпорации документы не дооформлены, уполномоченный орган по назначению пособия утверждает электронное решение о назначении соответствующего пособия по имеющимся документам или об отказе в назначении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z112" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия в электронном макете деле недостающего для принятия решения о назначении (изменении, возобновлении выплаты, отказе в назначении) пособия документа по заявлениям, принятым через портал, уполномоченный орган выносит решение об отказе в назначении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z113" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае полного соответствия электронного макета дел в соответствии с Правилами удостоверяет проект решения о назначении (отказе в назначении) пособия, посредством ЭЦП и направляет в автоматическом режиме руководителю управления (отдела) уполномоченного органа по назначению пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z114" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель управления (отдела) и руководитель уполномоченного органа по назначению пособия, осуществляющий функции по назначению пособия в течение одного рабочего дня рассматривает (проверяет правильность расчета, качество сканированных документов) электронный макет дел с электронным проектом решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z115" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выявления ошибок, допущенных Государственной корпорацией, руководитель управления (отдела) и руководитель уполномоченного органа по назначению пособия возвращают в отделение Государственной корпорации электронный макет дел с электронным проектом решения для дооформления в сроки, указанные в абзаце четвертом и пятом настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z116" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае полного соответствия электронного макета дел в соответствии с Правилами руководитель управления (отдела) уполномоченного органа по назначению пособия удостоверяет проект решения о назначении (отказе в назначении) пособия посредством ЭЦП и направляет в автоматическом режиме руководителю уполномоченного органа по назначению пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z117" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель уполномоченного органа по назначению пособия принимает решение о назначении пособия (отказе в назначении) и удостоверяет посредством ЭЦП и направляет в отделение Государственной корпорации в автоматическом режиме принятое решение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z118" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При удостоверении ЭЦП уведомление о назначении (отказе в назначении) пособия автоматически направляется в отделение Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z119" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На портале уведомление о назначении (отказе в назначении) пособий, а также информация о назначении пособий направляется в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного ЭЦП руководителя уполномоченного органа по назначению пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z120" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результатом оказания государственной услуги является принятие решения о назначении (отказе в назначении) пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z121" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Уполномоченный орган по назначению пособия рассматривает поступивший электронный макет дела с проектом решения в течение трех рабочих дней со дня их поступления и принимает решение о назначении (отказе в назначении) пособий по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3748,232 +4822,232 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z122" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется уведомление о назначении соответствующих пособий по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в отделение Государственной корпорации или в личный кабинет заявителя посредством портала. Уведомление удостоверяется посредством ЭЦП руководителя уполномоченного органа по назначению пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z123" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. При выявлении оснований для отказа в назначении (изменении, возобновлении выплаты) пособия, услугодатель через отделения Государственной корпорации заранее, но не позднее чем за три рабочих дня до принятия решения, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК) уведомляет услугополучателя о предварительном решении об отказе, а также о проведении заслушивания для предоставления возможности выражения позиции по предварительному решению. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z124" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 73 АППК РК услугополучатель вправе предоставить или высказать возражение к предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z125" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель принимает решение о назначении (отказе в назначении) пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z126" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. В случае принятия решения об отказе в назначении соответствующего пособия уполномоченный орган по назначению пособия указывает в решении основания отказа, предусмотренные подпунктами 1) и 2) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 19-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z127" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом электронный макет дела с соответствующим решением уполномоченного органа по назначению пособия по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3988,112 +5062,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с указанием причины отказа в назначении пособия возвращается в отделение Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z128" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Электронное уведомление об отказе уполномоченного органа по назначению пособия с указанием причины отказа в назначении соответствующего пособия направляется в отделение Государственной корпорации или в личный кабинет заявителя посредством портала по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. Уведомление удостоверяется посредством ЭЦП руководителя уполномоченного органа по назначению пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z129" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Специалист отделения Государственной корпорации формирует проект решения об отказе в назначении соответствующих пособий по формам согласно приложениям 15 и 16 к настоящим Правилам в порядке, предусмотренном пунктами 19 и 20 настоящих Правил с указанием мотивированного отказа в соответствии с информацией государственного органа и (или) организации о предоставлении заявителем недостоверных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z130" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Отделение Государственной корпорации информирует заявителя о принятом уполномоченным органом по назначению пособия решении путем вручения при личном обращении уведомления о назначении (отказе в назначении) пособия или посредством передачи sms-оповещения на мобильный телефон заявителя. Уведомление регистрируется в журнале уведомлений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4108,130 +5182,308 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. Sms-оповещения регистрируются в электронном журнале sms-оповещений согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 26 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган по назначению пособий обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Порядок оказания через проактивную услугу по назначению пособий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 27 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. При возникновении права на назначение пособий, по основаниям, предусмотренным Социальным кодексом, инициируется посредством автоматизированной информационной системы Е-макет при регистрации телефонного номера абонентского устройства сотовой связи услугополучателя на веб-портале "электронного правительства" сообщение о возможности назначения пособий и выборе языка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. После получения согласия услугополучателя на оказание проактивной услуги, а также сведений, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4246,72 +5498,167 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, услугополучателю посредством абонентского устройства сотовой связи направляется уведомление о подтверждении или предоставлении номера банковского счета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z135" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Днем обращения за назначением пособий через проактивную услугу считается день получения согласия на назначение пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 29 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. При назначении пособий через проактивную услугу запрос в информационные системы государственных органов и (или) организаций для получения необходимых сведений, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4326,290 +5673,351 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, осуществляется посредством автоматизированной информационной системы Е-макет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Отделение Государственной корпорации регистрирует электронную заявку, состоящую из электронных сведений, формирует электронный макет дел, с электронным проектом решения и удостоверяет его ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z138" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Действия работников филиала Государственной корпорации и уполномоченного органа по назначению пособия предусмотрены параграфом 3 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z139" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. В случае отсутствия или некорректности сведений в электронном макете дел, необходимых для принятия решения о назначении, уполномоченный орган по назначению пособия выносит решение об отказе в назначении пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z140" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Отделение Государственной корпорации информирует заявителя о принятом решении о назначении или отказе в назначении пособия посредством sms-оповещения на мобильный телефон услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z141" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Sms-оповещения о назначении или об отказе в назначении пособия регистрируется в журнале sms-оповещений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z142" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На портале информация о назначении пособия направляется в "личный кабинет" заявителя в форме электронного документа, удостоверенного ЭЦП уполномоченного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z143" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок выплаты пособий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z144" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Обеспечение выплаты пособий осуществляется Государственной корпорацией за счет бюджетных средств через уполномоченные организации по выдаче пособий по выбору заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z145" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. Пособия выплачиваются на основании решения о назначении, принятого уполномоченным органом по назначению пособия, согласно составленному Государственной корпорацией графику по выплате пособий в разрезе областей, города республиканского значения, столицы.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+      34. Пособия выплачиваются на основании решения о назначении, принятого уполномоченным органом по назначению пособия, согласно составленному Государственной корпорацией графику по выплате пособий в разрезе столицы, областей, городов республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 – в редакции приказа Министра труда и социальной защиты населения РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Пособия выплачиваются ежемесячно, за текущий месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z147" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Суммы пособий, не включенные в текущую потребность месяца выплаты в связи с назначением, возобновлением, изменением и пересмотром размера пособия и с переменой места жительства, после формирования текущей потребности, подлежат включению в потребность следующего за ним месяца и выплачиваются единовременно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z148" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. В случае изменения размера прожиточного минимума отделение Государственной корпорации готовит проект соответствующего решения по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4624,52 +6032,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляет его на утверждение уполномоченному органу по назначению пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z149" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. В случае наступления обстоятельств, являющихся основанием для продления срока действия решения, смены опекуна, получателя или влияющих на размер пособия, отделение Государственной корпорации готовит проект решения о продлении срока действия решения и (или) изменения размера пособия, смены опекуна, получателя по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4684,572 +6092,760 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляет его с электронным макетом дела, дополненным вновь представленными документами (при их наличии) на утверждение уполномоченному органу по назначению пособия в порядке, предусмотренном пунктами 19 и 20 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 38 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Отделение Государственной корпорации приостанавливает выплату соответствующих пособий с первого числа месяца, следующего за месяцем поступления сведений от заявителя и (или) из информационных систем на основании решения о приостановлении выплаты уполномоченного органа по назначению пособия по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) об отсутствии расходных операций три и более месяцев по банковскому счету получателя, представляемых уполномоченной организацией по выдаче пособий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z152" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) о выявлении из числа получателей факта без вести пропавших лиц, находящихся в розыске, в том числе из информационных систем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z153" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) о выявлении факта выезда получателя пособия воспитывающему ребенка с инвалидностью, ребенка с инвалидностью на постоянное местожительства за пределы Республики Казахстан, в том числе из информационных систем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z154" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) об истечении срока действия документа, удостоверяющего личность иностранца или кандаса, в том числе из информационных систем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z155" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) об отбывании получателем пособия уголовного наказания, назначенного судом в виде лишения свободы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z156" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) о проживании ребенка инвалидностью, лица с инвалидностью первой группы в центрах оказания специальных социальных услуг за исключением лица, которому предоставляется сверхгарантированный объем специальных социальных услуг, в том числе из информационных систем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z157" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) о выявлении факта смерти получателя пособия, воспитывающему ребенка с инвалидностью, в том числе из информационных систем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z158" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) об освобождении или отстранении от исполнения своих обязанностей опекунов (попечителей) в случаях, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О браке (супружестве) и семье;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z159" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) об оформлении протокола о выявлении факта представления недостоверных документов на медико-социальную экспертизу и (или) необоснованного вынесения экспертного заключения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z160" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) о выбытии лица, осуществляющего уход, или лица с инвалидностью первой группы из учреждения уголовно-исполнительной системы в другое учреждение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z161" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) о переводе лица, осуществляющего уход, или лица с инвалидностью первой группы в другое подразделение учреждения уголовно-исполнительной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z162" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Отделение Государственной корпорации прекращает выплату пособия с даты наступления обстоятельств на основании решения о прекращении выплаты уполномоченного органа по назначению пособия по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам по основаниям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z163" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в случаях смерти ребенка с инвалидностью лица с инвалидностью первой группы или лица, осуществляющего уход;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z164" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случаях определения ребенка с инвалидностью, лица с инвалидностью первой группы на полное государственное обеспечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z165" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в случаях подачи заявление лица с инвалидностью первой группы или лица, осуществляющего уход;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z166" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в случаях изменений группы инвалидности у лица с инвалидностью для назначения пособия лицу, осуществляющему уход;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z167" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в случаях выезда лица с инвалидностью первой группы или лица, осуществляющего уход, на постоянное место жительства в другой населенный пункт или за пределы Республики Казахстан для назначения пособия лицу, осуществляющему уход;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) части первой предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в случаях выявления факта прекращения гражданства Республики Казахстан, в том числе из информационных систем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkStart w:name="z169" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в случаях предоставления недостоверных сведений, повлекших за собой незаконное назначение пособий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z170" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в случаях истечения срока отбывания наказания в учреждении уголовно-исполнительной системы лицом с инвалидностью первой группы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z171" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) в случаях лишение или ограничение в родительских правах родителей, признание недействительным или отмена усыновления (удочерения), освобождение или отстранение от исполнения своих обязанностей опекунов (попечителей) в случаях, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О браке (супружестве) и семье" для назначения пособия воспитывающему ребенка с инвалидностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z172" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае возникновения права на пособия воспитывающему ребенка с инвалидностью, лицу, осуществляющему уход, после прекращения их выплаты, заявитель вновь подает заявление в отделение Государственной корпорации по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5264,132 +6860,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документа, подтверждающего право на пособие. Днем обращения считается день подачи заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z173" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Электронный макет дела получателя пособия, выехавшего в другие регионы Республики Казахстан, направляется по электронному запросу других отделений Государственной корпорации по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z174" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отделение Государственной корпорации по прежнему месту жительства получателя в течение двух рабочих дней со дня поступления запроса формирует электронную справку-аттестат, удостоверенную ЭЦП отделения Государственной корпорации по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и направляет в отделение Государственной корпорации по новому месту жительства получателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z175" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. При возобновлении приостановленных (прекращенных) выплат подготовка отделением Государственной корпорации электронного макета дела, дополненного вновь представленными заявителем документами необходимыми для возобновления выплаты с электронным проектом решения, и его утверждение уполномоченным органом по назначению пособия производятся со дня приостановления либо с момента возникновения основания на возобновление, но не более чем за три года перед обращением за их получением, по основаниям, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5444,605 +7040,793 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z176" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Получатели пособий в течение десяти рабочих дней извещают через Государственную корпорацию уполномоченный орган по назначению пособия об обстоятельствах, которые являются основанием для изменения размера пособия или прекращения его выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z177" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. На основании решений уполномоченного органа по назначению пособий Государственная корпорация в течении пяти рабочих дней обеспечивает включение назначенных сумм пособий в потребность в бюджетных средствах на выплату, которая представляется ежемесячно к 27 числу месяца, предшествующего месяцу выплаты, в уполномоченный государственный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z178" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Уполномоченный государственный орган согласно потребности бюджетных средств на выплату осуществляет перечисление бюджетных средств в Государственную корпорацию в пределах сумм, предусмотренных индивидуальным планом финансирования по платежам на отчетный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z179" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Государственная корпорация, получив бюджетные средства, формирует в соответствии с графиком выплаты платежные поручения на выплату соответствующих пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z180" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Выплата пособий производится Государственной корпорацией путем зачисления на банковские счета в уполномоченной организации по выдаче пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z181" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доставка пособий на дом через отделения акционерного общества "Казпочта" производится следующим категориям получателей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участникам и лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:bookmarkStart w:name="z183" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       получателям пособий, достигшим восьмидесятилетнего возраста;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z184" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам с инвалидностью первой группы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z185" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, имеющим медицинское заключение о том, что нуждаются в постороннем уходе и не могут посещать по состоянию здоровья организации, осуществляющие отдельные виды банковских операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z186" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, проживающим в сельской местности, при отсутствии автоматизированных отделений (пунктов) почтовой связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z187" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае изменения номера банковского счета получателя, местожительства получателя (опекуна, попечителя) в отделение Государственной корпорации получателями (опекунами, попечителями) подается заявление об этих изменениях с документами, подтверждающими соответствующие изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z188" w:id="180"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z188" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. По выделенным средствам между уполномоченным государственным органом и Государственной корпорацией ежемесячно составляется акт сверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z189" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. По выплаченным суммам между Государственной корпорацией и уполномоченными организациями по выдаче пособий ежемесячно составляются акты сверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z190" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Оплата услуг по выдаче пособий производится на основании договора, заключаемого в установленном законодательством порядке между Государственной корпорацией и уполномоченной организацией по выдаче пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z191" w:id="183"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 50 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Электронные макеты дел, по которым назначены пособия, хранятся постоянно в информационной системе уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z192" w:id="184"/>
+    <w:bookmarkStart w:name="z192" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалований решений, действий (бездействий) уполномоченного органа по назначению пособия и (или) его должностных лиц, Государственной корпорации и (или) ее работников по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z193" w:id="185"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z193" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Жалоба на решение, действий (бездействия) услугодателя по вопросам оказания государственных услуг может быть подана на имя руководителя услугодателя, уполномоченного органа, осуществляющего государственное управление и контрольные и надзорные функции в области социальной защиты населения, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z194" w:id="186"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z194" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z195" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z196" w:id="188"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть четвертая пункта 51 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба на действие (бездействия) работников Государственной корпорации при оказании услуг через Государственную корпорацию подается на имя руководителя Государственной корпорации, либо в уполномоченный орган в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z197" w:id="189"/>
+    <w:bookmarkStart w:name="z197" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z198" w:id="190"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z198" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z199" w:id="191"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z199" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z200" w:id="192"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z200" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z201" w:id="193"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z201" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6257,64 +8041,64 @@
               <w:t>осуществляющим уход за лицом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с инвалидностью первой группы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z203" w:id="194"/>
+      <w:bookmarkStart w:name="z203" w:id="177"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код района _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республика Казахстан Департамент Комитета регулирования и контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6356,104 +8140,124 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Филиал Акционерного общества "Государственный фонд социального страхования"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по __________________________ области (городу)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="195"/>
+    <w:bookmarkStart w:name="z204" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от гражданина (ки) ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8692,128 +10496,148 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="196"/>
+    <w:bookmarkStart w:name="z209" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление для назначения государственного пособия, назначаемого</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и выплачиваемого матери или отцу, усыновителю (удочерителю), опекуну</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(попечителю), воспитывающему ребенка с инвалидностью (детей с инвалидностью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); ); от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республика Казахстан Департамент Комитета регулирования и контроля в области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10120,50 +11944,168 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия, имя, отчество (при его наличии), должность и подпись лица,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>принявшего документы _________________________________ __________</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Приложение 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 №195 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10424,92 +12366,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за лицом с инвалидностью</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>первой группы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="197"/>
+    <w:bookmarkStart w:name="z213" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на назначение государственного пособия, назначаемого и выплачиваемого</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>матери или отцу, усыновителю (удочерителю), опекуну (попечителю),</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>воспитывающему ребенка с инвалидностью через веб-портал "электронного правительства"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17034,50 +18976,246 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ИИН – индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЭЦП – электронная цифровая подпись</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция приложения 4 действует до 12.07.2026 приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17286,2174 +19424,3121 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за лицом с инвалидностью</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>первой группы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="198"/>
+    <w:bookmarkStart w:name="z227" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Назначение пособия матери или отцу, усыновителю (удочерителю),</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>опекуну (попечителю), воспитывающему ребенка с инвалидностью"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z500" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Территориальные подразделения Комитета регулирования и контроля в области социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан.</w:t>
+Назначение пособия матери или отцу, усыновителю (удочерителю), опекуну (попечителю), воспитывающему ребенка с инвалидностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z504" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация);</w:t>
-[...50 lines deleted...]
-              <w:t>4) абонентское устройство сотовой связи.</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z508" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги:</w:t>
-[...101 lines deleted...]
-              <w:t>3) максимально допустимое время обслуживания в Государственной корпорации – 20 минут.</w:t>
+Территориальные подразделения Комитета регулирования и контроля в области социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z512" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="185"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы представления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z514" w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (полностью автоматизированная, частично автоматизированная)/бумажная/ проактивная/ оказываемая по принципу "одного заявления"</w:t>
+1) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) территориальные подразделения Комитета регулирования и контроля в области социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан (далее – услугодатель);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) веб-портал "электронного правительства" www.egov.kz (далее – портал);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) абонентское устройство сотовой связи.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z519" w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="187"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z521" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление о назначении пособия.</w:t>
-[...50 lines deleted...]
-              <w:t>При оказании услуги через проактивную услугу результат оказания услуги предоставляется посредством sms-оповещения на мобильный телефон услугополучателя.</w:t>
+Срок оказания государственной услуги:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="188"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) при обращении в Государственную корпорацию, услугодателю, на портал или через проактивную услугу – со дня регистрации пакета документов в электронных журналах регистрации заявлений 7 (семь) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При обращении в Государственную корпорацию, день приема документов не входит в срок оказания государственной услуги, при этом результат оказания государственной услуги услугодателем предоставляется в Государственную корпорацию, не позднее, чем за сутки до истечения срока оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок оказания государственной услуги продлевается при необходимости дооформления материалов дела по мере необходимости для дополнения недостающего (их) документа (ов) – на срок 30 (тридцать) календарных дней, при этом, если документы дооформлены, государственная услуга оказывается в течение 7 (семи) рабочих дней со дня предоставления дополнительного (ых) документа (ов) в Государственную корпорацию.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная корпорация уведомляет заявителя о необходимости представления дополнительных документов в течение 5 (пяти) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) максимально допустимое время ожидания для сдачи пакета документов в Государственную корпорацию – 15 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) максимально допустимое время обслуживания в Государственной корпорации – 20 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z529" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается бесплатно физическим лицам.</w:t>
+Электронная (полностью автоматизированная, частично автоматизированная)/бумажная/ проактивная/ оказываемая по принципу "одного заявления"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z533" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...210 lines deleted...]
-              <w:t>2) Государственной корпорации – www.gov4c.kz.</w:t>
+          <w:bookmarkStart w:name="z535" w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уведомление о назначении пособия.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>На портале уведомление о назначении пособий, а также информация о назначении пособий направляется в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная корпорация информирует услугополучателя о принятом решении посредством передачи sms-оповещения на мобильный телефон услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При оказании услуги через проактивную услугу результат оказания услуги предоставляется посредством sms-оповещения на мобильный телефон услугополучателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z540" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- При обращении в Государственную корпорацию для оказания государственной услуги услугополучатель (или его представитель по доверенности, удостоверенной нотариусом или должностным лицом, совершающим нотариальные действия) предоставляет заявление для назначения пособия воспитывающему ребенка с инвалидностью по форме согласно приложению 2 к Правилам и следующие документы:</w:t>
-[...254 lines deleted...]
-              <w:t>Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+Государственная услуга оказывается бесплатно физическим лицам.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z544" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="193"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z546" w:id="194"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) Государственной корпорации – прием заявлений и выдача готовых результатов государственных услуг осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудового</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодекса Республики Казахстан. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...101 lines deleted...]
-              <w:t>При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на назначение пособий по форме согласно приложению 10 к Правилам.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прием осуществляется в порядке электронной очереди, по месту регистрации услугополучателя, без ускоренного обслуживания, возможно бронирование электронной очереди посредством портала;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) Услугодателя – прием заявления и выдача результата оказания государственной услуги с понедельника по пятницу согласно графику работы услугодателя, с учетом перерыва на обед, кроме выходных и праздничных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) портала – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Министерства – www.enbek.gov.kz, раздел "Государственные услуги";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Государственной корпорации – www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z555" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z557" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+ При обращении в Государственную корпорацию для оказания государственной услуги услугополучатель (или его представитель по доверенности, удостоверенной нотариусом или должностным лицом, совершающим нотариальные действия) предоставляет заявление для назначения пособия воспитывающему ребенка с инвалидностью по форме согласно приложению 2 к Правилам и следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="196"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в Государственную корпорацию:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) документ, удостоверяющий личность заявителя либо электронный документ из сервиса цифровых документов (для идентификации личности). </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При обращении за назначением пособия воспитывающему ребенка с инвалидностью лиц, имеющих статус кандаса, предоставляется удостоверение кандаса либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) свидетельство (свидетельства) о рождении ребенка (детей) либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>при расхождении данных заявителя с данными в свидетельстве о рождении ребенка – свидетельство о заключении, расторжении брака (супружества) либо электронный документ из сервиса цифровых документов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>при установлении опеки (попечительства) над ребенком или усыновления (удочерения) – документ, подтверждающий установление опеки (попечительства) над ребенком или сведение об усыновлении (удочерении) из актовой записи о рождении;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) справка об инвалидности ребенка.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для жителей города Байконыр – справка отдела по учету и регистрации граждан жилищного хозяйства города Байконыр.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Для назначения пособия воспитывающему ребенка с инвалидностью представление свидетельства о рождении ребенка (детей) либо выписки из актовой записи о рождении, свидетельства о заключении, расторжении брака (супружества), за исключением сведений о заключении брака (супружества), зарегистрированных за пределами Республики Казахстан, справки об инвалидности ребенка, а также документа, подтверждающего установление опеки (попечительства) над ребенком или сведения об усыновлении (удочерении) из актовой записи о рождении, сведения о номере банковского счета не требуется при подтверждении информации, содержащейся в указанных документах, в соответствии с запросами в информационные системы государственных органов и (или) организации согласно приложению 5 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для назначения пособия – заявление на назначение ежемесячного государственного пособия, назначаемого и выплачиваемого матери или отцу, усыновителю (удочерителю), опекуну (попечителю), воспитывающему ребенка с инвалидностью через портал в форме электронного документа, удостоверенного ЭЦП услугополучателя, по форме согласно приложению 3 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>через проактивную услугу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для назначения пособия – согласие услугополучателя на оказание проактивной услуги, а также подтверждение или предоставление номера банковского счета посредством абонентского устройства сотовой связи услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Сведения документа, удостоверяющего личность заявителя, свидетельства (свидетельства) о рождении ребенка (детей) или выписка из актовой записи о рождении, или справка о регистрации акта гражданского состояния, выданные органами записи актов гражданского состояния, , справки об инвалидности ребенка, свидетельства о заключении (расторжении) брака (супружества), документа, подтверждающего установление опеки (попечительства) над ребенком или сведения об усыновлении (удочерении) из актовой записи о рождении, сведения о регистрации по месту жительства, сведения о номере банковского счета, указанных в электронном заявлении заявителя получает из соответствующих информационных систем в соответствии с запросами в информационные системы государственных органов и (или) организаций согласно приложению 5 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z574" w:id="197"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="197"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z576" w:id="198"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="198"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При получении сведений из информационной системы уполномоченного государственного органа, подтверждающих факт назначения, выплаты или подачи заявления на назначение пособий заявителю вручается расписка об отказе в приеме заявления по форме согласно приложению 9 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на назначение пособий по форме согласно приложению 10 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z585" w:id="199"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="199"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z587" w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 1. Адреса мест оказания государственной услуги размещены на интернет-ресурсах: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Министерства – www.enbek.gov.kz, раздел "Государственные услуги";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2) Государственной корпорации – www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2. Услугополучателям, имеющим в установленном законодательством порядке полную или частичную утрату способности или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Для лиц с ограниченными физическими возможностями необходимо наличие пандуса, кнопки вызова, тактильной дорожки для слепых и слабовидящих, зала ожидания, стойки с образцами документов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>3. Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП и информацию о статусе оказания государственной услуги посредством справочных служб услугодателя, а также Единого контакт-центра "1414", 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>При установлении инвалидности ребенку (детям) по выбору услугополучателя государственная услуга "Назначение пособия матери или отцу, усыновителю (удочерителю), опекуну (попечителю), воспитывающему ребенка с инвалидностью" оказывается по принципу "одного заявления".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Назначение пособия воспитывающему ребенка с инвалидностью через проактивную услугу предоставляется по инициативе субъекта оказания услуг, для оказания которой необходимо обязательное согласие субъекта получения услуги, предоставленное посредством абонентского устройства сотовой связи.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении. Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием электронно-цифровой подписи или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ.</w:t>
+              <w:t>
+Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении. Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием ЭЦП или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19636,468 +22721,468 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>осуществляющим уход за лицом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с инвалидностью первой группы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z274" w:id="199"/>
+    <w:bookmarkStart w:name="z274" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Запросы в информационные системы государственных органов и (или) организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z275" w:id="200"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z275" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для назначения пособия воспитывающему ребенка с инвалидностью, лицу, осуществляющему уход, формируются запросы по ИИН заявителя, членов семьи в информационные системы государственных органов и (или) организаций через шлюз "электронного правительства" для получения следующих сведений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z276" w:id="201"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z276" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) удостоверяющих личность из ИС "ГБД ФЛ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z277" w:id="202"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z277" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) о регистрации по постоянному месту жительства заявителя из ИС "ГБД ФЛ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z278" w:id="203"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z278" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) о регистрации по совместному месту жительства заявителя и сводных (и взятых под опеку) детей из ИС "ГБД ФЛ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z279" w:id="204"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z279" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) о регистрации по постоянному и совместному месту жительства заявителя и ребенка с инвалидностью из ИС "ГБДФЛ" (для назначения пособия воспитывающему ребенка с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z280" w:id="205"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z280" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) о регистрации по постоянному месту жительства лица, определенного как осуществляющий уход (для подтверждения факта проживания в пределах одного города и (или) района, лица, определенного как осуществляющий уход, и лица за которым осуществляется уход).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z281" w:id="206"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z281" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) о нахождении лица с инвалидностью первой группы и лица, определенного как осуществляющий за ним уход в одном учреждении уголовно-исполнительной системы (для назначения пособия лицу, осуществляющему уход);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z282" w:id="207"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z282" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) о регистрации рождения (смерти) по ИИН детей заявителя, при условии рождения всех детей в Республике Казахстан из ИС ЗАГС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z283" w:id="208"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z283" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) о регистрации заключения, расторжения брака (супружества) заявителя из ИС ЗАГС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z284" w:id="209"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z284" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) об установлении опеки (попечительства) над ребенком из ИС Министерства просвещения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z285" w:id="210"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z285" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) об установлении опеки (попечительства) над лицом с инвалидностью первой группы из ИС "ГБД ФЛ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z286" w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z286" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сведение об усыновлении (удочерении) из актовой записи о рождении в ИС ЗАГС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z287" w:id="212"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z287" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) о коде отделения Государственной корпорации из ИС уполномоченного государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z288" w:id="213"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z288" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) об установлении инвалидности на ребенка с инвалидностью из Централизованной базы данных инвалидов (для назначения пособия воспитывающему ребенка с инвалидностью);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z289" w:id="214"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z289" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) об установлении инвалидности на лицо с инвалидностью первой группы из Централизованной базы данных лиц с инвалидностью (для назначения пособия лицу, осуществляющему уход);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z290" w:id="215"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z290" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) об установлении возраста лица, определенного как осуществляющий уход, не моложе восемнадцати лет из ИС "ГБД ФЛ" (для назначения пособия лицу, осуществляющему уход);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z291" w:id="216"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z291" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) об отсутствии факта признания судом недееспособным либо ограниченно дееспособным (для лица, определенного как осуществляющий уход);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z292" w:id="217"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z292" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) об отсутствии факта состояния на учете в центре психического здоровья (для лица, определенного как осуществляющий уход);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z293" w:id="218"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z293" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронные документы, подтверждающие запрашиваемые сведения из ИС государственных органов и (или) организации и ИС БВУ, удостоверяются ЭЦП соответствующих государственных органов и (или) организаций, БВУ и шлюз "электронного правительства", а также ЭЦП осуществившего запрос отделения Государственной корпорации или заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z294" w:id="219"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z294" w:id="221"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ИС – информационная система;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20408,104 +23493,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за лицом с инвалидностью</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>первой группы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z296" w:id="220"/>
+    <w:bookmarkStart w:name="z296" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление для назначения государственного пособия лицам, осуществляющим уход за лицом с инвалидностью первой группы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент Комитета регулирования и контроля в области социальной защиты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22053,50 +25158,164 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия, имя, отчество (при его наличии), должность и подпись лица,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>принявшего документы ___________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 7 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22305,92 +25524,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за лицом с инвалидностью</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>первой группы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z301" w:id="221"/>
+    <w:bookmarkStart w:name="z301" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление для назначения государственного пособия лицам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>осуществляющим уход за лицом с инвалидностью первой группы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>через веб-портал "электронного правительства"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26378,50 +29597,232 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата и время подписания заявления:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____. ____. ________ год ____ часов _ минут____ секунд</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 8 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция приложения 8 действует до 12.07.2026 приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26617,2177 +30018,3107 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>осуществляющим уход за лицом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с инвалидностью первой группы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z311" w:id="222"/>
+    <w:bookmarkStart w:name="z311" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Назначение пособия лицу, осуществляющему уход"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="224"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z597" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="225"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Территориальные подразделения Комитета регулирования и контроля в области социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан.</w:t>
+Назначение пособия лицу, осуществляющему уход</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z601" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="226"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...51 lines deleted...]
-              <w:t>4) абонентское устройство сотовой связи.</w:t>
+              <w:t xml:space="preserve">
+Отсутствует </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z605" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="227"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сроки оказания государственной услуги:</w:t>
-[...84 lines deleted...]
-              <w:t>3) максимально допустимое время обслуживания в Государственной корпорации – 20 минут.</w:t>
+Территориальные подразделения Комитета регулирования и контроля в области социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z609" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="228"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы представления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z611" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (полностью автоматизированная, частично автоматизированная) и (или) бумажная/ проактивная/ оказываемая по принципу "одного заявления".</w:t>
+1) территориальные подразделения Комитета регулирования и контроля в области социальной защиты населения Министерства (далее – услугодатель);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="229"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) веб-портал "электронного правительства" www.egov.kz (далее – портал);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) абонентское устройство сотовой связи.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z616" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="230"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z618" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление о назначении пособия.</w:t>
-[...50 lines deleted...]
-              <w:t>В случае оказания услуги через проактивную услугу результат оказания услуги предоставляется посредством sms-оповещения на мобильный телефон услугополучателя.</w:t>
+Сроки оказания государственной услуги:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="231"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) при обращении услугодателю, в Государственную корпорацию, на портал или через проактивную услугу – со дня регистрации пакета документов в электронных журналах регистрации заявлений семь рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При обращении в Государственную корпорацию, день приема документов не входит в срок оказания государственной услуги, при этом результат оказания государственной услуги услугодателем предоставляется в Государственную корпорацию, не позднее, чем за сутки до истечения срока оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок оказания государственной услуги продлевается в случаях необходимости дооформления материалов дела по мере необходимости для дополнения недостающего (их) документа (ов) – на срок 30 (тридцать) календарных, при этом, если документы дооформлены, государственная услуга оказывается в течение 7 (семи) рабочих дней со дня предоставления дополнительного (ых) документа (ов) в Государственную корпорацию. Государственная корпорация уведомляет заявителя о необходимости представления дополнительных документов в течение 5 (пяти) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) максимально допустимое время ожидания для сдачи пакета документов в Государственную корпорацию – 15 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) максимально допустимое время обслуживания в Государственной корпорации – 20 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z625" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="232"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается бесплатно физическим лицам.</w:t>
+Электронная (полностью автоматизированная, частично автоматизированная) и (или) бумажная/ проактивная/ оказываемая по принципу "одного заявления".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z629" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="233"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...190 lines deleted...]
-              <w:t>2) Государственной корпорации – www.gov4c.kz.</w:t>
+          <w:bookmarkStart w:name="z631" w:id="234"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уведомление о назначении пособия.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="234"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>На портале уведомление о назначении пособий, а также информация о назначении пособий направляется в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная корпорация информирует услугополучателя о принятом решении посредством передачи sms-оповещения на мобильный телефон услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае оказания услуги через проактивную услугу результат оказания услуги предоставляется посредством sms-оповещения на мобильный телефон услугополучателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z636" w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="235"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При обращении для оказания государственной услуги в Государственную корпорацию услугополучатель (или его представитель по доверенности, удостоверенной нотариусом или должностным лицом, совершающим нотариальные действия) предоставляет заявление для назначения пособия лицу, осуществляющему уход по форме согласно приложению 6 к Правилам и следующие документы:</w:t>
-[...322 lines deleted...]
-              <w:t>Сведения удостоверяющие личность и регистрацию по месту жительства заявителя и лица, определенного как осуществляющий за ним уход (для подтверждения факта проживания в пределах одного города и (или) района, нахождения в одном учреждении уголовно-исполнительном системы, лица, определенного как осуществляющий уход, и лица с инвалидностью первой группы), а также сведения о номере банковского счета получают из соответствующих государственных информационных систем в соответствии с запросами в информационные системы государственных органов и (или) организаций согласно приложению 5 к Правилам.</w:t>
+Государственная услуга оказывается бесплатно физическим лицам.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z640" w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="236"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+              <w:t xml:space="preserve">
+График работы услугодателя, Государственной корпорации и объектов информации </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z642" w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) Услугодатель – прием заявления и выдача результата оказания государственной услуги с понедельника по пятницу согласно графику работы услугодателя, с учетом перерыва на обед, кроме выходных и праздничных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="237"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...16 lines deleted...]
-              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленными Правилами.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
-[...67 lines deleted...]
-              <w:t>В случае представления заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на назначение пособий по форме согласно приложению 10 к Правилам.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2) Государственной корпорации – с понедельника по субботу включительно, в соответствии с графиком работы с 9.00 часов до 20.00 часов без перерыва на обед, кроме воскресенья и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прием осуществляется в порядке электронной очереди, по месту регистрации услугополучателя, без ускоренного обслуживания, возможно бронирование электронной очереди посредством портала;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3) портала – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Министерство – www.enbek.gov.kz, раздел "Государственные услуги";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Государственной корпорации – www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z651" w:id="238"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="238"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z653" w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении для оказания государственной услуги в Государственную корпорацию услугополучатель (или его представитель по доверенности, удостоверенной нотариусом или должностным лицом, совершающим нотариальные действия) предоставляет заявление для назначения пособия лицу, осуществляющему уход по форме согласно приложению 6 к Правилам и следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для заявителя:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) документ, удостоверяющий личность заявителя – для идентификации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) документ, подтверждающий установление опеки (попечительства) над лицом с инвалидностью первой группы – в случае установления опеки (попечительства) над лицом с инвалидностью первой группы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) справка об инвалидности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для жителей города Байконыр – справка отдела по учету и регистрации граждан жилищного хозяйства города Байконыр;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) сведения о нахождении лица с инвалидностью первой группы в учреждении уголовно-исполнительной системы, проверяются по документу, удостоверяющему личность, в информационной системе "Центральная автоматизированная база данных" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для лица, определенного как осуществляющий уход за лицом с инвалидностью первой группы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) документ, удостоверяющий личность – для идентификации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае обращения за назначением пособия лицу, осуществляющему уход, лиц, имеющих статус кандаса, предоставляется удостоверение кандаса для идентификации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) документ, подтверждающий сведения о номере банковского счета в уполномоченной организации по выдаче пособий – для идентификации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) сведения о дееспособности лица, определенного как осуществляющий уход за лицом с инвалидностью первой группы, проверяются по документу, удостоверяющему личность, в информационной системе "Государственная база данных физических лиц" Министерства юстиции Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для жителей города Байконыр – справка отдела по учету и регистрации граждан жилищного хозяйства города Байконыр;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) сведения о нахождении лица, определенного как осуществляющий за ним уход в учреждении уголовно-исполнительной системы, проверяются по документу, удостоверяющему личность, в информационной системе "Центральная автоматизированная база данных" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для назначения пособия лицу, осуществляющему уход, представление документа, подтверждающего установление опеки над лицом с инвалидностью первой группы, а также справки об инвалидности лица с инвалидностью первой группы, сведений об отсутствии факта состояния на учете в центре психического здоровья, сведения о нахождении лица с инвалидностью первой группы и лица, определенного как осуществляющий за ним уход в учреждении уголовно-исполнительной системы, сведения о номере банковского счета не требуется при подтверждении информации, содержащейся в указанных документах, в соответствии с запросами в информационные системы государственных органов и (или) организации согласно приложению 5 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заявление на назначение пособия лицу, осуществляющему уход, посредством портала в форме электронного документа, удостоверенного ЭЦП услугополучателя, по форме согласно приложению 7 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>через проактивную услугу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для назначения пособия – согласие услугополучателя на оказание проактивной услуги, а также подтверждение или предоставление номера банковского счета посредством абонентского устройства сотовой связи услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения удостоверяющие личность и регистрацию по месту жительства заявителя и лица, определенного как осуществляющий за ним уход (для подтверждения факта проживания в пределах одного города и (или) района, нахождения в одном учреждении уголовно-исполнительном системы, лица, определенного как осуществляющий уход, и лица с инвалидностью первой группы), а также сведения о номере банковского счета получают из соответствующих информационных систем в соответствии с запросами в информационные системы государственных органов и (или) организаций согласно приложению 5 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z674" w:id="240"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="240"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z676" w:id="241"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="241"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленными Правилами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При получении сведений из информационные системы уполномоченного государственного органа, подтверждающих факт назначения, выплаты или подачи заявления на назначение пособий, а также при наличии у заявителя факта смены лица, осуществляющего уход за лицом с инвалидностью первой группы более двух раз в течение календарного года, при наличии факта предоставления социальной услуги индивидуального помощника лицу с инвалидностью первой группы (для назначения пособия лицу, осуществляющему уход) заявителю вручается расписка об отказе в приеме заявления по форме согласно приложению 9 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае представления заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на назначение пособий по форме согласно приложению 10 к Правилам.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z685" w:id="242"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="242"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z687" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="243"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Министерство – www.enbek.gov.kz, раздел "Государственные услуги";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2) Государственной корпорации – www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Услугополучателям, имеющим в установленном законодательством порядке полную или частичную утрату способности или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения услугополучателя через Единый контакт-центр "1414", 8 800 080 7777.</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Услугополучателям, имеющим в установленном законодательством порядке полную или частичную утрату способности, или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения услугополучателя через Единый контакт-центр "1414", 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Для лиц с ограниченными физическими возможностями необходимо наличие пандуса, кнопки вызова, тактильной дорожки для слепых и слабовидящих, зала ожидания, стойки с образцами документов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>3. Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП и информацию о статусе оказания государственной услуги посредством справочных служб услугодателя, а также Единого контакт-центра "1414", 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>При установлении инвалидности ребенку (детям) по выбору услугополучателя государственная услуга "Назначение пособия лицу, осуществляющему уход" оказывается по принципу "одного заявления".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Назначение пособия лицу, осуществляющему уход, через проактивную услугу предоставляется по инициативе субъекта оказания услуг, для оказания которой необходимо обязательное согласие субъекта получения услуги, предоставленное посредством абонентского устройства сотовой связи.</w:t>
+              <w:t>
+Назначение пособия лицу, осуществляющему уход, через проактивную услугу предоставляется по инициативе субъекта оказания услуг, для оказания которой необходимо обязательное согласие субъекта получения услуги, предоставленное посредством абонентского устройства сотовой связи.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29035,51 +33366,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z361" w:id="223"/>
+    <w:bookmarkStart w:name="z361" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАСПИСКА № ____</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -29088,71 +33419,89 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>______________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(указать вид)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z362" w:id="224"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Приложение 9  внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 №195 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z362" w:id="245"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление гражданина __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>зарегистрировано за № __</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -29611,64 +33960,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z363" w:id="225"/>
+      <w:bookmarkStart w:name="z363" w:id="246"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата получения услуги со дня регистрации заявления в отделении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Государственной корпорации "_____" _____________ 20 ___ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -29725,50 +34074,164 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Контактные данные услугополучателя (представителя услугополучателя) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>телефон домашний_______ мобильный ______ Е-маil __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 10 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -30018,51 +34481,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z366" w:id="226"/>
+    <w:bookmarkStart w:name="z366" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАСПИСКА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -30071,71 +34534,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>______________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(указать вид)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z367" w:id="227"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z367" w:id="248"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от "___" _________ 20 ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданин (ка) ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -30226,50 +34689,164 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) и должность ответственного лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 11 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -30519,100 +35096,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z370" w:id="228"/>
+    <w:bookmarkStart w:name="z370" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАСПИСКА № ____</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об отказе в приеме заявления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z371" w:id="229"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z371" w:id="250"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на назначение ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать вид)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -30822,50 +35399,82 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) и должность ответственного лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -30901,64 +35510,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 12</w:t>
+              <w:t>Приложение 12 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам назначения и выплаты</w:t>
+              <w:t>назначения и выплаты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного пособия,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30966,129 +35575,142 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>матери или отцу, усыновителю</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(удочерителю), опекуну</w:t>
+              <w:t>(удочерителю), опекуну (попечителю),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(попечителю), воспитывающим</w:t>
+              <w:t>воспитывающим ребенка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ребенка с инвалидностью</w:t>
+              <w:t>с инвалидностью (детей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(детей с инвалидностью),</w:t>
+              <w:t>с инвалидностью),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственного пособия лицам,</w:t>
+              <w:t>государственного пособия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осуществляющим уход за лицом</w:t>
+              <w:t>лицам, осуществляющим</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с инвалидностью первой группы</w:t>
+              <w:t>уход за лицом с инвалидностью</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>первой группы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -31115,68 +35737,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z374" w:id="230"/>
+    <w:bookmarkStart w:name="z374" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электронный журнал регистрации заявлений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 12 - в  редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -31185,68 +35845,80 @@
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z440" w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ заявления</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ заявления</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="252"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31416,51 +36088,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-фамилия, имя, отчество (при наличии)</w:t>
+фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33033,50 +37705,140 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 13 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -33324,51 +38086,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z377" w:id="231"/>
+    <w:bookmarkStart w:name="z377" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электронный журнал регистрации заявлений граждан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -33377,51 +38139,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>__________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(указать вид выплаты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -35015,51 +39777,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z380" w:id="232"/>
+    <w:bookmarkStart w:name="z380" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление № ______</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -35080,71 +39842,109 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(указать вид пособия)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от "___" _______________ 20 ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z381" w:id="233"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 14  внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z381" w:id="255"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданину(ке) ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) заявителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -35713,928 +40513,79 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z384" w:id="234"/>
+      <w:bookmarkStart w:name="z86" w:id="256"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Область (город) ___________________</w:t>
-      </w:r>
-[...847 lines deleted...]
-        <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -36656,1041 +40607,977 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...249 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z391" w:id="236"/>
+    <w:bookmarkStart w:name="z385" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> РЕШЕНИЕ № __________ от "____" ___________ 20___ года</w:t>
+        <w:t xml:space="preserve"> РЕШЕНИЕ № _________________ от "___" ___________ 20__ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Департамента Комитета регулирования и контроля в области социальной защиты</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>населения по _________ области (городу) № дела ___________ О назначении (изменении, отказе в назначении) пособия лицу,</w:t>
+        <w:t>населения по _____________ области (городу) № дела _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z88" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О назначении (изменении, возобновление, отказе в назначении) пособия</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>осуществляющему уход за лицом с инвалидностью первой группы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="236"/>
+        <w:t>воспитывающему ребенка с инвалидностью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 16 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
+      Сноска. Приложение 15 - в редакции приказа Министра труда и социальной защиты населения РК от 22.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________</w:t>
+      Заявитель ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Дата обращения "___" ______________ 20____ года</w:t>
-[...169 lines deleted...]
-        <w:t>в размере ______________________________________________________ тенге</w:t>
+        <w:t>Дата обращения "___" ______________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии) ребенка с инвалидностью</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения ребенка с инвалидностью _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Справка об инвалидности ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Инвалидность установлена на срок с ______ 20 __ года по _____20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z90" w:id="259"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Назначить в соответствии со статьей _____ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социального</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодекса</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пособие воспитывающему ребенка с инвалидностью с ______ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по _________ 20___ года в размере ________________ теңге ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(сумма прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...41 lines deleted...]
-        <w:t>________________________________________________________________</w:t>
+      <w:bookmarkStart w:name="z91" w:id="260"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Изменить размер пособия воспитывающему ребенка с инвалидностью:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с ____ 20__ года по ____20 __ года и установить в размере _________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(сумма прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Основание: ______________________________________________________</w:t>
-[...50 lines deleted...]
-        <w:t>________________________________________________________________</w:t>
+        <w:t>Основание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z92" w:id="261"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Возобновить с "____" __________ 20__ года:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(основание)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Руководитель департамента ______________________________ __________</w:t>
+      <w:bookmarkStart w:name="z93" w:id="262"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Отказать в назначении пособия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(основание)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель департамента</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________ _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель управления (отдела) департамента</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________ ____________</w:t>
+        <w:t>___________________________________ _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Специалист __________________________________________ ____________</w:t>
+        <w:t>Специалист</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________ ______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Проект решения подготовлен: Директор филиала Государственной корпорации</w:t>
-[...16 lines deleted...]
-        <w:t>______________________________________________________ ____________</w:t>
+        <w:t>Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Директор филиала Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________ _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель отделения Государственной корпорации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________ ____________</w:t>
+        <w:t>_____________________________________ _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Специалист отделения Государственной корпорации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________ ____________</w:t>
+        <w:t>____________________________________ _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -37743,115 +41630,128 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 17</w:t>
+              <w:t>Приложение 16</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам назначения и выплаты</w:t>
+              <w:t>к Правилам назначения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственного пособия,</w:t>
+              <w:t>и выплаты государственного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>назначаемого и выплачиваемого</w:t>
+              <w:t>пособия, назначаемого</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>матери или отцу, усыновителю</w:t>
+              <w:t>и выплачиваемого матери или</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>отцу, усыновителю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(удочерителю), опекуну</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(попечителю), воспитывающим</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -37873,64 +41773,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного пособия лицам,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осуществляющим уход за лицом</w:t>
+              <w:t>осуществляющим уход</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с инвалидностью первой группы</w:t>
+              <w:t>за лицом с инвалидностью</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>первой группы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -37956,310 +41869,981 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Код _____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Область (город) ___________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z396" w:id="237"/>
+    <w:bookmarkStart w:name="z391" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление о необходимости дооформления документов на назначение</w:t>
+        <w:t xml:space="preserve"> РЕШЕНИЕ № __________ от "____" ___________ 20___ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>______________________________________________</w:t>
+        <w:t>Департамента Комитета регулирования и контроля в области социальной защиты</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(указать вид пособия)</w:t>
+        <w:t>населения по _________ области (городу) № дела ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z99" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О назначении (изменении, отказе в назначении) пособия лицу,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>от "_____" __________ 20 ____ года</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z397" w:id="238"/>
+        <w:t>осуществляющему уход за лицом с инвалидностью первой группы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 16 - в редакции приказа Министра труда и социальной защиты населения РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уполномоченный орган по назначению пособия</w:t>
-[...187 lines deleted...]
-        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      Заявитель ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата обращения "___" ______________ 20____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии) лица с инвалидностью первой группы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения лица с инвалидностью ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Справка об инвалидности ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Инвалидность установлена на срок с _____ 20 ___ года по _____ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z101" w:id="265"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Назначить в соответствии со статьей ___ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социального</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодекса пособие</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лицу, осуществляющему уход с _____ 20 ____ года по ______ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в размере _________________________________________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z102" w:id="266"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Изменить размер пособия лицу, осуществляющему уход с ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ года по _______ 20 _ года и установить в размере __________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Основание: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z103" w:id="267"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Отказать в назначении пособия лицу, осуществляющему уход:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(основание)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель департамента</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель управления (отдела) департамента</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Директор филиала Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________ _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель отделения Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________ _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист отделения Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________ _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -38295,51 +42879,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 18</w:t>
+              <w:t>Приложение 17</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам назначения и выплаты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -38509,104 +43093,732 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z400" w:id="239"/>
+    <w:bookmarkStart w:name="z396" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Уведомление о необходимости дооформления документов на назначение</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(указать вид пособия)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>от "_____" __________ 20 ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 17  внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z397" w:id="269"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по назначению пособия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вид пособия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>доводит до Вашего сведения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии) заявителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения заявителя ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата возврата заявления _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о необходимости дооформления __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указание причины дооформления)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 18</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам назначения и выплаты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного пособия,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначаемого и выплачиваемого</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>матери или отцу, усыновителю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(удочерителю), опекуну</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(попечителю), воспитывающим</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ребенка с инвалидностью</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(детей с инвалидностью),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного пособия лицам,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществляющим уход за лицом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с инвалидностью первой группы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z400" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Электронный журнал sms-оповещений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(указать вид пособия)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по _________________ отделению Государственной корпорации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 18  внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -39286,70 +44498,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z401" w:id="240"/>
+    <w:bookmarkStart w:name="z401" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -40183,51 +45395,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z404" w:id="241"/>
+    <w:bookmarkStart w:name="z404" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о назначении</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -40236,71 +45448,109 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(указать вид пособия)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от "_____" ______________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z405" w:id="242"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 19  внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z405" w:id="273"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка)__________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -40735,51 +45985,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z408" w:id="243"/>
+    <w:bookmarkStart w:name="z408" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление № ________ об отказе в назначении</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -40788,71 +46038,109 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(указать вид пособия)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от "_____" ___________ 20 ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z409" w:id="244"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 20  внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z409" w:id="275"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -41304,51 +46592,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z412" w:id="245"/>
+    <w:bookmarkStart w:name="z412" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал уведомлений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -41357,51 +46645,89 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(указать вид пособия)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по _________________ отделению</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 21 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -42815,159 +48141,179 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z415" w:id="246"/>
+      <w:bookmarkStart w:name="z415" w:id="277"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Область (городу) ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z416" w:id="247"/>
+    <w:bookmarkStart w:name="z416" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ № ____ от "____" _______ 20__ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Департамента Комитета регулирования и контроля в области социальной защиты населения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по ______________________ области (городу) № дела ________ О приостановлении выплаты ____________________________________ (указать вид)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 22 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин(ка) ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -43688,159 +49034,179 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z421" w:id="248"/>
+      <w:bookmarkStart w:name="z421" w:id="279"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Область ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z422" w:id="249"/>
+    <w:bookmarkStart w:name="z422" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ № ___ от "___" _________ 20 ____года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Департамент Комитета регулирования и контроля в области социальной защиты населения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по ________________________ области (городу) № дела ___________ О прекращении выплаты __________________________________________ (указать вид)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 23 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин(ка) __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -44522,64 +49888,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z426" w:id="250"/>
+      <w:bookmarkStart w:name="z426" w:id="281"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код района _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республика Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -44604,88 +49970,158 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отделение Государственной корпорации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по _________________ области (городу)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z427" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z427" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z428" w:id="252"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 24  внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z428" w:id="283"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от гражданина (ки)_______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) получателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -45331,64 +50767,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z429" w:id="253"/>
+      <w:bookmarkStart w:name="z429" w:id="284"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контактные данные заявителя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>телефон домашний _________ мобильный _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -45479,50 +50915,188 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия, имя, отчество (при его наличии) и подпись принявшего документы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 25 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -45772,88 +51346,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z432" w:id="254"/>
+    <w:bookmarkStart w:name="z432" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СПРАВКА-АТТЕСТАТ № ______ от _____ _________ 20 ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z433" w:id="255"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z433" w:id="286"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать виды выплат)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -46542,55 +52116,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>