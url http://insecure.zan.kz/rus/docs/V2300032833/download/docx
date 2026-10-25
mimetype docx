--- v0 (2025-11-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5f58b97" w14:textId="5f58b97">
+    <w:p w14:paraId="a72e553" w14:textId="a72e553">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -927,74 +927,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) балансодержатель - государственное юридическое лицо, за которым объект закреплен на праве оперативного управления или хозяйственного ведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) электронный документ - документ, в котором информация представлена в электронно-цифровой форме и удостоверена посредством электронной цифровой подписи;</w:t>
+      9) электронный документ – цифровая запись, подтверждение достоверности, принадлежности и неизменности которой обеспечено с помощью электронной цифровой подписи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) электронная цифровая подпись (далее – ЭЦП) - набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      10) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Предварительными стадиями приватизации признаются сдача государственного имущества в имущественный наем (аренду) либо его передача в доверительное управление с правом последующего выкупа в порядке, установленном законодательством Республики Казахстан о государственном имуществе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4015,51 +4077,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>производственной деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и развития сферы услуг населению</w:t>
+              <w:t xml:space="preserve">и развития сферы услуг </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>населению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с последующей безвозмездной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4196,424 +4271,239 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>земельных участков для организации производственной деятельности и развития</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сферы услуг населению с последующей безвозмездной передачей в собственность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z168" w:id="158"/>
-[...9 lines deleted...]
-      1. Рассмотрев опубликованное извещение о предоставлении субъектам малого</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Рассмотрев опубликованное извещение о предоставлении субъектам малого и среднего предпринимательства в имущественный наем (аренду) или доверительное управление неиспользуемых объектов государственной собственности и занимаемых ими земельных участков для организации производственной деятельности и развития сферы услуг населению с последующей безвозмездной передачей в собственность и ознакомившись с правилами предоставления субъектам малого и среднего предпринимательства в имущественный наем (аренду) или доверительное управление неиспользуемых объектов государственной собственности и занимаемых ими земельных участков для организации производственной деятельности и развития сферы услуг населению с последующей безвозмездной передачей в собственность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...333 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="159"/>
+      <w:bookmarkStart w:name="z332" w:id="159"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z333" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      физического лица или наименование юридического лица и фамилия, имя, отчество (при его наличии) руководителя или представителя юридического лица,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z334" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      действующего на основании доверенности) желает принять участие в тендере,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z335" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      который состоится "___" _______ 20 __ года на веб-портале реестра государственного имущества www.e-qazyna.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z336" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мною (нами) внесен (-о) _____________гарантийный (-х) взнос (-ов) для (количество) участия в тендере общей суммой (______________________________) теңге (цифрами) (сумма прописью) на расчетный счет единого оператора в сфере учета государственного имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z337" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения об объектах, по которым внесен гарантийный взнос:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4698,51 +4588,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма гарантийного взноса, подлежащая перечислению, тенге</w:t>
+Сумма гарантийного взноса, подлежащая перечислению, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5019,70 +4909,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="160"/>
+    <w:bookmarkStart w:name="z338" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о внесенных гарантийных взносах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5241,51 +5131,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма гарантийного взноса, тенге</w:t>
+Сумма гарантийного взноса, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5754,1207 +5644,1128 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...1101 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z339" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Согласен (-ы) с тем, что в случае обнаружения моего (нашего) несоответствия требованиям, предъявляемым к участнику тендера (нанимателю, доверительному управляющему), я (мы) лишаюсь (-емся) права участия в тендере, подписанный мной (нами) протокол о результатах тендера и договор имущественного найма (аренды) или доверительного управления будут признаны недействительными.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z340" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В случае, если я (мы) буду(-ем) определен (-ы) победителем (-ями) тендера, принимаю(-ем) на себя обязательства подписать протокол о результатах тендера в день проведения тендера и подписать договор имущественного найма (аренды) или доверительного управления в течение десяти календарных дней со дня проведения тендера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z341" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Согласен (-ы) с тем, что сумма внесенного мною (нами) гарантийного взноса не возвращается в случаях отказа подписать: 1) протокол о результатах тендера; 2) договор имущественного найма (аренды) или доверительного управления в установленные сроки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z342" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Настоящая заявка вместе с протоколом о результатах тендера имеет силу договора, действующего до заключения договора имущественного найма (аренды) или доверительного управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z343" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Представляю (-ем) сведения о себе: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z344" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z345" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z346" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z347" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z348" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z349" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии) руководителя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z350" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z351" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z352" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер телефона (факса): __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z353" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковские реквизиты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z354" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z355" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковский идентификационный код _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z356" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование банка _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z357" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код бенефициара ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z358" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К заявке прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z359" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z360" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z361" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z362" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z363" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для физического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z364" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z365" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z366" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z367" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z368" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Паспортные данные______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z369" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z370" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер телефона (факса): __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z371" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковские реквизиты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z372" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z373" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z374" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковский идентификационный код</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z375" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z376" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование банка _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z377" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бенефициара____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z379" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К заявке прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z380" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z382" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z384" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z386" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись) (фамилия, имя, отчество (при его наличии) физического лица или наименование юридического лица и фамилия, имя, отчество (при его наличии) руководителя или представителя юридического лица, действующего на основании доверенности).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z387" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" ____________ 20__ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z388" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z389" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявка принята веб-порталом реестра государственного имущества</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z390" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" _________ 20__ года. ____ часов ____ мин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7280,31 +7091,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>