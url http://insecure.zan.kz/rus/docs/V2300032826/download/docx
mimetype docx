--- v0 (2025-12-16)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c29a8e2" w14:textId="c29a8e2">
+    <w:p w14:paraId="b767968" w14:textId="b767968">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил формирования системы управления рисками и внутреннего контроля единого накопительного пенсионного фонда, добровольных накопительных пенсионных фондов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 7 июня 2023 года № 40. Зарегистрировано в Министерстве юстиции Республики Казахстан 16 июня 2023 года № 32826</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 7 июня 2023 года № 40. Зарегистрировано в Министерстве юстиции Республики Казахстан 16 июня 2023 года № 32826.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -912,390 +912,452 @@
         <w:t>
       2. Совет директоров и правление Фонда или ДНПФ обеспечивают соответствие системы управления рисками и внутреннего контроля Правилам и создают условия для исполнения структурными подразделениями и работниками Фонда или ДНПФ возложенных на них обязанностей в области управления рисками и осуществления внутреннего контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...15 lines deleted...]
-      1) корпоративное управление - система стратегического и тактического управления Фонда или ДНПФ, представляющая собой комплекс взаимоотношений между общим собранием акционеров, советом директоров, правлением и иными органами, направленный на обеспечение эффективного функционирования Фонда или ДНПФ, защиту прав и интересов его акционера (акционеров) и предоставляющий акционеру (акционерам) возможность эффективного контроля и мониторинга деятельности Фонда или ДНПФ;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) репутационный риск – риск возникновения расходов (убытков) вследствие негативного общественного мнения о Фонде или ДНПФ либо снижения доверия к ним;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      2) управление конфликтом интересов - создание механизмов недопущения ситуаций, при которых интересы должностного лица или работника Фонда или ДНПФ повлияют на объективность и независимость принятия ими решений и исполнения обязанностей, а также вступят в противоречие с их обязательством действовать в интересах вкладчиков (получателей пенсионных выплат) Фонда или ДНПФ и (или) акционеров Фонда или ДНПФ;</w:t>
+    <w:bookmarkStart w:name="z287" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) корпоративное управление – система стратегического и тактического управления Фонда или ДНПФ, представляющая собой комплекс взаимоотношений между общим собранием акционеров, советом директоров, правлением и иными органами, направленный на обеспечение эффективного функционирования Фонда или ДНПФ, защиту прав и интересов его акционера (акционеров) и предоставляющий акционеру (акционерам) возможность эффективного контроля и мониторинга деятельности Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      3) операционный риск - риск возникновения расходов (убытков) в результате недостатков или ошибок в ходе осуществления внутренних процессов, допущенных со стороны работников, функционирования информационных систем и технологий, а также вследствие внешних событий, включающий в себя риски, связанные с:</w:t>
+    <w:bookmarkStart w:name="z288" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) управление конфликтом интересов – создание механизмов недопущения ситуаций, при которых интересы должностного лица или работника Фонда или ДНПФ повлияют на объективность и независимость принятия ими решений и исполнения обязанностей, а также вступят в противоречие с их обязательством действовать в интересах вкладчиков (получателей пенсионных выплат) Фонда или ДНПФ и (или) акционеров Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z289" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) операционный риск – риск возникновения расходов (убытков) в результате недостатков или ошибок в ходе осуществления внутренних процессов, допущенных со стороны работников, функционирования информационных систем и технологий, а также вследствие внешних событий, включающий в себя риски, связанные с:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z290" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неопределенной и неэффективной организационной структурой Фонда или ДНПФ, включая распределение ответственности, структуру подотчетности и управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z291" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неэффективными стратегиями, политиками и (или) стандартами в области информационных технологий, недостатками в использовании программного обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z292" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неполной или недостоверной информацией либо несоответствующим использованием информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z293" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неэффективным управлением персоналом и (или) неквалифицированным штатом Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z294" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       недостаточно эффективным построением процессов осуществления деятельности Фонда или ДНПФ либо слабым контролем соблюдения внутренних правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z295" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       непредвиденными или неконтролируемыми факторами внешнего воздействия на деятельность Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z296" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличием недостатков или ошибок во внутренних документах, регламентирующих деятельность Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      4) репутационный риск - риск возникновения расходов (убытков) вследствие негативного общественного мнения или снижения доверия к Фонду или ДНПФ;</w:t>
+    <w:bookmarkStart w:name="z297" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      непрофессиональными действиями руководства и персонала Фонда или ДНПФ, повлекшими за собой сужение клиентской базы, недоверие или негативное восприятие Фонда или ДНПФ клиентами и (или) контрагентами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      5) система управления рисками - совокупность взаимосвязанных элементов: процедур, методик, информационных систем, объединенных в единый процесс по управлению реализованными и потенциальными рисками в рамках приемлемого для акционера (акционеров) уровня риска и направленных на достижение целей и задач по управлению рисками. В процессе выявления и управления реализованными и потенциальными рисками, влияющими на деятельность Фонда или ДНПФ, участвуют совет директоров, правление, руководители и сотрудники структурных подразделений в пределах закрепленной компетенции и ответственности;</w:t>
+    <w:bookmarkStart w:name="z298" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) система управления рисками – совокупность взаимосвязанных элементов: процедур, методик, информационных систем, объединенных в единый процесс управления реализованными и потенциальными рисками в пределах приемлемого уровня риска для акционера (акционеров) и направленных на достижение целей и задач по управлению рисками. В процессе выявления и управления реализованными и потенциальными рисками Фонда или ДНПФ участвуют совет директоров, правление, руководители структурных подразделений и работники в пределах закрепленных полномочий и ответственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      6) форс-мажорные обстоятельства - обстоятельства непреодолимой силы (стихийные явления, военные действия, наводнения, землетрясения, блокады, забастовки, террористические акты и иные подобные обстоятельства, которые невозможно предвидеть);</w:t>
+    <w:bookmarkStart w:name="z299" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уполномоченный орган – государственный орган, осуществляющий регулирование, контроль и надзор за финансовым рынком и финансовыми организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      7) система внутреннего контроля - совокупность политик, процессов и процедур внутреннего контроля, обеспечивающих реализацию Фондом или ДНПФ долгосрочных целей и поддержания достоверности финансовой и управленческой отчетности, способствующей соблюдению Социального кодекса в области пенсионного обеспечения и Закона о рынке ценных бумаг, а также политики Фонда или ДНПФ, внутренних правил, снижению риска убытков или репутационного риска Фонда или ДНПФ;</w:t>
+    <w:bookmarkStart w:name="z300" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) форс-мажорные обстоятельства – обстоятельства непреодолимой силы (непредвиденные природные явления, военные действия, наводнения, землетрясения, блокада, забастовки, террористические акты и иные подобные события);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      8) внутренние документы - документы, регулирующие условия и порядок деятельности Фонда или ДНПФ, их органов, структурных подразделений, филиалов, представительств, работников;</w:t>
+    <w:bookmarkStart w:name="z301" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) система внутреннего контроля – совокупность политики, процессов и процедур внутреннего контроля, обеспечивающих реализацию долгосрочных целей по поддержанию достоверности финансовой и управленческой отчетности, соблюдение Социального кодекса в сфере законодательства о пенсионном обеспечении и рынке ценных бумаг, а также политик и внутренних правил Фонда или ДНПФ и способствующих снижению риска убытков или репутационного риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      9) уполномоченный орган - уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций.</w:t>
+    <w:bookmarkStart w:name="z302" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) внутренние документы – документы, регулирующие условия и порядок деятельности Фонда или ДНПФ, их органов, структурных подразделений, филиалов, представительств и работников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Фонд и ДНПФ ежегодно не позднее 1 июля года, следующего за отчетным, представляют в уполномоченный орган отчет по оценке выполнения требований к системе управления рисками по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1346,555 +1408,799 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования системы управления рисками</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Формирование системы управления рисками в Фонде или ДНПФ осуществляется в целях соответствия деятельности Фонда и ДНПФ требованиям по корпоративному управлению, функционированию информационных систем и систем управленческой информации.</w:t>
+      5. Совет директоров Фонда или ДНПФ обеспечивает наличие подразделения (подразделений) по управлению рисками, возглавляемого и (или) курируемого главой риск-менеджмента, обладающего соответствующими полномочиями, независимостью и ресурсами, и осуществляющего взаимодействие с советом директоров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkStart w:name="z303" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Формирование системы управления рисками в Фонде или ДНПФ осуществляется в целях обеспечения соответствия деятельности Фонда и ДНПФ требованиям корпоративного управления, функционирования информационных систем и систем управленческой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z304" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-1. Совет директоров Фонда или ДНПФ при принятии решения о назначении на должность главы риск-менеджмента учитывает соответствие кандидата следующим требованиям: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z305" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие высшего юридического и (или) экономического образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z306" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие стажа работы не менее пяти лет в подразделениях, осуществляющих функции методологии и (или) управления рисками в финансовой сфере, соответствующего для надлежащего исполнения полномочий главы риск-менеджмента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z307" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие подтвержденного опыта в сфере управления рисками в финансовых организациях, включая участие в процессах идентификации, оценки, мониторинга и контроля рисков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z308" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Квалификация и профессиональный опыт главы риск-менеджмента соответствует выбранной бизнес модели, масштабам деятельности, видам и сложности операций, риск-профилю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 5-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Задачами формирования системы управления рисками являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) своевременное выявление рисков и угроз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) повышение качества оценки максимально допустимых значений показателей рисков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) развитие альтернативных механизмов контроля рисков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение принятия своевременных мер по минимизации и управлению рисками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) вовлечение отдельных структурных подразделений Фонда или ДНПФ, включая подразделение по управлению рисками, в процесс мониторинга и оценки рисков, а также повышение ответственности работников Фонда или ДНПФ в области управления рисками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Система управления рисками Фонда включает следующие основные элементы: идентификация риска, измерение риска, оценка риска, контроль риска, мониторинг риска и охватывает следующие направления деятельности Фонда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организация, проведение и администрирование процесса привлечения вкладчиков (получателей пенсионных выплат) и ведения учета пенсионных накоплений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аудит программного-технического обеспечения, используемого в процессе деятельности Фонда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) разработка и утверждение внутренних документов в соответствии с требованиями к внутренним документам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) определение порядка организации работы с вкладчиками (получателями пенсионных выплат) и учета их пенсионных накоплений, включающего:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуры, обеспечивающие достоверность учета и своевременность открытия индивидуальных пенсионных счетов и поступления средств на индивидуальные пенсионные счета вкладчиков (получателей пенсионных выплат), выплат и переводов пенсионных накоплений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуры, гарантирующие рассмотрение по существу в установленный срок жалоб и обращений вкладчиков (получателей пенсионных выплат);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуры, гарантирующие своевременность осуществления переводов и выплат пенсионных накоплений вкладчиков (получателей пенсионных выплат);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z57" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуры по оказанию безвозмездных консультационных услуг вкладчикам (получателям пенсионных выплат), а также лицам, намеренным заключить договор о пенсионном обеспечении с Фондом, по вопросам функционирования накопительной пенсионной системы и деятельности по инвестиционному управлению пенсионными активами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z58" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       процедуры, обеспечивающие соответствие учета пенсионных и собственных активов требованиям Социального кодекса в области пенсионного обеспечения и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О бухгалтерском учете и финансовой отчетности";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z59" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок осуществления проверки правильности начисления комиссионного вознаграждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z60" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуры по контролю за организацией в Фонде деятельности по заключению договоров о пенсионном обеспечении с вкладчиками (получателями пенсионных выплат);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z61" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуры по контролю за деятельностью работников Фонда, на которых возложены функции по оказанию консультационных услуг вкладчикам (получателям пенсионных выплат), а также лицам, намеренным заключить договор о пенсионном обеспечении с Фондом, по вопросам функционирования накопительной пенсионной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z62" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) создание организационно-функциональной структуры управления Фонда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z63" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) взаимодействие Фонда с уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z64" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сбор, ввод, хранение и распространение информации по пенсионным активам и накоплениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z65" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) установление лимитов на допустимый размер рисков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z66" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Система управления рисками Фонда включает требования к организации системы информационного обмена согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1909,212 +2215,212 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, а также требования к программно-техническому обеспечению, используемому для поддержания системы управления рисками, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z67" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДНПФ в процессе формирования системы управления рисками руководствуется подпунктами 1), 2), 3), 4), 7) и частью второй настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z68" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Функциями подразделения по управлению рисками Фонда или ДНПФ являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z69" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разработка, внедрение и постоянное развитие системы управления рисками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мониторинг и оценка уровня рисков, в том числе на основе информации, получаемой от других структурных подразделений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z71" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разработка предложений по установлению лимитов на допустимый размер рисков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z72" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) разработка планов по минимизации и контролю рисков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z73" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) формирование и предоставление отчетности и иной информации по управлению рисками совету директоров и правлению Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z74" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) функции, определенные политикой Фонда по управлению рисками и другими внутренними документами Фонда или ДНПФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z75" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Подразделение по управлению рисками Фонда или ДНПФ незамедлительно уведомляет совет директоров Фонда или ДНПФ о случаях злоупотреблений, противоправных действиях работников Фонда или ДНПФ и об иных случаях, повлекших нарушения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2129,150 +2435,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодекса в области пенсионного обеспечения и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о рынке ценных бумаг и (или) нарушения допустимого уровня риска Фонда или ДНПФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z76" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Оценка адекватности и эффективности системы управления рисками проводится службой внутреннего аудита в соответствии с годовым планом внутреннего аудита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z77" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок организации внутреннего контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z78" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Система внутреннего контроля в Фонде или ДНПФ создается для:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z79" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечения операционной и финансовой деятельности Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z80" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечения надежности, полноты и своевременности ведения индивидуального учета пенсионных накоплений и выплат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z81" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) соблюдения требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2287,492 +2593,554 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодекса в области пенсионного обеспечения и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о рынке ценных бумаг, внутренних документов Фонда или ДНПФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z82" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Система внутреннего контроля в Фонде или ДНПФ состоит из пяти взаимосвязанных элементов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z83" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) управленческий контроль;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z84" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выявление и оценка риска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z85" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществление контроля и разделение полномочий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z86" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) информация и взаимодействие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z87" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мониторинг и исправление недостатков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z88" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Функционирование системы внутреннего контроля в Фонде или ДНПФ происходит по принципу непрерывного поочередного прохождения следующих трех этапов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z89" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирование системы внутреннего контроля (с учетом результатов оценки эффективности) путем включения процедур во внутренние документы Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z90" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) использование в работе процедур системы внутреннего контроля, определенных внутренними документами Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z91" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение оценки эффективности системы внутреннего контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z92" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В целях совершенствования системы внутреннего контроля предусматривается использование принципов и требований систем менеджмента качества для оказания качественных услуг вкладчикам (получателям пенсионных выплат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z93" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Система внутреннего контроля в Фонде или ДНПФ включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z94" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверку достижения Фондом или ДНПФ поставленных целей и задач посредством представления совету директоров и правлению Фонда или ДНПФ отчетов о результатах операционной (текущей) деятельности Фонда или ДНПФ с приложением плановых показателей операционной (текущей) деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z95" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) постоянный контроль руководителем структурного подразделения результатов деятельности подразделения, включающий мониторинг наличия отклонений от плановых показателей и выявление причин таких отклонений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z96" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проверку руководящими работниками Фонда или ДНПФ стандартных отчетов руководителей структурных подразделений Фонда или ДНПФ о результатах деятельности структурных подразделений, включающих указание отклонений от плановых показателей и причин невыполнения плановых показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z97" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ограничение доступа к материальным активам Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z98" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) реализацию мероприятий по устранению выявленных несоответствий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z99" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) установление требований к перечню операций, требующих обязательной авторизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z100" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) проверку условий совершения операций и результатов применения моделей управления рисками, связанных с деятельностью Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z101" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) проверку своевременности, правильности, полноты и точности отражения проведенных операций в учете и отчетности Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z102" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) предотвращение использования услуг в преступных целях, целях легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансирования распространения оружия массового уничтожения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Система внутреннего аудита представляет собой систему организации, политики, процедур и методов, принятых Фондом или ДНПФ для проверки и объективной оценки эффективности функционирования систем внутреннего контроля и управления рисками по всем аспектам их деятельности в целях обеспечения эффективной деятельности Фонда или ДНПФ и предоставления действенных рекомендаций по ее улучшению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z104" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Система внутреннего аудита формируется в Фонде или ДНПФ в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2807,1051 +3175,1413 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о рынке ценных бумаг, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об акционерных обществах", Правилами, а также международными профессиональными стандартами внутреннего аудита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z105" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Служба внутреннего аудита Фонда или ДНПФ создается с целью решения задач, возникающих при осуществлении советом директоров функций по обеспечению наличия и функционирования адекватной системы внутреннего контроля путем предоставления объективной оценки состояния системы внутреннего контроля и рекомендаций по их совершенствованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z106" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Целями внутреннего аудита являются оценка адекватности и эффективности систем внутреннего контроля по всем аспектам деятельности Фонда или ДНПФ, контроль за соблюдением внутренних документов Фонда или ДНПФ, исполнением рекомендаций внутренних и внешних аудиторов, примененных ограниченных мер воздействия и санкций, а также требований уполномоченного органа, установленных в отношении осуществления деятельности на финансовом рынке, обеспечение своевременной и достоверной информацией о состоянии выполнения структурными подразделениями и работниками Фонда или ДНПФ, возложенных функций и задач, а также предоставление действенных и эффективных рекомендаций по улучшению работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z107" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Руководитель и работники службы внутреннего аудита Фонда или ДНПФ назначаются советом директоров Фонда или ДНПФ и имеют доступ ко всем необходимым документам, связанным с деятельностью проверяемых структурных подразделений, филиалов, представительств Фонда или ДНПФ, в том числе составляющим коммерческую и (или) иную охраняемую законами тайну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z309" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1. Совет директоров Фонда или ДНПФ при принятии решения о назначении на должность руководителя внутреннего аудита учитывает соответствие кандидата следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z310" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие высшего юридического и (или) экономического образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z311" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие стажа работы не менее трех лет в подразделениях, осуществляющих функции внутреннего аудита и (или) бухгалтерского учета в финансовых и (или) аудиторских организациях либо в уполномоченном органе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z312" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие подтвержденного опыта в проведении внутреннего аудита в финансовых и (или) аудиторских организациях либо в уполномоченном органе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z313" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель и работники подразделения внутреннего аудита не занимают иную должность, не являются членами коллегиального органа Фонда или ДНПФ и не совмещают обязанности в Фонде или ДНПФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z314" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подразделение внутреннего аудита руководствуется в своей деятельности международными стандартами внутреннего аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 18-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Годовой план внутреннего аудита разрабатывается на основе риск-ориентированного подхода в соответствии с внутренними документами Фонда или ДНПФ, регулирующими деятельность внутреннего аудита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z109" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Годовой план внутреннего аудита утверждается советом директоров Фонда или ДНПФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z110" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Основными функциями службы внутреннего аудита Фонда или ДНПФ являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z315" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверка деятельности, процессов структурных подразделений, филиалов, представительств Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z316" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подготовка отчетов для совета директоров, правления Фонда или ДНПФ по результатам проверок, содержащих выводы об имеющихся недостатках и рекомендации по улучшению деятельности Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z317" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществление контроля за эффективностью принятых структурными подразделениями, филиалами, представительствами и органами Фонда или ДНПФ мер по результатам проверок структурных подразделений, филиалов, представительств Фонда или ДНПФ, обеспечивающих снижение уровня выявленных рисков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z318" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) определение области риска в операциях Фонда или ДНПФ, которые необходимо подвергнуть внутреннему аудиту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z319" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оценка процедур внутреннего контроля Фонда или ДНПФ на предмет обеспечения достоверности и точности информации, предоставляемой руководству Фонда или ДНПФ и внешним пользователям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z320" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) функции, предусмотренные внутренними документами Фонда или ДНПФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В ходе проверки, проводимой службой внутреннего аудита Фонда или ДНПФ, рассматриваются следующие вопросы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z118" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверка процессов и процедур внутреннего контроля, оценка их эффективности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z119" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проверка полноты применения и эффективности методологии управления и оценки рисков и процедур управления рисками (методик, программ, правил, порядков и процедур совершения операций);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z120" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проверка эффективности функционирования автоматизированных информационных систем, включая контроль целостности баз данных и их защиты от несанкционированного доступа, наличие планов действий на случай непредвиденных обстоятельств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z121" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проверка достоверности, полноты, объективности финансовой отчетности, своевременности отражения операций в бухгалтерском учете, а также надежности и своевременности сбора и представления информации, отчетности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z122" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) проверка достоверности, полноты, объективности и своевременности представления Фондом или ДНПФ отчетности и информации уполномоченному органу, внешним пользователям в рамках деятельности Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z123" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проверка применяемых способов (методов) обеспечения сохранности имущества Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z124" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) проверка систем, созданных в целях соблюдения требований Социального кодекса в области пенсионного обеспечения и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о рынке ценных бумаг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z125" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) оценка работы службы управления персоналом Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z126" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) правильность обработки ежедневных балансов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z127" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) соответствие учетной политики международным стандартам финансовой отчетности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z128" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) правильность учета собственных и пенсионных активов Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z129" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) вопросы, предусмотренные внутренними документами Фонда или ДНПФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...52 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z130" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Обязательная к использованию при проведении внутреннего аудита система оценки определяется внутренней методикой Фонда или ДНПФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Совет директоров и правление Фонда или ДНПФ анализируют отчеты службы внутреннего аудита и принимают меры по недопущению нарушений, выявленных службой внутреннего аудита, в дальнейшей деятельности Фонда или ДНПФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меры, указанные в части первой настоящего пункта, оформляются в виде решений (постановлений) совета директоров и правления Фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Правление Фонда или ДНПФ осуществляет оперативный контроль за выполнением рекомендаций службы внутреннего аудита и отчитывается о результатах оперативного контроля перед советом директоров Фонда или ДНПФ не реже одного раза в квартал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях осуществления контроля и принятия (при необходимости) соответствующих мер правление получает от службы внутреннего аудита информацию по результатам мониторинга исполнения структурными подразделениями Фонда или ДНПФ планов мероприятий по устранению нарушений и недостатков, выявленных по результатам внутреннего аудита, не реже одного раза в квартал по форме, установленной внутренними документами Фонда или ДНПФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Отчеты службы внутреннего аудита Фонда или ДНПФ представляются в уполномоченный орган по его запросу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z321" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Управление комплаенс-контролем</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      по результатам внутреннего аудита выявлены грубые нарушения внутренних документов, а также требований </w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+      Сноска. Правила дополнены главой 4 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z322" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Совет директоров Фонда или ДНПФ обеспечивает функционирование системы управления комплаенс-риском, утверждает политику управления комплаенс-риском, принимает решения о создании независимого подразделения по комплаенс-контролю, а также назначает и освобождает от должности главного комплаенс-контролера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z323" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Система управления комплаенс-риском включает, но, не ограничиваясь, следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z324" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) политику и процедуры управления комплаенс-риском;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z325" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) политику и процедуры управления риском отмывания денег или финансирования терроризма, в том числе включающую программу принятия и обслуживания клиентов (customer acceptance policy). Фонд или ДНПФ при разработке и реализации процедур принятия решения о приеме клиента на обслуживание учитывает присущие факторы риска;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z326" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оценку эффективности системы управления комплаенс-риском подразделением внутреннего аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z327" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      по результатам внутреннего аудита выявлены нарушения внутренних документов, а также требований </w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+      Система управления комплаенс-риском основывается на 3 (трех) линиях защиты: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z328" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      результаты отображают незначительные недостатки и (или) нарушения внутренних документов, а также отдельные случаи нарушений требований Социального кодекса в области пенсионного обеспечения и </w:t>
-[...202 lines deleted...]
-    <w:bookmarkEnd w:id="141"/>
+      работники Фонда или ДНПФ; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z329" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подразделение по комплаенс-контролю; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z330" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подразделение внутреннего аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z331" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Подразделение по комплаенс-контролю является независимым структурным подразделением Фонда или ДНПФ, которое организует процедуры для соблюдения требований действующего законодательства, законодательства иностранных государств, оказывающих влияние на деятельность Фонда или ДНПФ, а также внутренних документов Фонда или ДНПФ, регламентирующих порядок оказания Фондом или ДНПФ услуг и проведения операций на финансовом рынке, и предоставляет полную и достоверную информацию совету директоров о наличии комплаенс-риска. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z332" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подразделение по комплаенс-контролю осуществляет выявление, оценку, мониторинг и контроль комплаенс-рисков, участвует во внедрении новых продуктов и услуг, организует обучение персонала по вопросам управления комплаенс-риском и управление конфликтами интересов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z333" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Главный комплаенс-контролер назначается советом директоров Фонда или ДНПФ и обладает функциональной независимостью, прямым доступом к совету директоров и правом на получение информации, необходимой для выполнения своих функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z334" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Главный комплаенс-контролер не совмещает должности главного операционного директора, финансового директора, иные аналогичные функции, связанные с операционной деятельностью Фонда или ДНПФ, а также должность руководителя подразделения внутреннего аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z335" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Совет директоров Фонда или ДНПФ при принятии решения о назначении на должность главного комплаенс-контролера учитывает соответствие кандидата следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z336" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие высшего юридического и (или) экономического образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z337" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие стажа работы не менее трех лет в подразделениях, осуществляющих функции комплаенс-контроля, управления комплаенс-рисками либо внутреннего контроля в финансовой сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z338" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие подтвержденного опыта в сфере управления комплаенс-рисками в финансовых организациях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z339" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Отчетность по комплаенс-рискам формируется подразделением по комплаенс-контролю и на регулярной основе представляется совету директоров Фонда или ДНПФ, а также уполномоченному органу в случаях и порядке, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4047,92 +4777,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:bookmarkStart w:name="z151" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по оценке выполнения требований к системе управления рисками</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_______________________________________________ за "__" год</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование Фонда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -4758,64 +5488,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z152" w:id="143"/>
+      <w:bookmarkStart w:name="z152" w:id="161"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка соответствия требованиям к системе управления рисками: _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Первый руководитель Фонда (либо лицо, его замещающее)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5047,168 +5777,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>выполнения требований</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к системе управления рисками</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="144"/>
+    <w:bookmarkStart w:name="z154" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения к заполнению формы отчета по оценке выполнения требований к системе управления рисками</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z155" w:id="145"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z155" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Оценка соответствия требованиям к системе управления рисками осуществляется по трехбалльной системе следующих критериев: соответствует, частично соответствует, не соответствует.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z156" w:id="146"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z156" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Оценка "соответствует" выносится при выполнении Фондом критерия требования к системе управления рисками без каких-либо значительных недостатков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z157" w:id="147"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z157" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Оценка "частично соответствует" выносится при обнаружении недостатков, которые не считаются достаточными для появления серьезных сомнений относительно способности Фонда в достижении соблюдения конкретного критерия требования к системе управления рисками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z158" w:id="148"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z158" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Оценка "не соответствует" выносится при невыполнении Фондом критерия требований к системе управления рисками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z159" w:id="149"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z159" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При неприменимости отельных требований к системе управления рисками в отношении Фонда оценка соответствия данному критерию требования не осуществляется и отмечается соответствующей записью "не применимо".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5391,92 +6121,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="150"/>
+    <w:bookmarkStart w:name="z162" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по оценке выполнения требований к системе управления рисками</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_______________________________________________за "__" год</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование ДНПФ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5881,64 +6611,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z163" w:id="151"/>
+      <w:bookmarkStart w:name="z163" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка соответствия требованиям к системе управления рисками: _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Первый руководитель ДНПФ (либо лицо, его замещающее)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6153,168 +6883,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>выполнения требований</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к системе управления рисками</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="152"/>
+    <w:bookmarkStart w:name="z165" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения к заполнению отчета по оценке выполнения требований к системе управления рисками</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z166" w:id="153"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z166" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Оценка соответствия требованиям к системе управления рисками осуществляется по трехбалльной системе следующих критериев: соответствует, частично соответствует, не соответствует.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z167" w:id="154"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z167" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Оценка "соответствует" выносится при выполнении ДНПФ критерия требования к системе управления рисками без каких-либо значительных недостатков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z168" w:id="155"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z168" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Оценка "частично соответствует" выносится при обнаружении недостатков, которые не считаются достаточными для появления серьезных сомнений относительно способности ДНПФ в достижении соблюдения конкретного критерия требования к системе управления рисками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z169" w:id="156"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z169" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Оценка "не соответствует" выносится при невыполнении ДНПФ критерия требований к системе управления рисками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z170" w:id="157"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z170" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При неприменимости отельных требований к системе управления рисками в отношении ДНПФ оценка соответствия данному критерию требования не осуществляется и отмечается соответствующей записью "не применимо".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6432,529 +7162,529 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>фонда, добровольных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>накопительных пенсионных фондов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="158"/>
+    <w:bookmarkStart w:name="z172" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к внутренним документам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z173" w:id="159"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z173" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Внутренние документы Фонда или ДНПФ включают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z174" w:id="160"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z174" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) положение об организационной структуре Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z175" w:id="161"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z175" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порядок стратегического планирования на долгосрочный период и составления годового бюджета (финансового плана) на краткосрочный и среднесрочный периоды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z176" w:id="162"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z176" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) корпоративную стратегию Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z177" w:id="163"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z177" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) учетную политику Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z178" w:id="164"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z178" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) политику Фонда или ДНПФ по управлению рисками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z179" w:id="165"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z179" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) правила обеспечения информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z180" w:id="166"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z180" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) процедуры осуществления внутреннего аудита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z181" w:id="167"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z181" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) процедуры осуществления внутреннего контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z182" w:id="168"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z182" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) политику управления существующим и потенциальным конфликтом интересов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z183" w:id="169"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z183" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) порядок осуществления операционной (текущей) деятельности Фонда или ДНПФ и бухгалтерского учета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z184" w:id="170"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z184" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) инструкцию по охране труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z185" w:id="171"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z185" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) иные документы, установленные советом директоров Фонда или ДНПФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z186" w:id="172"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z186" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Внутренние документы Фонда или ДНПФ, указанные в пункте 1 настоящих Требований, составляются в качестве отдельного документа либо включаются в состав других внутренних документов Фонда или ДНПФ и после согласования с подразделением Фонда или ДНПФ, осуществляющим управление рисками, утверждаются советом директоров Фонда или ДНПФ, за исключением внутренних документов, предусмотренных подпунктами 1), 11) и 12) пункта 1, которые утверждаются правлением Фонда или ДНПФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z187" w:id="173"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z187" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Положение об организационной структуре Фонда или ДНПФ определяет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z188" w:id="174"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z188" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) структуру органов, соответствующую их функциональным обязанностям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z189" w:id="175"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z189" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) описание порядка взаимодействия между органами, структурными подразделениями, филиалами, представительствами, работниками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z190" w:id="176"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z190" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) положения об органах Фонда или ДНПФ (за исключением положений об органах, утверждение которых в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об акционерных обществах" и уставом Фонда или ДНПФ отнесено к компетенции совета директоров или общего собрания акционеров), структурных подразделениях, определяющие описание их функций, полномочий и обязанностей, а также формы и сроки представления отчетности по вопросам деятельности и информации общему собранию акционеров и совету директоров Фонда или ДНПФ. Перечень информации, представляемой общему собранию акционеров и совету директоров Фонда или ДНПФ, составляется с учетом необходимости предоставления органам Фонда или ДНПФ достаточного для надлежащего исполнения их функциональных обязанностей объема информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z191" w:id="177"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z191" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) должностные инструкции работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z192" w:id="178"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z192" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) недопущение возложения на работников подразделения, осуществляющего управление рисками, и службы внутреннего аудита функций других структурных подразделений Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z193" w:id="179"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z193" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) порядок оценки эффективности деятельности структурных подразделений и работников в течение отчетного периода, в том числе применение мер за невыполнение (некачественное или несвоевременное выполнение) возложенных на них функций и задач.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z194" w:id="180"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z194" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Порядок стратегического планирования на долгосрочный период и составления годового бюджета (финансового плана) на краткосрочный и среднесрочный периоды, а также корпоративная стратегия Фонда или ДНПФ составляются и пересматриваются с целью учета объективных макро- и микроэкономических факторов, влияющих на деятельность Фонда или ДНПФ. Корпоративная стратегия определяет краткосрочные (до года), среднесрочные (от года до трех лет) и долгосрочные (от трех лет и более) цели деятельности Фонда или ДНПФ, маркетинговые планы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z195" w:id="181"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z195" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Учетная политика Фонда или ДНПФ составляется в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6969,1231 +7699,1231 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодекса в области пенсионного обеспечения, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О бухгалтерском учете и финансовой отчетности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z196" w:id="182"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z196" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Политика Фонда или ДНПФ по управлению рисками определяет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z197" w:id="183"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z197" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) полномочия и функциональные обязанности по управлению рисками членов совета директоров, правления, подразделения, осуществляющего управление рисками и ответственных работников Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z198" w:id="184"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z198" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) квалификационные требования к руководящим работникам Фонда или ДНПФ, а также работникам подразделения, осуществляющего управление рисками, включая, но не ограничиваясь, требованиями по наличию высшего образования и стажа работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z199" w:id="185"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z199" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие в составе организационной структуры Фонда или ДНПФ отдельного структурного подразделения по управлению рисками, не участвующего в осуществлении иных видов деятельности Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z200" w:id="186"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z200" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) процедуры по идентификации, измерению, оценке, мониторингу и контролю рисков, с использованием международной практики в области управления рисками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z201" w:id="187"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z201" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) порядок измерения рисков, присущих операциям по учету пенсионных активов и накоплений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z202" w:id="188"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z202" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) два уровня контроля операций, перечень которых определяется внутренними документами Фонда или ДНПФ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z203" w:id="189"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z203" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работник, выполняющий операцию - первый уровень, непосредственный руководитель, контролирующий работника, выполняющего операцию - второй уровень;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z204" w:id="190"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z204" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работник (руководитель) структурного подразделения, выполняющего операцию - первый уровень, работник (руководитель) иного структурного подразделения, контролирующего выполнение данной операции - второй уровень;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z205" w:id="191"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z205" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) порядок осуществления операционной (текущей) деятельности Фонда или ДНПФ и бухгалтерского учета, определяющий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z206" w:id="192"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z206" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       структурные подразделения, обеспечивающие осуществление операционной (текущей) деятельности Фонда или ДНПФ, их функции, полномочия и обязанности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z207" w:id="193"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z207" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технический порядок проведения операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z208" w:id="194"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z208" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       систему бухгалтерского учета операций Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z209" w:id="195"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z209" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       систему документооборота и делопроизводства операций Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z210" w:id="196"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z210" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуры по предотвращению рисков нарушения порядка осуществления операционной (текущей) деятельности операций Фонда или ДНПФ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z211" w:id="197"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z211" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ограничивающие возможность неправильного проведения и недостоверного отражения в учете совершенных операций с финансовыми инструментами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z212" w:id="198"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z212" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивающие разделение функций работников и установление ограниченного доступа работников для участия (управления) при осуществлении бухгалтерской записи в целях недопущения мошенничества и ошибок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z213" w:id="199"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z213" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивающие безопасность проведения операций, а именно выявление и предотвращение случаев злоупотребления при осуществлении операций с доходами и принятии риска, неадекватного размеру собственного капитала и доходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z214" w:id="200"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z214" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивающие бесперебойное функционирование системы электронной обработки и наличие у лиц, осуществляющих контроль системы электронной обработки данных и отвечающих за вопросы обработки данных, квалификации и опыта, соответствующих профилю работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z215" w:id="201"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z215" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       направленные на предотвращение несанкционированного доступа в компьютерную и телекоммуникационную системы и предполагающие наличие у подразделения информационного обеспечения системы проверки уровня допуска при входе и выходе из автоматизированной системы и устанавливающие ответственность подразделения информационного обеспечения по контролю важных ключей, в том числе электронных ключей к информационным базам данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z216" w:id="202"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z216" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       направленные на выполнение плановых мероприятий, в том числе при форс-мажорных обстоятельствах по обеспечению сохранности информационных систем баз данных, предусматривающих:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z217" w:id="203"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z217" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие обособленных помещений для технических комплексов информационных баз данных, отвечающих требованиям пожарной безопасности и сейсмоустойчивости, автономного электропитания, резервных компьютеров и сетевых коммуникаций, регулярного формирования резервных копий системно-важных программных файлов и файлов данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z218" w:id="204"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z218" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       делегирование полномочий и ответственности в случае возникновения форс-мажорных обстоятельств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z219" w:id="205"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z219" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определение действий при наступлении форс-мажорных обстоятельств, предусматривающих правила и руководства для компьютерного центра в случае чрезвычайного сбоя в работе системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z220" w:id="206"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z220" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предотвращение сбоев с помощью регулярных инспекций оборудования и проверки отчетов о работе подразделением информационного обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z221" w:id="207"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z221" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установление порядка планирования, разработки и функционирования систем электронной обработки данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z222" w:id="208"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z222" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Правила обеспечения информационной безопасности включают процедуры по обеспечению сохранности сведений, составляющих коммерческую тайну на рынке ценных бумаг, тайну пенсионных накоплений, и недопущению их использования в собственных интересах Фонда или ДНПФ, их работников или третьих лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z223" w:id="209"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z223" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правила обеспечения информационной безопасности определяют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z224" w:id="210"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z224" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечень информации, относящейся к коммерческой и (или) иной охраняемой законами тайне (далее – конфиденциальная информация);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z225" w:id="211"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z225" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок составления, оформления, регистрации, учета и хранения документов, содержащих конфиденциальную информацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z226" w:id="212"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z226" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок допуска к конфиденциальной информации, с указанием должностей лиц, которые допускаются к данной информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z227" w:id="213"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z227" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       механизмы предотвращения утечки конфиденциальной информации и искажения информационных данных, предусматривающие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z228" w:id="214"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z228" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечень информационных данных, имеющих ограниченный доступ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z229" w:id="215"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z229" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок получения доступа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z230" w:id="216"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z230" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок контроля доступа к информационным данным, перечня должностей лиц, имеющих доступ к информационным данным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z231" w:id="217"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z231" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мероприятия по предотвращению несанкционированного доступа к базе данных посредством осуществления подразделением информационного обеспечения мониторинга и идентификации пользователей базы данных и обеспечения системой, позволяющей идентифицировать пользователя информационной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z232" w:id="218"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z232" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Процедуры осуществления внутреннего аудита определяют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z233" w:id="219"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z233" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) состав службы внутреннего аудита, ее функции, полномочия и обязанности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z234" w:id="220"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z234" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) требования к работникам, осуществляющим внутренний аудит;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z235" w:id="221"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z235" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предмет и объект внутреннего аудита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z236" w:id="222"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z236" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) масштаб и частоту проведения проверок службой внутреннего аудита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z237" w:id="223"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z237" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обязательную к использованию при проведении внутреннего аудита систему оценки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z238" w:id="224"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z238" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) требования к составлению плана проведения внутреннего аудита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z239" w:id="225"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z239" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сроки и форму представления службой внутреннего аудита отчетов о результатах проверок совету директоров и правлению Фонда или ДНПФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z240" w:id="226"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z240" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Процедуры осуществления внутреннего контроля определяют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z241" w:id="227"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z241" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) требования к работникам, осуществляющим внутренний контроль;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z242" w:id="228"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z242" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предмет и объект внутреннего контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z243" w:id="229"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z243" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Политика управления существующим и потенциальным конфликтом интересов включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z244" w:id="230"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z244" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определение ситуаций, при которых интересы должностного лица или работника Фонда или ДНПФ влияют на объективность и независимость принятия ими решений и исполнения обязанностей, а также вступают в противоречие с их обязательством действовать в интересах вкладчиков (получателей пенсионных выплат) Фонда или ДНПФ и (или) акционера (акционеров) Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z245" w:id="231"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z245" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принципы деятельности должностных лиц и работников Фонда или ДНПФ при возникновении ситуаций, указанных в подпункте 1) настоящего пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z246" w:id="232"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z246" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порядок осуществления сбора, хранения и мониторинга сведений в целях выявления и описания ситуаций, указанных в подпункте 1) настоящего пункта, в процессе деятельности органов, структурных подразделений, должностных лиц и работников Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z247" w:id="233"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z247" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) процедуры принятия решений органами Фонда или ДНПФ, направленные на обеспечение независимости и объективности принимаемых решений, включая ограничение права участия в принятии решений должностных лиц и работников Фонда или ДНПФ, при возникновении ситуаций, указанных в подпункте 1) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z248" w:id="234"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z248" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Инструкция по охране труда включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z249" w:id="235"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z249" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) основные требования по пожарной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z250" w:id="236"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z250" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) описание действий работников Фонда или ДНПФ при наступлении форс-мажорных обстоятельств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z251" w:id="237"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z251" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порядок использования программно-технических комплексов и иного оборудования работниками Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z252" w:id="238"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z252" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) последовательность осмотра помещений Фонда или ДНПФ перед их закрытием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z253" w:id="239"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z253" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Внутренние документы ДНПФ включают пенсионные правила, разработанные в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Социального кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8311,369 +9041,369 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>фонда, добровольных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>накопительных пенсионных фондов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z255" w:id="240"/>
+    <w:bookmarkStart w:name="z255" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к организации системы информационного обмена</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z256" w:id="241"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z256" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Совет директоров Фонда или ДНПФ в целях эффективного выполнения возложенных обязанностей осуществляет мониторинг и контроль за вопросами управления рисками, аудита посредством анализа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z257" w:id="242"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z257" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информации о соблюдении (использовании) требований системы управления рисками, полученной от структурного подразделения Фонда или ДНПФ, осуществляющего управление рисками, - на ежеквартальной основе по форме, установленной внутренними документами Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z258" w:id="243"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z258" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отчетов о результатах операционной (текущей) деятельности Фонда или ДНПФ в сравнении с тем же периодом за прошлый отчетный период и с запланированными показателями деятельности, полученных от структурного подразделения Фонда или ДНПФ, осуществляющего анализ и планирование бюджета, - на ежеквартальной основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z259" w:id="244"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z259" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отчетов по результатам проверок, содержащих выводы об имеющихся недостатках и рекомендации по улучшению деятельности Фонда или ДНПФ, полученных от службы внутреннего аудита Фонда или ДНПФ - по мере подготовки отчетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z260" w:id="245"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z260" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отчетов о результатах осуществления контроля за выполнением рекомендаций службы внутреннего аудита по улучшению деятельности Фонда или ДНПФ, полученных от правления Фонда или ДНПФ, - на ежеквартальной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z261" w:id="246"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z261" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация, представляемая совету директоров, включается в повестку заседания совета директоров или направляется членам совета директоров сопроводительным письмом, заверенным подписью первого руководителя Фонда или ДНПФ, либо лицом, его замещающим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z262" w:id="247"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z262" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правление Фонда или ДНПФ для осуществления своих функций анализирует:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z263" w:id="248"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z263" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отчеты о результатах деятельности Фонда или ДНПФ в сравнении с тем же периодом за прошлый отчетный период и с запланированными показателями деятельности, полученные от структурного подразделения Фонда или ДНПФ, осуществляющего анализ и планирование бюджета - на ежеквартальной основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z264" w:id="249"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z264" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отчеты о доходах (расходах) Фонда или ДНПФ с приложением плановых показателей операционной (текущей) деятельности (включая динамику по видам деятельности) структурных подразделений, филиалов, представительств, полученные от структурного подразделения Фонда или ДНПФ, контролирующего доходы (расходы) Фонда или ДНПФ - на ежемесячной основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z265" w:id="250"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z265" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отчеты по результатам проверок, содержащие выводы об имеющихся недостатках и рекомендации по улучшению деятельности Фонда или ДНПФ, полученные от службы внутреннего аудита Фонда или ДНПФ - по мере подготовки отчетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z266" w:id="251"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z266" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) информацию, полученную от структурного подразделения информационного обеспечения Фонда или ДНПФ о:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z267" w:id="252"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z267" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       состоянии аппаратно-программных технических комплексов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z268" w:id="253"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z268" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технических проблемах, обнаруженных в течение отчетного периода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z269" w:id="254"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z269" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выявленных несоответствиях внутренним процедурам Фонда или ДНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z270" w:id="255"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z270" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мерах, принятых для устранения и предотвращения повторного возникновения проблем и несоответствий - раз в квартал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z271" w:id="256"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z271" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) информацию о нарушении структурными подразделениями либо работниками требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8688,111 +9418,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодекса в области пенсионного обеспечения и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о рынке ценных бумаг, а также внутренних документов Фонда или ДНПФ, а также отчеты о самостоятельном выявлении нарушений и принятых мерах по устранению выявленных нарушений от всех структурных подразделений Фонда или ДНПФ - по мере возникновения информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z272" w:id="257"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z272" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Служба внутреннего аудита Фонда или ДНПФ получает любые документы и информацию, необходимые для осуществления своих функций от всех структурных подразделений, филиалов, представительств и работников Фонда или ДНПФ, в сроки, указанные в запросах службы внутреннего аудита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z273" w:id="258"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z273" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Структурное подразделение Фонда или ДНПФ, осуществляющее управление рисками, для осуществления своих функций получает документы и информацию, необходимые для осуществления своих функций, от всех структурных подразделений и работников Фонда или ДНПФ в сроки, указанные в запросах подразделения, осуществляющего управление рисками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z274" w:id="259"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z274" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Информационный обмен между структурными подразделениями Фонда или ДНПФ осуществляется в соответствии с внутренними документами Фонда или ДНПФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8910,282 +9640,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>фонда, добровольных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>накопительных пенсионных фондов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="260"/>
+    <w:bookmarkStart w:name="z276" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к программно-техническому обеспечению, используемому для поддержания системы управления рисками</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z277" w:id="261"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z277" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Автоматизации подлежат следующие виды операционной деятельности Фонда или ДНПФ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z278" w:id="262"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z278" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сбор информации, необходимой для функционирования системы управления рисками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z279" w:id="263"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z279" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) учет пенсионных активов и накоплений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z280" w:id="264"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z280" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Подразделение информационного обеспечения Фонда или ДНПФ ведет учет фактических системных проблем и применяет незамедлительные меры по разработке мер безопасности с целью предотвращения повторного возникновения проблем, посредством проведения следующих мероприятий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z281" w:id="265"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z281" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заполнение листов учета технических проблем и ведения по ним отчетности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z282" w:id="266"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z282" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отслеживание причин возникновения проблемы, извещение о них изготовителя информационной системы и принятие коррективных мер для предотвращения их повторного возникновения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z283" w:id="267"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z283" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение не менее, чем раз в квартал, проверок технических комплексов, обеспечивающих функционирование автоматизированной базы данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z284" w:id="268"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z284" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществление мониторинга и идентификации пользователей терминалов управления автоматизированной базой данных, в том числе контроля видов и объема проведенных ими операций на предмет их соответствия функциональным обязанностям пользователя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9511,31 +10241,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>