--- v0 (2025-12-28)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3d08e49" w14:textId="3d08e49">
+    <w:p w14:paraId="53752ea" w14:textId="53752ea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил учета и формирования условных пенсионных обязательств, включая формирование и использование резервных фондов, методики расчета и структуры резервных фондов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 7 июня 2023 года № 52. Зарегистрировано в Министерстве юстиции Республики Казахстан 15 июня 2023 года № 32815</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 7 июня 2023 года № 52. Зарегистрировано в Министерстве юстиции Республики Казахстан 15 июня 2023 года № 32815.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -816,75 +816,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан (далее – Кодекс) и определяют порядок ведения учета и формирования условных пенсионных обязательств на условных пенсионных счетах физических лиц, за которых перечислены обязательные пенсионные взносы работодателя (далее – физические лица) в едином накопительном пенсионном фонде (далее – ЕНПФ), формирования и использования резервных фондов, а также методику расчета и структуру резервных фондов.</w:t>
+        <w:t>
+      1. Настоящие Правила учета и формирования условных пенсионных обязательств, включая формирование и использование резервных фондов, методика расчета и структура резервных фондов (далее – Правила) разработаны в соответствии с пунктами 3 и 4 статьи 57 Социального кодекса Республики Казахстан (далее – Кодекс) и определяют порядок ведения учета и формирования условных пенсионных обязательств на условных пенсионных счетах физических лиц, за которых перечислены обязательные пенсионные взносы работодателя (далее – физические лица) в едином накопительном пенсионном фонде (далее – ЕНПФ), формирования и использования резервных фондов, а также методику расчета и структуру резервных фондов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для целей Правил используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1255,54 +1297,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Условные пенсионные обязательства по всем получателям пенсионных выплат рассчитываются как сумма условных пенсионных обязательств по всем физическим лицам, которым на дату расчета назначены пенсионные выплаты из ЕНПФ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Учет обязательных пенсионных взносов работодателя и иных поступлений в соответствии с законодательством Республики Казахстан о социальной защите в области пенсионного обеспечения, условных пенсионных обязательств и сведений о размере пенсионных выплат на соответствующий финансовый год на условных пенсионных счетах физических лиц, а также учет средств на условных пенсионных счетах, предназначенных для формирования резервных фондов, осуществляется в тенге.</w:t>
+      10. Учет обязательных пенсионных взносов работодателя и иных поступлений в соответствии с законодательством Республики Казахстан о социальной защите в области пенсионного обеспечения, условных пенсионных обязательств и сведений о размере пенсионных выплат на соответствующий финансовый год на условных пенсионных счетах физических лиц, а также учет средств на условных пенсионных счетах, предназначенных для формирования резервных фондов, осуществляется в теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Условные пенсионные счета открываются в день поступления в ЕНПФ списка физических лиц, за которых перечисляются обязательные пенсионные взносы работодателя и (или) пени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1512,92 +1616,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Резервные фонды по когортам формируются за счет зачисления с условных пенсионных счетов средств:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 статьи 222 Кодекса. Зачисление с условных пенсионных счетов данных лиц не осуществляется в год достижения их возрастной когорты пенсионного возраста;</w:t>
+        <w:t>
+      1) в случае получения документов о смерти и (или) подтверждающих сведений из цифровых систем государственных органов о смерти и (или) о недействительности документов, удостоверяющих личность гражданина Республики Казахстан либо вида на жительство иностранного гражданина в Республике Казахстан, либо удостоверения лица без гражданства, выданного уполномоченным органом Республики Казахстан, в связи с выездом иностранного гражданина или лица без гражданства за пределы Республики Казахстан на постоянное место жительства либо аннулированием иностранному гражданину или лицу без гражданства разрешения на постоянное проживание в Республике Казахстан, либо в связи с утратой гражданства Республики Казахстан, выходом из гражданства Республики Казахстан физических лиц, не достигших пенсионного возраста в соответствии с подпунктом 1) пункта 1 статьи 222 Кодекса, в последний день календарного года, предшествующего году достижения пенсионного возраста, установленного подпунктом 1) пункта 1 статьи 222 Кодекса. Зачисление с условных пенсионных счетов данных лиц не осуществляется в год достижения их возрастной когорты пенсионного возраста;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) свыше суммы, необходимой для обеспечения пожизненных выплат на уровне двукратного размера прожиточного минимума, установленного на соответствующий финансовый год законом о республиканском бюджете, в последний день календарного года, предшествующего году достижения пенсионного возраста в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1637,50 +1701,132 @@
         <w:t xml:space="preserve">
       3) свыше суммы, необходимой для обеспечения пожизненных выплат на уровне двукратного размера прожиточного минимума, установленного на соответствующий финансовый год законом о республиканском бюджете, на дату исполнения заявления физического лица о назначении пенсионных выплат в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 222 Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменениями, внесенными постановлениями Правления Агентства РК по регулированию и развитию финансового рынка от 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Резервные фонды по когортам используются посредством равномерного распределения средств, учитываемых на условных пенсионных счетах резервных фондов по когортам, на условные пенсионные счета внутри каждой возрастной когорты в последний день календарного года, предшествующего году достижения возрастной когортой пенсионного возраста в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1713,54 +1859,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 18 Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Текущая стоимость резервных фондов по когортам с учетом распределения средств согласно пункту 19 Правил, на конец календарного года составляет 0 (ноль) тенге.</w:t>
+      20. Текущая стоимость резервных фондов по когортам с учетом распределения средств согласно пункту 19 Правил, на конец календарного года составляет 0 (ноль) теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Резервный фонд по условным пенсионным обязательствам формируется за счет зачисления средств с условных пенсионных счетов физических лиц:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1952,75 +2160,137 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 222 Кодекса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 статьи 222 Кодекса.</w:t>
+        <w:t>
+      5) в случае получения документов о смерти и (или) подтверждающих сведений из цифровых систем государственных органов о смерти и (или) о недействительности документов, удостоверяющих личность гражданина Республики Казахстан либо вида на жительство иностранного гражданина в Республике Казахстан, либо удостоверения лица без гражданства, выданного уполномоченным органом Республики Казахстан, в связи с выездом иностранного гражданина или лица без гражданства за пределы Республики Казахстан на постоянное место жительства либо аннулированием иностранному гражданину или лицу без гражданства разрешения на постоянное проживание в Республике Казахстан, либо в связи с утратой гражданства Республики Казахстан, выходом из гражданства Республики Казахстан физических лиц, в год достижения пенсионного возраста до момента реализации права на пенсионные выплаты в соответствии с подпунктом 1) пункта 1 статьи 222 Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 с изменениями, внесенными постановлениями Правления Агентства РК по регулированию и развитию финансового рынка от 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Резервный фонд по условным пенсионным обязательствам используется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2073,94 +2343,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 18 Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) для зачисления на условные пенсионные счета по заявлению на сумму ранее списанных средств в случае получения ошибочных сведений о смерти и (или) о недействительности документов, удостоверяющих личность гражданина Республики Казахстан либо вида на жительство иностранца в Республике Казахстан, либо удостоверения лица без гражданства, выданного уполномоченным органом Республики Казахстан, в связи с выездом иностранца или лица без гражданства за пределы Республики Казахстан на постоянное место жительства либо аннулированием иностранцу или лицу без гражданства разрешения на постоянное проживание в Республике Казахстан, либо в связи с утратой гражданства Республики Казахстан, выходом из гражданства Республики Казахстан физических лиц;</w:t>
+      2) для зачисления на условные пенсионные счета по заявлению на сумму ранее списанных средств в случае получения ошибочных сведений о смерти и (или) о недействительности документов, удостоверяющих личность гражданина Республики Казахстан либо вида на жительство иностранного гражданина в Республике Казахстан, либо удостоверения лица без гражданства, выданного уполномоченным органом Республики Казахстан, в связи с выездом иностранного гражданина или лица без гражданства за пределы Республики Казахстан на постоянное место жительства либо аннулированием иностранному гражданину или лицу без гражданства разрешения на постоянное проживание в Республике Казахстан, либо в связи с утратой гражданства Республики Казахстан, выходом из гражданства Республики Казахстан физических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) для зачисления на условные пенсионные счета по заявлению физических лиц, за которых перечислены обязательные пенсионные взносы работодателя, на сумму ранее списанных средств в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 21 Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Вопросы учета и формирования условных пенсионных обязательств, а также повторного открытия условных пенсионных счетов в ЕНПФ, не урегулированные Правилами, регулируются в соответствии с внутренними правилами ЕНПФ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -3026,55 +3358,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3400,31 +3732,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>