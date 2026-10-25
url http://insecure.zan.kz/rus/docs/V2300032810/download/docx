--- v2 (2026-06-10)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="db19558" w14:textId="db19558">
+    <w:p w14:paraId="25a3c17" w14:textId="25a3c17">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -584,50 +584,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Мусин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -674,158 +692,199 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Утверждены приказом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр цифрового</w:t>
+              <w:t>Министра цифрового развития,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>развития, инноваций</w:t>
-[...12 lines deleted...]
-              <w:t>и аэрокосмической</w:t>
+              <w:t>инноваций и аэрокосмической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>промышленности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июня 2023 года № 179/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила осуществления собственником и (или) оператором, а также третьим лицом мер по защите персональных данных</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 534/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила осуществления собственником и (или) оператором, а также третьим лицом мер по защите персональных данных (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -840,1764 +899,2165 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 27-1 Закона Республики Казахстан "О персональных данных и их защите" (далее – Закон) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 467)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве искусственного интеллекта и цифрового развития Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 9 октября 2025 года № 846 и определяют порядок осуществления собственником и (или) оператором, а также третьим лицом мер по защите персональных данных.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) персональные данные – сведения или совокупность сведений о субъекте персональных данных, дополненные одним или несколькими идентификаторами персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) удаление персональных данных – действия, направленные на исключение персональных данных из цифрового объекта, в результате совершения которых невозможно восстановить персональные данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) блокирование персональных данных – действия по временному прекращению сбора, накопления, изменения, дополнения, использования, распространения, обезличивания и уничтожения и удаления персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сбор персональных данных – действия, направленные на получение персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) реестр лиц, осуществляющих сбор и (или) обработку персональных данных, – перечень собственников и (или) операторов, а также третьих лиц, осуществляющих сбор и (или) обработку персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) база, содержащая персональные данные (далее – база) – совокупность упорядоченных персональных данных на бумажном носителе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) собственник базы и (или) цифрового объекта, содержащего персональные данные (далее – собственник), – государственный орган, физическое и (или) юридическое лицо, реализующие в соответствии с законами Республики Казахстан право владения, пользования и распоряжения базой на бумажном носителе и (или) цифровым объектом, содержащим персональные данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) оператор базы и (или) цифрового объекта, содержащего персональные данные (далее – оператор), – государственный орган, физическое и (или) юридическое лицо, осуществляющие сбор, обработку и защиту персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) нарушение безопасности персональных данных – нарушение защиты персональных данных, повлекшее незаконное распространение, изменение, уничтожение и удаление, несанкционированное распространение передаваемых, хранимых или иным образом обрабатываемых персональных данных или несанкционированный доступ к ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) защита персональных данных – комплекс мер, в том числе правовых, организационных и технических, осуществляемых в целях, установленных Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) уполномоченный орган в сфере защиты персональных данных (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство в сфере защиты персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обработка персональных данных – действия, направленные на накопление, хранение, изменение, дополнение, использование, распространение, обезличивание, анонимизацию, блокирование, уничтожение и удаление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) субъект персональных данных (далее – субъект) – физическое лицо, к которому относятся персональные данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) общедоступные персональные данные – персональные данные или сведения, на которые в соответствии с законами Республики Казахстан не распространяются требования соблюдения конфиденциальности, доступ к которым является свободным с согласия субъекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) персональные данные ограниченного доступа – персональные данные, доступ к которым ограничен законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) третье лицо – лицо, не являющееся субъектом, собственником и (или) оператором, но связанное с ними (ним) обстоятельствами или правоотношениями по сбору, обработке и защите персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) цифровые ресурсы – совокупность упорядоченных цифровых данных, цифровых записей и программного обеспечения для их создания, хранения, обработки, отображения и распространения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок осуществления собственником и (или) оператором, а также третьим лицом мер по защите персональных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Согласно статье 10-1 Закона собственник и (или) оператор, а также третье лицо до начала обработки и прекращения обработки персональных данных обязаны уведомить уполномоченный орган о своем намерении осуществить обработку персональных данных и прекратить обработку данных, за исключением случаев, предусмотренных пунктом 2 статьи 10-1 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Собственник и (или) оператор, а также третье лицо вправе осуществлять обработку без уведомления в случае отнесения их к малым и средним собственникам и (или) операторам, а также третьим лицам, осуществляющим сбор и обработку персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уведомление, предусмотренное пунктом 3, направляется в виде документа на бумажном, цифровом и (или) ином материальном носителе, который подписывается уполномоченным лицом. Уведомление содержит следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование (фамилию, имя, отчество (если оно указано в документе, удостоверяющем личность), бизнес-идентификационный номер (индивидуальный идентификационный номер) собственника и (или) оператора, а также третьего лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) применяемые меры по защите персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дату начала обработки персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) о возможности собственника и (или) оператора, а также третьего лица или ее отсутствии передавать персональные данные третьим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) о наличии либо отсутствии трансграничной передачи персональных данных в процессе их обработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) о распространении персональных данных в общедоступных источниках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) перечень собираемых персональных данных, связанных с субъектом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) о месте нахождения базы и (или) цифрового объекта, содержащего персональные данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) иные сведения, определяемые собственником и (или) оператором, а также третьим лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уполномоченный орган в течение тридцати рабочих дней с даты поступления от собственника и (или) оператора, а также третьего лица уведомления об обработке персональных данных вносит сведения, указанные в пункте 6 настоящих Правил, а также сведения о дате направления указанного уведомления в реестр лиц, осуществляющих сбор и (или) обработку персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уполномоченный орган в течение тридцати рабочих дней с даты поступления от собственника и (или) оператора, а также третьего лица уведомления о прекращении обработки персональных данных исключает сведения, указанные в пункте 6 настоящих Правил, из реестра лиц, осуществляющих сбор и (или) обработку персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Собственники и (или) операторы, а также третьи лица, осуществляющие сбор и обработку персональных данных, подразделяются на малых, средних и крупных в зависимости от объема обрабатываемых персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При определении объема обрабатываемых персональных данных учитывается общее количество уникальных субъектов персональных данных, персональные данные которых обрабатываются собственником и (или) оператором, а также третьим лицом в рамках одной или нескольких цифровых объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Критерии отнесения собственников и (или) операторов, а также третьих лиц, осуществляющих обработку персональных данных, к малым, средним или крупным применяются независимо от их организационно-правовой формы, формы собственности и вида деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К малым относятся собственники и (или) операторы, а также третьи лица, осуществляющие сбор и обработку персональных данных не более десяти тысяч уникальных субъектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К средним относятся собственники и (или) операторы, а также третьи лица, осуществляющие сбор и обработку персональных данных от десяти тысяч до пятисот тысяч уникальных субъектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К крупным относятся собственники и (или) операторы, а также третьи лица, осуществляющие сбор и обработку персональных данных от пятисот тысяч и более уникальных субъектов персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях сбора и обработки персональных данных ограниченного доступа категория собственника и (или) оператора повышается на один уровень.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Собственники и (или) операторы, а также третьи лица обеспечивают применение мер защиты персональных данных с учетом их категории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Малые собственники и (или) операторы, а также третьи лица обеспечивают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определение перечня персональных данных, подлежащих сбору и обработке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определение целей сбора и обработки персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определение перечня лиц, осуществляющих сбор и обработку персональных данных, либо имеющих к ним доступ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) назначение лица, ответственного за организацию обработки и защиту персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утверждение внутренних документов, определяющих порядок сбора, обработки и защиты персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разграничение прав доступа к персональным данным в соответствии с должностными обязанностями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) идентификацию и аутентификацию пользователей цифровых систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) регистрацию действий по сбору, обработке, изменению, дополнению, использованию, распространению, обезличиванию, уничтожению, удалению персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) резервное копирование персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) применение средств защиты от вредоносного программного обеспечения и своевременное обновление программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) передачу персональных данных по защищенным каналам связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Средние собственники и (или) операторы, а также третьи лица обеспечивают выполнение требований пункта 12 настоящей главы, а также:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ведение учета цифровых систем и процессов обработки персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) управление доступом на основе ролей пользователей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) применение многофакторной аутентификации для пользователей, имеющих доступ к персональным данным ограниченного доступа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) регистрацию и хранение событий кибербезопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утверждение порядка реагирования на инциденты кибербезопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проведение периодического обучения работников по вопросам защиты персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) проведение анализа уязвимостей цифровых систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) проведение внутреннего контроля соблюдения Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Крупные собственники и (или) операторы, а также третьи лица обеспечивают выполнение требований пунктов 12 и 13 настоящей главы, а также:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведение оценки защищенности цифровых систем, используемых для сбора и обработки персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проведение независимого аудита мер защиты персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проведение мониторинга событий кибербезопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) контроль действий пользователей с привилегированными правами доступа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) контроль операций, связанных с обработкой персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проведение анализа уязвимостей, тестирования на проникновение и иных мероприятий по оценке защищенности персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение восстановления персональных данных после нарушений безопасности персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Собственник и (или) оператор, а также третье лицо при обработке персональных данных ограниченного доступа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) устанавливают цели обработки персональных данных ограниченного доступа. Персональные данные ограниченного доступа используются в соответствии с декларируемыми целями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяют порядок блокирования персональных данных ограниченного доступа, относящихся к субъекту, при обращении субъекта. Блокирование персональных данных осуществляется до принятия решения по обращению субъекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оповещают уполномоченный орган об инцидентах кибербезопасности, связанных с незаконным доступом к персональным данным ограниченного доступа. Оповещение осуществляется для принятия мер по предотвращению дальнейшего незаконного доступа к персональным данным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивают установку средств защиты информации, обновлений программного обеспечения на технических средствах, осуществляющих обработку персональных данных ограниченного доступа для обеспечения безопасности обработки персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивают ведение журнала событий систем управления базами для регистрации событий, связанных с обработкой персональных данных ограниченного доступа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивают ведение журнала действий пользователей, имеющих доступ к персональным данным ограниченного доступа для учета действий при работе с персональными данными ограниченного доступа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) применяют средства контроля целостности персональных данных ограниченного доступа для предотвращения несанкционированного изменения персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивают передачу персональных данных ограниченного доступа иным лицам по защищенным каналам связи и (или) с применением шифрования и при наличии согласия субъекта персональных данных для предотвращения несанкционированного доступа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) обеспечивают применение средств криптографической защиты информации для надежного хранения персональных данных ограниченного доступа. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Хранение и передача персональных данных ограниченного доступа осуществляются с использованием средств криптографической защиты информации, имеющих параметры не ниже третьего уровня безопасности согласно стандарту Республики Казахстан СТ РК 1073-2007 "Средства криптографической защиты информации. Общие технические требования". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий подпункт не распространяется на случаи трансграничной передачи данных в соответствии со статьей 16 Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) применяют средства идентификации и (или) аутентификации пользователей, в том числе биометрической аутентификации для базы, содержащей более ста тысяч записей персональных данных при работе с персональными данными ограниченного доступа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обязанность применения идентификации и (или) аутентификации пользователей распространяется исключительно на лиц, имеющих доступ к базе персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сбор и обработка персональных данных ограниченного доступа осуществляются посредством цифровых объектов, размещенных на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В случаях сбора и обработки персональных данных ограниченного доступа категория собственника и (или) оператора повышается на один уровень.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Хранение персональных данных, содержащихся в цифровых ресурсах, осуществляется собственником и (или) оператором, а также третьим лицом в базе и (или) цифровом объекте, которые находятся в серверном помещении или центре обработки данных, расположенном на территории Республики Казахстан, с принятием необходимых мер по защите персональных данных согласно настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Собственник и (или) оператор, а также третье лицо назначают лицо, ответственное за организацию обработки персональных данных в случае, если собственник и (или) оператор являются юридическими лицами. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Действие настоящего пункта не распространяется на обработку персональных данных в деятельности судов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Лицо, ответственное за организацию обработки персональных данных, обязано:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществлять внутренний контроль за соблюдением собственником и (или) оператором и его работниками законодательства Республики Казахстан о персональных данных и их защите, в том числе требований к защите персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) доводить до сведения работников собственника и (или) оператора положения законодательства Республики Казахстан о персональных данных и их защите по вопросам обработки персональных данных, требования к защите персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществлять контроль за приемом и обработкой обращений субъектов или их законных представителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Собственник и (или) оператор, а также третье лицо обязаны принимать необходимые меры по защите персональных данных в соответствии с Законом и настоящими Правилами обеспечивающие:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предотвращение несанкционированного доступа к персональным данным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) своевременное обнаружение фактов несанкционированного доступа к персональным данным, если такой несанкционированный доступ не удалось предотвратить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) минимизацию неблагоприятных последствий несанкционированного доступа к персональным данным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предоставление доступа государственной технической службе к цифровым объектам, использующим, хранящим, обрабатывающим и распространяющим персональные данные ограниченного доступа, содержащиеся в цифровых ресурсах, для осуществления обследования обеспечения защищенности процессов хранения, обработки и распространения персональных данных ограниченного доступа, содержащихся в цифровых ресурсах в порядке, определяемом уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) регистрацию и учет действий, предусмотренных подпунктами 3), 4), 5) и 6) пункта 4 статьи 8 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При взаимодействии с государственными цифровыми объектами, содержащими персональные данные собственник и (или) оператор, а также третье лицо обеспечивают интеграцию собственных цифровых объектов с государственным сервисом контроля доступа к персональным данным, кроме случаев, предусмотренных подпунктами 1), 2), 2-1), 9) и 9-2) статьи 9 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Интеграция осуществляется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> интеграции с государственным сервисом контроля доступа к персональным данным, утвержденными приказом исполняющего обязанности Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 8 июля 2022 года № 236/НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28786).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Собственник и (или) оператор, а также третье лицо в течение одного рабочего дня c момента обнаружения нарушения безопасности персональных данных осуществляют уведомление уполномоченного органа о данном нарушении с указанием контактных данных лица, ответственного за организацию обработки персональных данных (при наличии). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уведомление осуществляется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления уведомления субъектов персональных данных о нарушении безопасности персональных данных, утвержденными приказом исполняющего обязанности Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 9 августа 2024 года № 481/НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 34919).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...1695 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 08.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -2619,55 +3079,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>