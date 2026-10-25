--- v1 (2026-06-09)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3d06bfd" w14:textId="3d06bfd">
+    <w:p w14:paraId="cc96615" w14:textId="cc96615">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1187,672 +1187,830 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Одновременно ЕНПФ и ДНПФ осуществляют регистрацию ИПС вкладчиков (получателей пенсионных выплат) в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. ИПС вкладчиков (получателей пенсионных выплат) ведутся в тенге отдельно по видам пенсионных взносов (обязательные пенсионные взносы, обязательные профессиональные пенсионные взносы, добровольные пенсионные взносы), в составе которых открываются субсчета по пенсионным накоплениям, переданным ЕНПФ в доверительное управление УИП, и открываются:</w:t>
+      5. ИПС вкладчиков (получателей пенсионных выплат) ведутся в теңге отдельно по видам пенсионных взносов (обязательные пенсионные взносы, обязательные профессиональные пенсионные взносы, добровольные пенсионные взносы), в составе которых открываются субсчета по пенсионным накоплениям, переданным ЕНПФ в доверительное управление УИП, и открываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для учета обязательных пенсионных взносов и обязательных профессиональных пенсионных взносов - в день поступления в ЕНПФ первичной суммы обязательных пенсионных взносов и (или) пени, а также в день перевода пенсионных накоплений в доверительное управление УИП;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для учета добровольных пенсионных взносов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в ЕНПФ - в день поступления первичного добровольного пенсионного взноса или первичной суммы переведенных добровольных пенсионных накоплений из ДНПФ, или поступления невостребованной суммы гарантийного возмещения согласно Закону, а также в день перевода пенсионных накоплений в доверительное управление УИП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в ДНПФ - в день поступления первичного добровольного пенсионного взноса или суммы переведенных добровольных пенсионных накоплений из ЕНПФ и (или) ДНПФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Порядок повторного открытия, ранее закрытого индивидуального пенсионного счета, определяется внутренними документами ЕНПФ и (или) ДНПФ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Структура</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИПС содержит обязательные данные в соответствии с приложением к Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. ИПС вкладчика (получателя пенсионных выплат) в ЕНПФ и (или) ДНПФ закрывается по истечении 1 (одного) месяца при условии отсутствия пенсионных накоплений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. После закрытия ИПС в ЕНПФ и (или) ДНПФ, в том числе для учета обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов, добровольных пенсионных взносов, переданных ЕНПФ в доверительное управление УИП:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер закрытого ИПС не присваивается другому вкладчику (получателю пенсионных выплат);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИПС, закрытый в соответствии с пунктом 8 Правил, при необходимости открывается повторно в порядке, установленном в пункте 6 Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      8. ИПС вкладчика (получателя пенсионных выплат) в ЕНПФ и (или) ДНПФ закрывается по истечении 1 (одного) месяца при условии отсутствия пенсионных накоплений.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Учет пенсионных накоплений на ИПС</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Учет пенсионных накоплений осуществляется ЕНПФ и ДНПФ путем еженедельной переоценки стоимости одной условной единицы пенсионных активов, по состоянию на конец первого рабочего дня недели, и на конец последнего календарного дня месяца, определяемой как удельная величина стоимости пенсионных активов. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕНПФ рассчитывает стоимость условной единицы отдельно по пенсионным активам, находящимся в доверительном управлении Национального Банка Республики Казахстан, и пенсионным активам, находящимся в доверительном управлении в разрезе каждого УИП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При поступлении сумм на ИПС вкладчика (получателя пенсионных выплат) ЕНПФ и (или) ДНПФ поступившая сумма пересчитывается в эквивалентное количество условных единиц, определяемых по текущей стоимости на начало даты поступления сумм. Операции по списанию сумм с ИПС вкладчика (получателя пенсионных выплат) осуществляются ЕНПФ и (или) ДНПФ по текущей стоимости условной единицы на начало даты списания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении операций по возврату ошибочно перечисленных обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов, добровольных пенсионных взносов и (или) пени в соответствии с порядком, определяемым Правительством Республики Казахстан и внутренними документами ЕНПФ и (или) ДНПФ, инвестиционный доход, начисленный на ошибочно перечисленные взносы и (или) пени, подлежит перераспределению между вкладчиками (получателями пенсионных выплат) при условии возврата всех поступивших взносов и (или) пени в полном объеме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Перечень и порядок проведения операций по индивидуальному учету пенсионных накоплений и выплат на ИПС вкладчиков (получателей пенсионных выплат), включая порядок начисления, списания инвестиционного дохода по операциям списания сумм с ИПС вкладчиков (получателей пенсионных выплат), определяется внутренними документами ЕНПФ и (или) ДНПФ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      ЕНПФ рассчитывает стоимость условной единицы отдельно по пенсионным активам, находящимся в доверительном управлении Национального Банка Республики Казахстан, и пенсионным активам, находящимся в доверительном управлении в разрезе каждого УИП.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В случае передачи пенсионных накоплений, сформированных за счет обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов, добровольных пенсионных взносов в доверительное управление УИП, ЕНПФ осуществляет зачисление поступающих обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов, добровольных пенсионных взносов на ИПС вкладчика, находящийся в составе пенсионных активов в доверительном управлении Национального Банка Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае возврата переданных пенсионных накоплений, сформированных за счет обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов, добровольных пенсионных взносов в доверительное управление УИП, ЕНПФ осуществляет их зачисление на ИПС вкладчика (получателя пенсионных выплат), находящийся в составе пенсионных активов в доверительном управлении Национального Банка Республики Казахстан. При этом субсчет на ИПС вкладчика (получателя пенсионных выплат), открытый для учета пенсионных активов, переданных в доверительное управление УИП, закрывается в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. ЕНПФ и ДНПФ ведут учет стоимости условной единицы, рассчитанной в соответствии с пунктом 10 Правил, с указанием дат и суммарного количества условных единиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. ДНПФ при поручении управления пенсионными активами ДНПФ организации, обладающей лицензией уполномоченного органа, осуществляющего государственное регулирование, контроль и надзор финансового рынка и финансовых организаций, на управление инвестиционным портфелем, не реже одного раза в месяц производит сверку стоимости пенсионных активов, рассчитанную как сумму пенсионных накоплений вкладчиков (получателей пенсионных выплат), с указанной организацией и банком-кастодианом ДНПФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Для учета возврата выплат и (или) переводов пенсионных накоплений в теңге и (или) иностранной валюте, и (или) прочих сумм вкладчику (получателю пенсионных выплат) открывается счет кредиторской задолженности, являющийся личным именным счетом, который открывается в ЕНПФ или ДНПФ в день поступления возврата выплат и (или) переводов пенсионных накоплений в теңге и (или) иностранной валюте, и (или) прочих сумм. Перечень и порядок проведения операций по учету сумм на счетах кредиторской задолженности, определяется внутренними документами ЕНПФ и (или) ДНПФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Невостребованные суммы пенсионных накоплений не подлежат списанию ЕНПФ и (или) ДНПФ до востребования этой суммы получателем или его наследником (наследниками).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      14. ЕНПФ и ДНПФ ведут учет стоимости условной единицы, рассчитанной в соответствии с пунктом 10 Правил, с указанием дат и суммарного количества условных единиц.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. К невостребованным суммам пенсионных накоплений, сформированных за счет обязательных пенсионных взносов, добровольных пенсионных взносов относятся суммы, находящиеся на ИПС неидентифицированных вкладчиков (получателей пенсионных выплат) в ЕНПФ, у которых отсутствует индивидуальный идентификационный номер, а также указаны некорректные реквизиты в фамилии, имени, отчестве и дате рождения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      15. ДНПФ при поручении управления пенсионными активами ДНПФ организации, обладающей лицензией уполномоченного органа, осуществляющего государственное регулирование, контроль и надзор финансового рынка и финансовых организаций, на управление инвестиционным портфелем, не реже одного раза в месяц производит сверку стоимости пенсионных активов, рассчитанную как сумму пенсионных накоплений вкладчиков (получателей пенсионных выплат), с указанной организацией и банком-кастодианом ДНПФ.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификация вкладчиков (получателей пенсионных выплат), указанных в части первой пункта 19 Правил, осуществляется ЕНПФ в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      16. Для учета возврата выплат и (или) переводов пенсионных накоплений в тенге и (или) иностранной валюте, и (или) прочих сумм вкладчику (получателю пенсионных выплат) открывается счет кредиторской задолженности, являющийся личным именным счетом, который открывается в ЕНПФ или ДНПФ в день поступления возврата выплат и (или) переводов пенсионных накоплений в тенге и (или) иностранной валюте, и (или) прочих сумм.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производится сопоставление реквизитов неидентифицированных вкладчиков (получателей пенсионных выплат) с реквизитами вкладчиков (получателей пенсионных выплат) в цифровой системе ЕНПФ путем фонетического поиска (схожие по произношению), а также с учетом признака транслитерации при написании фамилий, имен и отчеств на казахском и русском языках;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      Перечень и порядок проведения операций по учету сумм на счетах кредиторской задолженности, определяется внутренними документами ЕНПФ и (или) ДНПФ.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производится сверка реквизитов (фамилия, имя, отчество, дата рождения) вкладчиков (получателей пенсионных выплат) с Государственной базой данных "Физические лица", в том числе на наличие индивидуального идентификационного номера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      17. Невостребованные суммы пенсионных накоплений не подлежат списанию ЕНПФ и (или) ДНПФ до востребования этой суммы получателем или его наследником (наследниками).</w:t>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае идентификации вкладчиков (получателей пенсионных выплат) с некорректными реквизитами, ЕНПФ приводит их в соответствие с Государственной базой данных "Физические лица".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменениями, внесенными постановлениями Правления Агентства РК по регулированию и развитию финансового рынка от 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2100,90 +2258,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пенсионные взносы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(получателей пенсионных выплат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Структура индивидуального пенсионного счета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А ВВВВВВ СС DD EE..., где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2588,70 +2746,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8, 9 цифры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="53"/>
+          <w:bookmarkStart w:name="z60" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Означают:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3529,55 +3687,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>