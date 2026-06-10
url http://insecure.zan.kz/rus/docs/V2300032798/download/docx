--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="21c0d04" w14:textId="21c0d04">
+    <w:p w14:paraId="e90e822" w14:textId="e90e822">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,86 +93,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении типовой формы договора об аутсорсинге в сфере занятости населения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 13 июня 2023 года № 218. Зарегистрирован в Министерстве юстиции Республики Казахстан 15 июня 2023 года № 32798</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 13 июня 2023 года № 218. Зарегистрирован в Министерстве юстиции Республики Казахстан 15 июня 2023 года № 32798.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Вводится в действие с 01.07.2023.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -388,68 +391,50 @@
         <w:t>
       4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра труда и социальной защиты населения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие с 1 июля 2023 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -465,76 +450,93 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Заместитель Премьер-Министра -</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Заместитель Премьер-Министра -</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Министр труда и социальной</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">защиты населения Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -579,149 +581,115 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Т. Дуйсенова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -893,68 +861,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой договор об аутсорсинге услуг в сфере занятости населения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1057,1966 +1025,2047 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "__"_________20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z19" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр трудовой мобильности _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (города областного значения, города республиканского</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               значения, столицы, бизнес-идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ________________________________________________, действующего на основании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность, фамилия, имя, отчество (при наличии) лица, подписывающего)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (устава, доверенности № _______ от "____" ____________ 20 ___ г.) именуемый в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дальнейшем "Заказчик", с одной стороны и частного карьерного центра</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование, бизнес-идентификационный номер/ индивидуальный идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемый в дальнейшем "Поставщик" в лице ______________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при наличии) уполномоченного лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего (ей) на основании ______________________ _____________________ с другой</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>стороны, далее совместно именуемые "Стороны" заключили настоящий договор об</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аутсорсинге услуг в сфере занятости населения (далее – Договор) и  пришли к соглашению</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...273 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Предмет Договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Поставщик обязуется оказать услугу по трудовому посредничеству в отношении зарегистрированных безработных (далее – Услуга) в количестве ___ человек, в том числе первой категории ___ человек, второй категории ____ человек, третьей категории ___ человек, а также по проведению социальной профессиональной ориентации согласно условиям, требованиям по ценам на Услугу (тарифам), являющимися неотъемлемой частью Договора, а Заказчик обязуется принять оказанную Услугу и оплатить за нее на условиях настоящего Договора при условии надлежащего исполнения Поставщиком своих обязательств по Договору:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по специфике "код специфики" - "наименование договора".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Условия, оговоренные в Договоре, образуют данный Договор и считаются его неотъемлемой частью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Предмет Договора</w:t>
-[...76 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Общая сумма Договора и условия оплаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Общая сумма по настоящему Договору составляет__________________________ тенге (сумма прописью) (далее - сумма Договора), в том числе сумма Договора на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___ год составляет ____ тенге (сумма прописью);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___ год составляет ____ тенге (сумма прописью).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;в т.ч. указать сумму НДС в случае, если Поставщик является плательщиком налога на добавленную стоимость, либо отсутствие НДС в случае, если Поставщик не является плательщиком НДС&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цена за оказание Услуги по трудовому посредничеству в отношении зарегистрированных безработных составляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       безработного первой категории - _____ тенге,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       безработного второй категории - _____ тенге,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       безработного третьей категории - _____ тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Финансирование Услуг Поставщика производится в пределах средств, предусмотренных настоящим Договором и в порядке, установленном Правилами организации и финансирования аутсорсинга услуг в сфере занятости населения, утвержденный уполномоченным органом в соответствии с абзацем восьмым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Социального Кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сумма Договора подлежит корректировке с учетом фактически оказанного объема услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Оплата услуг, оказанных по настоящему Договору:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) за выполнение первого этапа Услуги – не позднее 5 (пяти) рабочих дней после вступления Договора в силу Заказчик производит предварительный платеж в размере 20 (двадцати) процентов от суммы Договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае нетрудоустройства безработных в течение срока, указанного в пункте 8 настоящего Договора, Поставщик в течение 10 (десяти) рабочих дней с даты подписания Сторонами акта оказанных услуг осуществляет возврат части суммы предварительного платежа пропорционально количеству нетрудоустроенных, на основании представленного Поставщиком акта оказанных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) за выполнение второго этапа услуги – не позднее 10 (десяти) рабочих дней с даты подписания Сторонами акта оказанных услуг в размере 50 (пятидесяти) процентов от цены за оказание Услуги при непрерывной занятости безработного на одном рабочем месте (у одного работодателя) в течение 3 (трех) месяцев согласно акту оказанных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) за выполнение третьего этапа услуги – не позднее 10 (десяти) рабочих дней с даты подписания Сторонами акта оказанных услуг в размере 30 (тридцати) процентов от цены за оказание Услуги при непрерывной занятости безработного на одном рабочем месте (у одного работодателя) в течение 6 (шести) месяцев согласно акту оказанных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Оказание Услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Поставщик осуществляет трудовое посредничество и обеспечивает трудоустройство безработных на постоянное рабочее место по Договору с продолжительностью непрерывной занятости на одном рабочем месте (либо у одного работодателя) не менее 6 (шести) месяцев, а также проводит социальную профессиональную ориентацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Трудоустройство безработного по Договору обеспечивается в течение 30 (тридцати) рабочих дней с даты заключения Договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Безработным, нетрудоустроенным в течение срока, указанного в пункте 8 настоящего Договора, оказание услуг по трудовому посредничеству и трудоустройству на постоянную работу осуществляется Заказчиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Права и обязанности Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Поставщик вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) требовать от Заказчика оплату за оказанные Услуги по Договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) запрашивать и получать своевременно и в полном объеме информацию от Заказчика по условиям настоящего Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) использовать при оказании Услуг порталenbek.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Поставщик обязуется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечить полное и надлежащее исполнение взятых на себя обязательств по Договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) без предварительного письменного согласия Заказчика не использовать информацию, кроме как в целях реализации Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по требованию Заказчика предоставлять информацию о ходе исполнения обязательств по Договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) возмещать Заказчику в полном объеме причиненные ему убытки, вызванные ненадлежащим выполнением Поставщиком условий Договора и (или) иными неправомерными действиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) нести ответственность за неисполнение и (или) ненадлежащее исполнение обязательств по Договору в соответствии с действующим законодательством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ежемесячно предоставлять Заказчику информацию о реализации Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечивать меры по недопущению рисков отсутствия или недостаточности финансовых средств для исполнения обязательств по настоящему Договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) не передавать свои обязательства третьим лицам по настоящему Договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Заказчик вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрашивать информацию, связанную с оказанием Услуг по настоящему Договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Заказчик обязуется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверять качество оказанных Услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производить оплату за оказанные Услуги Поставщику в порядке и сроки, установленные настоящим Договором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при выявлении несоответствий оказанных Услуг незамедлительно письменно уведомить Поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) разъяснять условия Договора по запросу Поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечить полное и надлежащее исполнение взятых на себя обязательств по Договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предоставлять достоверную (актуальную) информацию о безработных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) нести ответственность за неисполнение и (или) ненадлежащее исполнение обязательств по Договору в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Ответственность сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. За неисполнение, либо ненадлежащее исполнение своих обязанностей, предусмотренных настоящим Договором Стороны несут ответственность, установленную законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Меры ответственности сторон, не предусмотренные в настоящем договоре, применяются в соответствии с нормами гражданского законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Окончание срока действия настоящего Договора не освобождает стороны от ответственности за его нарушение, имевшее место до истечения этого срока.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Изменение и расторжение Договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Изменения в Договор вносятся в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) изменения суммы или объема Услуг, предусмотренных настоящим Договором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по взаимному согласию Сторон в части уменьшения цены на Услуги и соответственно суммы Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) если Поставщик в процессе исполнения заключенного с ним Договора предложил при условии неизменности цены за единицу Услуг более лучшие качественные и (или) технические характеристики либо сроки и (или) условия оказания Услуг, являющихся предметом заключенного с ним Договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Сумма настоящего Договора подлежит изменению в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) изменения Заказчиком объема услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ненадлежащего исполнения Поставщиком обязательств по настоящему Договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отказа безработного от услуг трудового посредничества, оказываемых Поставщиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) самостоятельного трудоустройства безработного в течение срока, указанного в пункте 8 настоящего Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) отказа Поставщика от исполнения части обязательств по настоящему Договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В случае отказа Сторон от исполнения обязательств по настоящему Договору, Стороны в течение 3 (трех) рабочих дней направляют уведомления в письменной форме с указанием суммы, причины, даты прекращения исполнений обязательств по настоящему Договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Неисполнение, несвоевременное или ненадлежащее исполнение Сторонами условий настоящего Договора являются основаниями для его расторжения в одностороннем порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Настоящий Договор расторгается со дня обнаружения фактов, предусмотренных пунктом 20 настоящего договора путем направления Сторонами уведомления в произвольной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Обстоятельства непреодолимой силы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Стороны не исполнившие или ненадлежащим образом исполнившие обязательства по настоящему Договору, несут имущественную ответственность, если не докажут, что надлежащее исполнение оказалось невозможным вследствие непреодолимой силы, то есть чрезвычайных и непредотвратимых при данных условиях обстоятельствах (стихийные явления, военные действия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. При возникновении обстоятельств непреодолимой силы Стороны направляют письменное уведомление в произвольной форме о таких обстоятельствах и их причинах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доказательством обстоятельств непреодолимой силы будут служить официальные документы уполномоченного органа Республики Казахстан, подтверждающие возникновение обстоятельств непреодолимой силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Несвоевременное уведомление лишает Сторон права ссылаться на обстоятельства, предусмотренные пунктом 22 настоящего Договора, как на основание, освобождающее от ответственности по настоящему Договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. После прекращения обстоятельств непреодолимой силы Стороны незамедлительно возобновляет исполнение обязательств по настоящему Договору и в течение 3 (трех) рабочих дней после прекращения обстоятельств, предусмотренных пунктом 22 настоящего Договора, в произвольной форме уведомляет Заказчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Порядок разрешения споров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Все споры и разногласия, возникающие между Сторонами по настоящему Договору или в связи с ним, разрешаются путем переговоров между Сторонами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. В случае невыполнения или ненадлежащего выполнения Сторонами своих обязательств в рамках настоящего Договора все споры и разногласия разрешаются в соответствии с Административным процедурно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 9. Прочие условия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Настоящий Договор составлен в четырех экземплярах, имеющих одинаковую юридическую силу, один экземпляр находится у Заказчика, другой у Поставщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Настоящий Договор составлен на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Уведомления Сторон, направляемые другой Стороне в соответствии с настоящим Договором, высылаются посредством почтовой связи, общедоступных электронных информационных систем с последующим представлением оригиналов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Настоящий Договор вступает в силу со дня его подписания и действует до _____________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. В случае необходимости Договор продлевается по соглашению Сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 10. Реквизиты сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3812,57 +3861,50 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_____________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(подпись) М.П. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3967,242 +4009,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 июня 2023 года № 218</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу приказа и структурных элементов некоторых приказов Министра труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 19 июня 2018 года № 256 "Об утверждении типовой формы договора об аутсорсинге услуг в сфере занятости населения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17186).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра труда и социальной защиты населения Республики Казахстан, в которые вносятся изменения и дополнение, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 20 сентября 2018 года № 400 "О внесении изменений и дополнения в некоторые приказы Министра труда и социальной защиты населения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17428).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра труда и социальной защиты населения Республики Казахстан, в которые вносятся изменения, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 26 июня 2019 года № 345 "О внесении изменений в некоторые приказы Министра труда и социальной защиты населения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18912).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4528,31 +4570,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>