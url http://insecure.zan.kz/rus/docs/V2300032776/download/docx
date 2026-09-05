--- v0 (2025-10-16)
+++ v1 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="18c02f7" w14:textId="18c02f7">
+    <w:p w14:paraId="4660d2e" w14:textId="4660d2e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -922,50 +922,88 @@
               </w:rPr>
               <w:t>от 9 июня 2023 года № 213</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила субсидирования обязательных пенсионных взносов получателям социальных выплат по случаю потери дохода в связи с уходом за ребенком по достижении им возраста полутора лет </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В заголовок внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 193 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1156,217 +1194,261 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
+      8) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Взаимодействие уполномоченного органа и Государственной корпорации при электронном установлении размеров бюджетных субсидий осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "Об электронном документе и электронной цифровой подписи".</w:t>
+        <w:t>Цифровым кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 12.03.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 72</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 193 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок осуществления субсидирования обязательных пенсионных взносов получателям социальных выплат по случаю потери дохода в связи с уходом за ребенком по достижении им возраста полутора лет</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1842,70 +1924,132 @@
         <w:t xml:space="preserve">
       Государственная корпорация в течение двух рабочей дней со дня поступления электронного макета дела с электронным проектом решения об установлении (отказе в установлении) размера бюджетной субсидии вносит в него изменения, повторно формирует электронный макет дела с электронным проектом решения об установлении (отказе в установлении) размера бюджетной субсидии и направляет в уполномоченный орган. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Решение об установлении (отказе в установлении) размера бюджетной субсидии представляет собой документ в электронно-цифровой форме, удостоверенный посредством ЭЦП специалиста, руководителя управления (отделения) и руководителя уполномоченного органа. Номер и дата решения об установлении (отказе в установлении) размера бюджетной субсидии присваиваются в автоматическом режиме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkStart w:name="z102" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электронные макеты дел хранятся постоянно в информационной системе уполномоченного государственного органа.</w:t>
+      Электронные макеты дел хранятся постоянно в цифровой системе уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. При установлении (отказе в установлении, приостановлении перечисления) размера бюджетной субсидии Государственная корпорация вручает при личном обращении уведомление об установлении размера (отказе в установлении, приостановлении перечисления) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2636,94 +2780,218 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, перечисление бюджетных субсидии, осуществляется до 25 числа месяца, следующего за месяцем выплаты социальной выплаты по уходу из Фонда, с указанием соответствующего периода (месяц (месяцы) и год).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. При изменении в информационных системах фамилии, имени, отчества (при его наличии), даты рождения получателя социальной выплаты по уходу в автоматическом режиме производится изменения в ЦБД.</w:t>
+      25. При изменении в цифровых системах фамилии, имени, отчества (при его наличии), даты рождения получателя социальной выплаты по уходу в автоматическом режиме производится изменения в ЦБД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. В случае излишне перечисленных средств или изменения электронного проекта решения, при установлении размера бюджетной субсидии и их перечислении Государственная корпорация в течение пяти рабочих дней формирует заявку согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Правил, в электронном виде на возврат ошибочно перечисленных бюджетных субсидий. В заявке указываются: реквизиты вкладчика обязательных пенсионных взносов (получателя социальной выплаты по уходу): фамилия, имя, отчество (при наличии), дата рождения, индивидуальный идентификационный номер, размер бюджетных субсидий, подлежащих возврату, и причина возврата. </w:t>
+        <w:t xml:space="preserve"> настоящих Правил, в электронном виде на возврат ошибочно перечисленных бюджетных субсидий. В заявке указываются: реквизиты вкладчика обязательных пенсионных взносов (получателя социальной выплаты по уходу) фамилия, имя, отчество (при его наличии), дата рождения, индивидуальный идентификационный номер, размер бюджетных субсидий, подлежащих возврату, и причина возврата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 193 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Заявка на возврат ошибочно перечисленных бюджетных субсидии, в электронном виде Государственной корпорацией направляется в ЕНПФ с использованием финансовой автоматизированной системы транспорта информации, в порядке предусмотренным законодательством о социальной защите.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2817,103 +3085,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к Правилам</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>субсидирования обязательных</w:t>
+              <w:t>к Правилам субсидирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пенсионных взносов получателям</w:t>
+              <w:t>обязательных пенсионных взносов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>социальных выплат по случаю</w:t>
+              <w:t>получателям социальных выплат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>потери дохода в связи с уходом</w:t>
+              <w:t>по случаю потери дохода</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в связи с уходом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за ребенком по достижении</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2960,1001 +3241,509 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Форма </w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       Сноска. Приложение 1 – в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
+      Сноска. Приложение 1 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 299</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z358" w:id="70"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код __________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">       Область (город) _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Решение № ____ от "____" _______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Департамента Комитета регулирования и контроля в сфере социальной защиты населения по ___________________________________________ области (городу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Об установлении (отказе в установлении) размера бюджетной субсидии обязательных пенсионных взносов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. В соответствии с пунктом 1 статьи 87 Социального кодекса Республики Казахстан установить размер ежемесячной бюджетной субсидии обязательных пенсионных взносов в сумме ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       теңге (сумма цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       с "_____" 20____ года по "____" __________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Фамилия ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Имя ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Отчество (при его наличии) ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ИИН____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата рождения ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (число, месяц, год)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дата обращения за назначением социальной выплаты по случаю потери дохода в связи с уходом за ребенком по достижении им возраста полутора лет "____" _________ 20__ года </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Код ___________________________</w:t>
-[...888 lines deleted...]
-    </w:p>
+      Дата назначения социальной выплаты по случаю потери дохода в связи с уходом за ребенком по достижении им возраста полутора лет "_____" _____ 20__ ___г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z81" w:id="73"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Среднемесячный размер дохода, учтенного в качестве объекта исчисления социальных отчислений с ______ года по _____года __________теңге (__________________)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                             (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Размер назначенной социальной выплаты по случаю потери дохода в связи с </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      уходом за ребенком по достижении им возраста полутора лет с ________ года </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z84" w:id="76"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по _________года _______теңге (__________________)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер обязательных пенсионных взносов, удерживаемых из социальной выплаты на случай потери дохода в связи с уходом за ребенком по достижении им возраста полутора лет с __ года по __года _____________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4143,215 +3932,202 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z82" w:id="71"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z82" w:id="78"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">       взносов от "__" _______ 20__ года</w:t>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       об установлении размера бюджетной субсидии обязательных пенсионных взносов от "__" _______ 20__года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Гражданин(ка)_____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии))</w:t>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Дата рождения "__" _________ ____ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Решение об установлении размера бюджетной субсидии обязательных пенсионных</w:t>
-[...50 lines deleted...]
-        <w:t>составляет_________________ (_____________________________) тенге</w:t>
+        <w:t xml:space="preserve">       Решение об установлении размера бюджетной субсидии обязательных пенсионных взносов № _________ от "__" ________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Размер ежемесячной бюджетной субсидии обязательных пенсионных взносов составляет _________________ (_____________________________) теңге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (сумма цифрами и прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4375,51 +4151,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Уведомление удостоверено электронной цифровой подписью ответственного лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________________</w:t>
+        <w:t xml:space="preserve">       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (должность и фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -4498,90 +4274,103 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам субсидирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обязательных пенсионных взносов</w:t>
+              <w:t>обязательных пенсионных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>получателям социальных выплат</w:t>
+              <w:t>взносов получателям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по случаю потери дохода в связи</w:t>
+              <w:t>социальных выплат по случаю</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с уходом за ребенком по достижении</w:t>
+              <w:t>потери дохода в связи с уходом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>за ребенком по достижении</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>им возраста полутора лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4621,272 +4410,306 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:bookmarkStart w:name="z363" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уведомление № _____об отказе в установлении размера бюджетной субсидии</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>обязательных пенсионных взносов от "__" _______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z364" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 193 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уведомление № _____об отказе в установлении размера бюджетной субсидии</w:t>
-[...153 lines deleted...]
-        <w:t xml:space="preserve">       Уведомление удостоверено электронной цифровой подписью</w:t>
+      Гражданин (ка)____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения "__" _________ ____ года отказано в установлении размера</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бюджетной субсидии обязательных пенсионных взносов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(основание: указать причину)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уведомление удостоверено электронной цифровой подписью</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ответственного лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             (должность и Ф.И.О. ответственного лица)</w:t>
+        <w:t>(должность и фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4948,90 +4771,103 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам субсидирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обязательных пенсионных взносов</w:t>
+              <w:t>обязательных пенсионных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>получателям социальных выплат</w:t>
+              <w:t>взносов получателям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по случаю потери дохода в связи</w:t>
+              <w:t>социальных выплат по случаю</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с уходом за ребенком по достижении</w:t>
+              <w:t>потери дохода в связи с уходом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>за ребенком по достижении</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>им возраста полутора лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5071,374 +4907,406 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уведомление № _____о приостановлении перечисления размера бюджетной субсидии</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>обязательных пенсионных взносов от "____" _______ 20_____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уведомление № _____о приостановлении перечисления размера бюджетной</w:t>
-[...306 lines deleted...]
-        <w:t xml:space="preserve">                   (должность и Ф.И.О. ответственного лица)</w:t>
+             Гражданин (ка) __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения "____" _________ ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приостановлено перечисление бюджетной субсидии обязательных пенсионных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>взносов на Ваш индивидуальный пенсионный счет в едином накопительном</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пенсионном фонде по причине:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(основание: указать причину)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В связи с этим, Вам необходимо предоставить в Государственную корпорацию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по месту жительства следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать документы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уведомление удостоверено электронной цифровой подписью ответственного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лица _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность и фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5623,98 +5491,98 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                Журнал уведомлений</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z92" w:id="75"/>
+        <w:t xml:space="preserve"> Журнал уведомлений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z92" w:id="83"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вид выплаты)</w:t>
@@ -6883,98 +6751,98 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="76"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Журнал sms-оповещений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z96" w:id="77"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z96" w:id="85"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вид выплаты)</w:t>
@@ -8020,51 +7888,116 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам субсидирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обязательных пенсионных зносов</w:t>
+              <w:t>обязательных пенсионных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>взносов получателям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>социальных выплат по случаю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>потери дохода в связи с уходом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>за ребенком по достижении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>им возраста полутора лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8085,675 +8018,571 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>получателям социальных выплат</w:t>
-[...102 lines deleted...]
-              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="78"/>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 7 – в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
+      Сноска. Приложение 7 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 299</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Код ______________________</w:t>
-[...458 lines deleted...]
-        <w:t xml:space="preserve">                   (Ф.И.О.)</w:t>
+      Код __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Область (город)________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Решение № ____ от "_____" _______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Департамента Комитета регулирования и контроля в сфере социальной защиты населения по ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             области (городу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Приостановить перечисление обязательных пенсионных взносов, подлежащих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       субсидированию, в сумме ________________________________________теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (сумма цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       с "____" _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Фамилия _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Имя _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Отчество (при его наличии) _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ИИН_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата рождения________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Основание____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (указать причину)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель департамента ________(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель управления (отдела) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Специалист____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Ответственные лица Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8938,548 +8767,497 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="79"/>
+    <w:bookmarkStart w:name="z102" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 8 – в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
+      Сноска. Приложение 8 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 299</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Код ______________________</w:t>
-[...441 lines deleted...]
-        <w:t>(Ф.И.О.)</w:t>
+      Код __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Область (город)________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Решение № ____ от "__" _______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Департамента Комитета регулирования и контроля в сфере социальной защиты населения по _________________________ области (городу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Возобновить перечисление обязательных пенсионных взносов, подлежащих субсидированию в сумме ______________________________теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (сумма цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       с "____" _________ 20__ года по "____" _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Фамилия_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Имя___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Отчество (при его наличии) ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ИИН__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата рождения_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Основание_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (указать причину)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель департамента ______________________________(Ф.И.О.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель управления (отдела) ________________________(Ф.И.О.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Специалист____________________________________________(Ф.И.О.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Ответственные лица Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Ф.И.О.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Ф.И.О.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9664,88 +9442,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="80"/>
+    <w:bookmarkStart w:name="z105" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                СПРАВКА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z106" w:id="81"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z106" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование плательщика_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Бизнес-идентификационный номер (БИН) или индивидуальный идентификационный</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10359,50 +10137,141 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 10</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам субсидирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обязательных пенсионных взносов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>получателям социальных выплат</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по случаю потери дохода</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в связи с уходом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>за ребенком по достижении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>им возраста полутора лет</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -10422,978 +10291,537 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам субсидирования</w:t>
-[...388 lines deleted...]
-              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 10 – в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
+      Сноска. Приложение 10 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 299</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z110" w:id="90"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Код ______________________</w:t>
-[...475 lines deleted...]
-        <w:t xml:space="preserve">             (Ф.И.О.)</w:t>
+      Код __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Область (город)________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Решение № ____ от "____" _______ 20_____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Департамента Комитета регулирования и контроля в сфере социальной защиты населения ________________________________________ области (городу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Прекратить перечисление обязательных пенсионных взносов, подлежащих субсидированию в сумме__________________________________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (сумма цифрами и прописью) с "____" _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Фамилия_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Имя_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Отчество (при его наличии) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ИИН____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата рождения____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Основание________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (указать причину)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель департамента_________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель управления (отдела) ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Специалист ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Ответственные лица Государственной корпорации______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11578,100 +11006,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="83"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Заявка на возврат ошибочно перечисленных сумм</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             обязательных пенсионных взносов, подлежащих субсидированию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z113" w:id="84"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z113" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Реквизиты плательщика обязательных пенсионных взносов, подлежащих субсидированию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Наименование_________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12079,51 +11507,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приложение 2 к приказу</w:t>
+              <w:t>Приложение 2 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заместитель Премьер-Министра -</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12150,322 +11578,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 июня 2023 года № 213</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="85"/>
+    <w:bookmarkStart w:name="z115" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений и структурных элементов некоторых решений Министерства труда и социальной защиты Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z116" w:id="86"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z116" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 18 декабря 2014 года № 330 "Об утверждении Правил субсидирования обязательных пенсионных взносов получателям социальных выплат на случай потери дохода в связи с уходом за ребенком по достижении им возраста полутора лет из Государственного фонда социального страхования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10091).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z117" w:id="87"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z117" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня решений Министерства здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра здравоохранения и социального развития Республики Казахстан от 12 января 2016 года № 11 "О внесении изменений в некоторые решения Министерства здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 13218).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z118" w:id="88"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z118" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения и дополнения, утвержденного приказом Министра труда и социальной защиты населения Республики Казахстан от 21 августа 2019 года № 443 "О внесении изменений и дополнений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 19278).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z119" w:id="89"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z119" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, исполняющего обязанности Министра труда и социальной защиты населения Республики Казахстан и Министра труда и социальной защиты населения Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра труда и социальной защиты населения Республики Казахстан от 2 апреля 2020 года № 121 "О внесении изменений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан, исполняющего обязанности Министра труда и социальной защиты населения Республики Казахстан и Министра труда и социальной защиты населения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 20295).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z120" w:id="90"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z120" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа Министра труда и социальной защиты населения Республики Казахстан от 28 декабря 2022 года № 528 "О внесении изменений и дополнений в приказ Министра труда и социальной защиты населения Республики Казахстан от 8 июня 2020 года № 217 "Об утверждении Правил исчисления (определения) размеров социальных выплат, назначения, перерасчета, приостановления, возобновления, прекращения и осуществления социальных выплат из Государственного фонда социального страхования" и в приказ Министра здравоохранения и социального развития Республики Казахстан от 18 декабря 2014 года № 330 "Об утверждении Правил субсидирования обязательных пенсионных взносов получателям социальных выплат на случай потери дохода в связи с уходом за ребенком по достижении им возраста одного года из Государственного фонда социального страхования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 31443).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>