--- v0 (2025-12-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3e2a4d0" w14:textId="3e2a4d0">
+    <w:p w14:paraId="ce9228c" w14:textId="ce9228c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -819,848 +819,868 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила квотирования рабочих мест для лиц с инвалидностью</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила -  в редакции приказа Министра труда и социальной защиты населения РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 268 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила квотирования рабочих мест для лиц с инвалидностью (далее – Правила) разработаны в соответствии с </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила квотирования рабочих мест для лиц с инвалидностью (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 107 Социального кодекса Республики Казахстан (далее – Социальный кодекс) и устанавливают порядок установления квотирования рабочих мест для лиц с инвалидностью.</w:t>
+        <w:t xml:space="preserve"> статьи 107 Социального кодекса Республики Казахстан (далее – Социальный кодекс) и устанавливают порядок квотирования рабочих мест для лиц с инвалидностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkStart w:name="z109" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z110" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) местный исполнительный орган (акимат) – коллегиальный исполнительный орган, возглавляемый акимом области, города республиканского значения и столицы, района (города областного значения), осуществляющий в пределах своей компетенции местное государственное управление и самоуправление на соответствующей территории;</w:t>
+      1) местный исполнительный орган (акимат) – коллегиальный исполнительный орган, возглавляемый акимом столицы, областей, городов республиканского значения, осуществляющий в пределах своей компетенции местное государственное управление и самоуправление на соответствующей территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z111" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) работодатель – физическое или юридическое лицо, с которым работник состоит в трудовых отношениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z112" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) квота рабочих мест (далее – квота) – минимальное количество рабочих мест для приема на работу лиц с инвалидностью, не имеющих медицинских противопоказаний для трудовой деятельности, которых работодатель обязан трудоустроить, включая количество рабочих мест, на которых уже работают лица с инвалидностью в процентном выражении от численности рабочих мест без учета рабочих мест на тяжелых работах, работах с вредными, опасными условиями труда;</w:t>
+      3) квота рабочих мест (далее – квота) – минимальное количество рабочих мест, на которые работодатель обязан трудоустроить лиц с инвалидностью, не имеющих медицинских противопоказаний для трудовой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z113" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) квотирование рабочих мест – предоставление рабочих мест работодателями для трудоустройства лиц с инвалидностью в соответствии с установленной местными исполнительными органами квотой;</w:t>
+      4) квотирование рабочих мест – предоставление рабочих мест работодателями для трудоустройства лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z114" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) лицо с инвалидностью – лицо, имеющее нарушение здоровья со стойким расстройством функций организма, обусловленное заболеваниями, увечьями (ранениями, травмами, контузиями), их последствиями, дефектами, которое приводит к ограничению жизнедеятельности и необходимости его социальной защиты;</w:t>
+      5) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, столице, городах республиканского и областного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z115" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения;</w:t>
+      6) лицо с инвалидностью – лицо, имеющее нарушение здоровья со стойким расстройством функций организма, обусловленное заболеваниями, увечьями (ранениями, травмами, контузиями), их последствиями, нарушениями, которое приводит к ограничению жизнедеятельности и необходимости его социальной защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z116" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице.</w:t>
+      7) уполномоченный государственный орган (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z117" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Местный исполнительный орган по вопросам социальной защиты и занятости населения разрабатывает предложения по установлению квоты в организациях на основе:</w:t>
+        <w:t xml:space="preserve">
+      8) Электронная биржа труда – цифровой объект, представляющий собой единую цифровую платформу занятости для соискателей и работодателей, обеспечивающую поиск работы и содействие в подборе персонала, оказание услуг в сфере занятости в электронном и проактивном формате, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социальным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z118" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) анализа, прогнозирования текущего спроса и предложения на рабочую силу из числа лиц с инвалидностью на рынке труда в соответствующей административно-территориальной единице;</w:t>
+        <w:t xml:space="preserve">
+      3. Местные исполнительные органы устанавливают квоты в размере от двух до четырех процентов для трудоустройства лиц с инвалидностью работодателям со списочной численностью работников от 50 человек и выше без учета рабочих мест на тяжелых работах, работах с вредными, опасными условиями труда. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z119" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) количества действующих организаций в регионе;</w:t>
+      4. Общественным объединениям лиц с инвалидностью, а также организациям, где численность лиц с инвалидностью составляет более двадцати процентов от среднегодовой численности работников, квота не устанавливается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z120" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) списочной численности работников организаций, формируемой на основании представленных работодателями сведений о штатной численности работников и имеющихся вакантных рабочих мест;</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Глава 2. Порядок квотирования рабочих мест для лиц с инвалидностью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z121" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) анализа сведений о количестве действующих рабочих мест, предоставленных работодателем для трудоустройства лиц с инвалидностью;</w:t>
+      5. Квота для лиц с инвалидностью формируется автоматически в автоматизированной цифровой системе "Рынок труда" на основании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z122" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) анализа сведений о количестве действующих трудовых договоров, заключенных между работодателями и лицами с инвалидностью вне квоты;</w:t>
+      1) анализа, прогнозирования текущего спроса и предложения на рабочую силу из числа лиц с инвалидностью на рынке труда в соответствующей административно-территориальной единице;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z123" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) количества безработных лиц с инвалидностью, зарегистрированных карьерным центром.</w:t>
+      2) количества действующих работодателей в районах, столице, городах областного и республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z124" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Местный исполнительный орган по вопросам социальной защиты и занятости на основании сведений о количестве рабочих мест для выполнения квоты трудоустройства лиц с инвалидностью, предоставляемых работодателем в карьерные центры по форме согласно приложению, утверждаемой в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", формирует базу данных лиц с инвалидностью, нуждающихся в трудоустройстве, и вакансий для лиц с инвалидностью в разрезе организаций.</w:t>
+      3) списочной численности работников работодателей в районах, столице, городах областного и республиканского значения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z125" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Ежегодно до 5 декабря текущего года местными исполнительными органами областей, городов республиканского, столицы устанавливается квота для трудоустройства лиц с инвалидностью в размере от двух до четырех процентов от численности рабочих мест без учета рабочих мест на тяжелых работах, работах с вредными, опасными условиями труда в порядке, установленном настоящими Правилами.</w:t>
+      4) анализа сведений о количестве действующих рабочих мест работодателя для трудоустройства лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z126" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Квота устанавливается для организаций независимо от организационно-правовой формы и формы собственности и индивидуальных предпринимателей.</w:t>
+      5) анализа сведений о количестве действующих трудовых договоров, заключенных между работодателями и лицами с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z127" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Работодатели в соответствии с установленной квотой в течение шести месяцев со дня введения квоты предоставляют рабочие места для трудоустройства лиц с инвалидностью.</w:t>
+      6) количества безработных лиц с инвалидностью, зарегистрированных карьерным центром.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z128" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. В рамках квоты трудоустраиваются лица с инвалидностью, не имеющие в соответствии с медицинским заключением противопоказаний на выполнение трудовых (служебных) обязанностей.</w:t>
+      6. Квота для лиц с инвалидностью устанавливается без учета рабочих мест на тяжелых работах, работах с вредными, опасными условиями труда работодателям со списочной численностью работников:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z129" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Квота устанавливается местными исполнительными органами областей, городов республиканского, столицы организациям со списочной численностью работников:</w:t>
+      от пятидесяти до ста человек – в размере двух процентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z130" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      от пятидесяти до ста человек – в размере двух процентов списочной численности работников;</w:t>
+      от ста одного до двухсот пятидесяти человек – в размере трех процентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z131" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      от ста одного до двухсот пятидесяти человек – в размере трех процентов списочной численности работников;</w:t>
+      свыше двухсот пятидесяти одного человека – в размере четырех процентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z132" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      свыше двухсот пятидесяти одного человека – в размере четырех процентов списочной численности работников.</w:t>
+        <w:t xml:space="preserve">
+      7. Размер квоты устанавливается исходя из списочной численности работников работодателя на основании трудовых договоров, зарегистрированных в единой системе учета трудовых договоров, и произведенных социальных платежей согласно данным автоматизированной цифровой системы "Организация обработки платежей" за работников в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социальным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об обязательном социальном медицинском страховании" за последние 12 месяцев, предшествующих дате установления квоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z133" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О государственной службе Республики Казахстан" определены особые условия поступления на службу, порядок назначения на должность.</w:t>
+        <w:t>
+      8. В случае ликвидации юридического лица либо прекращения деятельности работодателя – физического лица корректировка квоты осуществляется с даты внесения соответствующих сведений в цифровой системе уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z134" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 107 Социального кодекса, квота не устанавливается.</w:t>
+        <w:t>
+      9. Перечень работодателей, сформированный в соответствии с пунктами 5, 6 настоящих Правил, доступен в автоматизированной цифровой системе "Рынок труда" местному исполнительному органу к 1 декабря, предшествующего году установления квоты, для организации работы по утверждению Перечня работодателей, к которым установлены квоты рабочих мест для лиц с инвалидностью (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z135" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. При отсутствии в населенных пунктах безработных лиц с инвалидностью трудоспособного возраста, не имеющих медицинских противопоказаний для трудовой деятельности, квота в организациях, находящихся на территории данных населенных пунктов, не устанавливается.</w:t>
+      10. Местный исполнительный орган до 1 января года, на который устанавливается квота, утверждает Перечень с указанием наименования работодателя и размера установленной квоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z136" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Установленная квота для организаций и индивидуальных предпринимателей в течение календарного года подлежит пересмотру (корректировке), в том числе в случаях, предусмотренных пунктом 13 настоящих Правил.</w:t>
+      11. При включении в Перечень в личный кабинет работодателю на Электронной бирже труда направляется уведомление об установленной квоте рабочих мест для лиц с инвалидностью (далее – уведомление) по форме согласно приложению 1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z137" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Работодатели выполняют установленную квоту для трудоустройства лиц с инвалидностью, за исключением случаев ликвидации работодателя – юридического лица либо прекращения деятельности работодателя – физического лица, сокращения численности или штата работников, снижения объема производств, выполняемых работ и оказываемых услуг, повлекшего ухудшение экономического состояния работодателя.</w:t>
+      12. Местный исполнительный орган до 10 января года, на который устанавливается квота, на Электронной бирже труда публикует список работодателей, включенных в Перечень.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z138" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Лица с инвалидностью, трудоустроенные в рамках квоты рабочих мест, уволенные работодателями в связи со случаями, указанными в пункте 13 настоящих Правил, регистрируются в карьерном центре в качестве безработных с последующим их трудоустройством.</w:t>
+      13. Работодатель в течение 15 (пятнадцати) календарных дней со дня получения уведомления направляет в карьерный центр посредством личного кабинета на Электронной бирже труда информацию о рабочих местах для лиц с инвалидностью в рамках установленной квоты с указанием количества рабочих мест, профессий, условий труда и размера оплаты труда в месяц согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z139" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике".</w:t>
+        <w:t>
+      14. Выполнением квоты является трудоустройство работодателем лиц с инвалидностью, которое подтверждается наличием трудового договора по основному месту работы, зарегистрированному в единой системе учета трудовых договоров, и фактическая занятость лиц с инвалидностью на основе перечислений социальных платежей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z140" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фактическая занятость лиц с инвалидностью определяется как сумма месяцев занятости лиц с инвалидностью у работодателя в течение календарного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z141" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о количестве рабочих мест для выполнения квоты формируются автоматически ежеквартально, к 5 числу второго месяца, следующего за отчетным кварталом, в автоматизированной цифровой системе "Рынок труда".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1694,1984 +1714,301 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к Правилам</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>квотирования рабочих мест для</w:t>
+              <w:t>к Правилам квотирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лиц с инвалидностью</w:t>
+              <w:t>рабочих мест для лиц</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с инвалидностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkStart w:name="z143" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Представляется: в карьерный центр. Карьерный центр представляет в местный орган по вопросам занятости населения района (города), городов республиканского значения, столицы. Местный орган по вопросам занятости населения района (города) представляет в местный орган по вопросам занятости населения области. Местный орган по вопросам занятости населения области, городов республиканского значения, столицы представляет в уполномоченный орган по вопросам занятости населения. </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уведомление работодателя об установленной квоте рабочих мест для лиц с инвалидностью</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z144" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма административных данных размещена на интернет-ресурсе: www.enbek.gov.kz.</w:t>
+      Уважаемый (-ое) _________________________________________!</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Наименование формы административных данных:</w:t>
+        <w:t>(наименование работодателя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Сведения о количестве рабочих мест для выполнения квоты трудоустройства лиц с инвалидностью.</w:t>
+        <w:t>В соответствии с пунктом 11 Правил квотирования рабочих мест для лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Индекс формы административных данных: КРМ-1</w:t>
+        <w:t xml:space="preserve">с инвалидностью, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Периодичность: ежеквартальная.</w:t>
+        <w:t>защиты населения Республики Казахстан 7 июня 2023 года № 207,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Отчетный период ____ квартал 20___ года</w:t>
+        <w:t>Министерство труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Круг лиц, представляющих информацию: организации, которым установлена квота рабочих мест для лиц с инвалидностью.</w:t>
+        <w:t>уведомляет Вас об установлении квоты трудоустройства лиц с инвалидностью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Срок представления: организации представляют сведения в карьерный центр к 10 числу месяца, следующего за отчетным кварталом.</w:t>
+        <w:t>для Вашей организации в количестве ___ единиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Карьерный центр представляет сведения в местный орган по вопросам занятости населения района (города), городов республиканского значения, столицы к 15 числу месяца, следующего за отчетным кварталом.</w:t>
+        <w:t>Благодарим за сотрудничество!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...1683 lines deleted...]
-    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3705,695 +2042,8366 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к форме,</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>административных данных</w:t>
+              <w:t>к Правилам квотирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Сведения о количестве рабочих</w:t>
+              <w:t>рабочих мест для лиц</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мест для выполнения квоты</w:t>
-[...25 lines deleted...]
-              <w:t>с инвалидностью"</w:t>
+              <w:t>с инвалидностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkStart w:name="z146" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Организация предоставляет информацию "Сведения о количестве рабочих мест для выполнения квоты трудоустройства лиц с инвалидностью, наличии вакантных должностей и сведений о вакансиях" в связи с установленной местным исполнительным органом квотой рабочих мест для лиц с инвалидностью, с указанием следующих сведений:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Информация о квотируемых рабочих местах для трудоустройства лиц с инвалидностью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z147" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      наименование организации;</w:t>
+      1. Общая информация (заполняется автоматически из государственных цифровых систем)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z148" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование работодателя</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z151" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИН / ИИН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z154" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Область, район, город</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z157" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Списочная численность работников</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z160" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Установленная квота рабочих мест</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z163" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество рабочих мест для заполнения</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z166" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      списочная численности работников на начало года;</w:t>
+      2. Перечень квотируемых рабочих мест</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z167" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование рабочего места</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество мест</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z179" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      размер квоты (% от списочной численности работников);</w:t>
+      3. Карточка квотируемого рабочего места (заполняется для каждого свободного квотируемого рабочего места)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z180" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование должности</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z183" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Структурное подразделение</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z186" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Основные трудовые функции</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z189" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество рабочих мест</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z192" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фактический адрес трудоустройства</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z195" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      количество рабочих мест, уже занятых работниками, отнесенными к категории лиц с инвалидностью;</w:t>
+      3.1 Условия труда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z196" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тип работы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z207" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Режим работы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z218" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Возможность дистанционной работы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z229" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      установленная квота без учета рабочих мест на тяжелых работах, работах с вредными, опасными условиями труда;</w:t>
+      3.2 Физическая нагрузка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z230" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уровень физической нагрузки</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z242" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Требуется длительное состояние</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z254" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Требуется перемещение (подъем) тяжестей</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z266" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      количество свободных рабочих мест (вакансий) для лиц с инвалидностью по специальностям;</w:t>
+      3.3 Доступность рабочего места</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z267" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Рабочее место доступно для лиц</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z277" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с нарушением слуха</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z287" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с нарушением зрения</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z297" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с нарушением опорно-двигательного аппарата</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z307" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      наименование должностей на занятие свободных рабочих мест (вакансий) для лиц с инвалидностью;</w:t>
+      3.4 Адаптация условий труда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z308" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Рабочее место готово для трудоустройства лица с инвалидностью</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z318" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Требуется адаптация</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z328" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тип адаптации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z338" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Требуется консультация карьерного центра</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z348" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      количество свободных рабочих мест по профессиям (должностям);</w:t>
+        <w:t xml:space="preserve">
+      3.5 Планируемая заработная плата </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z349" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Размер оплаты труда</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z359" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сведения о вакансиях, в том числе: профессиональное образование, среднемесячная заработная плата, условия труда и занятости (неполный рабочий день, гибкий график работы), стаж работы (по профессии, специальности на этой должности), другие требования (тарифный разряд, категория) к 10 числу отчетного месяца, следующего за отчетным кварталом.</w:t>
+      4. Срок заполнения рабочих мест</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z360" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Готовность принять работника</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z371" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Показатели формируются по фактическим данным на 1 число текущего месяца.</w:t>
+      5. Контактное лицо</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z372" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z384" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Телефон</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z396" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z408" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Сведения подписывает первый руководитель или лицо, исполняющее его обязанности.</w:t>
+      Электронная цифровая подпись работодателя Дата: "____" ___________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...297 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4485,442 +10493,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 7 июня 2023 года № 207</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов и структурных элементов некоторых приказов Министра здравоохранения и социального развития Республики Казахстан и Министра труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 13 июня 2016 года № 498 "Об утверждении Правил квотирования рабочих мест для инвалидов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14010).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 14 февраля 2017 года № 9 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 13 июня 2016 года № 498 "Об утверждении Правил квотирования рабочих мест для инвалидов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14891).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения и дополнение, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 14 июня 2018 года № 242 "О внесении изменений и дополнения в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17194).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан и Министра труда и социальной защиты населения Республики Казахстан, в которые вносятся изменения и дополнение, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 19 марта 2021 года № 82 "О внесении изменений и дополнения в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан и Министра труда и социальной защиты населения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22386).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан в которые вносятся изменения, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 14 сентября 2022 года № 367 "О внесении изменений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан и Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29707).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 13 июня 2016 года № 499 "Об утверждении форм, предназначенных для сбора административных данных" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13988).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра труда и социальной защиты населения Республики Казахстан в которые вносятся изменения, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 12 мая 2022 года № 162 "О внесении изменений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан, Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра труда и социальной защиты населения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28058).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z107" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан в которые вносятся изменения, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 14 сентября 2022 года № 367 "О внесении изменений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан и Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29707).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>