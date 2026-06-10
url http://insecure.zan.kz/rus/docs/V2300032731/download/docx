--- v0 (2025-12-28)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bb98e7e" w14:textId="bb98e7e">
+    <w:p w14:paraId="37fccd3" w14:textId="37fccd3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,596 +85,609 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Первого заместителя Премьер-Министра Республики Казахстан - Министра финансов Республики Казахстан от 1 августа 2019 года № 808 "Об утверждении Правил включения (исключения) в (из) перечень (перечня) оператора фискальных данных, а также квалификационных требований, предъявляемых к потенциальному оператору фискальных данных"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра - Министра финансов Республики Казахстан от 6 июня 2023 года № 619. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 июня 2023 года № 32731.</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t>Приказ Заместителя Премьер-Министра - Министра финансов Республики Казахстан от 6 июня 2023 года № 619. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 июня 2023 года № 32731. Утратил силу приказом Министра финансов Республики Казахстан от 24 октября 2025 года № 626</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...171 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Утратил силу приказом Министра финансов РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 626</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...79 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Первого заместителя Премьер-Министра Республики Казахстан – Министра финансов Республики Казахстан от 1 августа 2019 года № 808 "Об утверждении Правил включения (исключения) в (из) перечень (перечня) оператора фискальных данных, а также квалификационных требований, предъявляемых к потенциальному оператору фискальных данных" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19180) следующие изменения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"В соответствии с частями второй и третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к указанному приказу изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Комитету государственных доходов Министерства финансов Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) размещение настоящего приказа на интернет-ресурсе Министерства финансов Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства финансов Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Настоящий приказ вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...196 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -700,88 +715,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заместитель Премьер-Министра</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>- Министр финансов</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -819,115 +812,128 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Жамаубаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z15" w:id="8"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство цифрового развития, инноваций</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и аэрокосмической промышленности</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "СОГЛАСОВАН"</w:t>
-[...51 lines deleted...]
-        <w:t>Республики Казахстан</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1164,2115 +1170,1290 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 августа 2019 года № 808</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила включения (исключения) в (из) перечень (перечня) оператора фискальных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z19" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Включение в перечень оператора фискальных данных</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила включения (исключения) в (из) перечень (перечня) оператора фискальных данных (далее – Правила) разработаны в соответствии с частями второй и третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) и определяют порядок включения (исключения) юридических лиц в (из) перечень (перечня) оператора фискальных данных.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Включение (исключение) в (из) перечень (перечня) оператора фискальных данных осуществляется Комитетом государственных доходов Министерства финансов Республики Казахстан (далее – Комитет).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...420 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkStart w:name="z22" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Исключение из перечня операторов фискальных данных</w:t>
+        <w:t xml:space="preserve"> Глава 2. Включение в перечень оператора фискальных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...420 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Заключительные положения</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Включение в перечень оператора фискальных данных (далее – Перечень) осуществляется Комитетом на основании заявления о включении в Перечень по форме согласно приложению 1 к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">К заявлению о включении в Перечень, соответствующим условиям, установленным пунктом 4 настоящих Правил, прилагаются копии следующих документов: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) лицензия на предоставление услуг в области связи, выданная уполномоченным органом, или договор с юридическим лицом, оказывающим услуги связи;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) акт по результатам испытаний на соответствие требованиям информационной безопасности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) правоустанавливающий документ, подтверждающий право собственности, либо документ, подтверждающий право временного пользования программно-аппаратным комплексом для приема, обработки и передачи сведений о денежных расчетах в оперативном режиме в органы государственных доходов по сетям телекоммуникаций общего пользования (при этом срок временного пользования программно-аппаратным комплексом должен составлять не менее трех лет с даты подачи заявления на включение в Перечень);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) правоустанавливающий документ, подтверждающий право собственности или право временного пользования объектами недвижимости (здание, сооружение, помещение), находящимися на территории Республики Казахстан и используемыми для размещения технических средств, осуществляющих прием, обработку и передачу сведений о денежных расчетах (при этом срок временного пользования объектом недвижимости должен составлять не менее трех лет с даты подачи заявления на включение в Перечень); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) сертификат соответствия системы менеджмента информационной безопасности требованиям СТ РК ISO/IEC 27001-2015 "Информационная технология. Методы и средства обеспечения безопасности. Системы менеджмента информационной безопасностью";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) лицензия на оказание услуг по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для оперативно-розыскных мероприятий, либо договор о совместных работах по обеспечению информационной безопасности с действующим оперативным центром информационной безопасности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Включение юридического лица в Перечень осуществляется при одновременном соблюдении следующих условий:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) наличие заявления и копий документов, указанных в пункте 3 настоящих Правил;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) соответствие квалификационным требованиям, предъявляемым к потенциальному оператору фискальных данных, утвержденным настоящим приказом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) обеспечение проведения демонстрации программно-аппаратного комплекса для приема, обработки и передачи сведений о денежных расчетах в оперативном режиме в органы государственных доходов по сетям телекоммуникаций общего пользования, подтверждающее взаимодействие в соответствии с протоколом взаимодействия программно-аппаратного комплекса для приема, обработки и передачи сведений о денежных расчетах в оперативном режиме в органы государственных доходов по сетям телекоммуникаций общего пользования с контрольно-кассовыми машинами с функцией фиксации и (или) передачи данных.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Решение о включении (отказе во включении) юридического лица в Перечень принимается Комитетом в течение 30 (тридцати) рабочих дней со дня принятия заявления.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При выявлении оснований для отказа о включении (отказе во включении) юридического лица в Перечень, Комитет в течение 1 (одного) рабочего дня уведомляет юридическое лицо о предварительном решении об отказе во включении юридического лица в Перечень, а также времени и месте (способе) проведения заслушивания для предоставления возможности юридическому лицу выразить позицию по предварительному решению.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока рассмотрения заявления. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>По результатам заслушивания составляется протокол и Комитет принимает решение о включении либо мотивированный отказ во включении юридического лица в Перечень.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При этом в случае ходатайства юридического лица процедура заслушивания может не проводиться.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Комитет по результатам рассмотрения заявления письменно уведомляет юридическое лицо о решении о включении (отказе во включении) в Перечень в течение 3 (трех) рабочих дней с даты принятия решения о включении (отказе во включении).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень размещается на официальном интернет-ресурсе Комитета в течение 3 (трех) рабочих дней с даты принятия решения о включении (отказе во включении).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. В случае несоблюдения юридическим лицом условий, установленных пунктом 4 настоящих Правил, Комитетом в течение 10 (десяти) рабочих дней со дня принятия заявления о включении юридического лица в Перечень предоставляет заявителю письменный отказ.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отказ Комитета не ограничивает заявителя в повторной подаче заявления о включении юридического лица в Перечень при условии устранения выявленных нарушений.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...324 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:bookmarkStart w:name="z44" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление о включении в операторы фискальных данных</w:t>
+        <w:t xml:space="preserve"> Глава 3. Исключение из перечня операторов фискальных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z68" w:id="56"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Исключение оператора фискальных данных из Перечня осуществляется Комитетом в следующих случаях:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) несоответствия оператора фискальных данных квалификационным требованиям, предъявляемым к потенциальному оператору фискальных данных, утвержденным настоящим приказом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) признания оператора фискальных данных бездействующим в порядке, определенном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового Кодекса, либо банкротом – со дня вступления в законную силу решения суда о признании банкротом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) если первый руководитель или учредитель (участник) оператора фискальных данных является:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>недееспособным или ограниченно дееспособным и (или) безвестно отсутствующим физическим лицом по решению суда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">физическим лицом, имеющим непогашенную или неснятую судимость по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьям 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовного кодекса Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>физическим лицом, находящимся в розыске;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>физическим лицом – иностранцем или лицом без гражданства, цель пребывания которого не связана с осуществлением трудовой деятельности в Республике Казахстан, либо разрешенный срок его пребывания на территории Республики Казахстан истек;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) подачи оператором фискальных данных заявления об исключении из Перечня по форме согласно приложению 2 к настоящим Правилам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) исключения оператора фискальных данных из Государственной базы данных налогоплательщиков;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Решение об исключении оператора фискальных данных из Перечня принимается Комитетом в течение 15 (пятнадцати) рабочих дней с даты выявления несоответствия одному из случаев, установленных пунктом 7 настоящих Правил.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Информация об исключении оператора фискальных данных из Перечня размещается на официальном интернет-ресурсе Комитета в течение 3 (трех) рабочих дней с даты принятия решения об исключении.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. После принятия решения об исключении из Перечня, юридическое лицо:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) прекращает прием сведений о денежных расчетах с контрольно-кассовых машин с функцией фиксации и (или) передачи данных со дня получения решения об исключении из Перечня;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) уведомляет пользователей об исключении из Перечня не позднее 24 (двадцати четырех) часов со дня решения об исключении;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) обеспечивает уничтожение фискальных данных на сервере оператора фискальных данных и их резервные копии;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) сообщает в письменной форме об уничтожении фискальных данных в Комитет с приложением акта об уничтожении фискальных данных.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прошу включить в перечень оператора фискальных данных,</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>перечень копии подтверждающих документов прилагается:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Заключительные положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z69" w:id="57"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Жалобы на решения, действия (бездействие) Комитета по вопросам включения (исключения) в (из) Перечень (Перечня) оператора фискальных данных подаются в установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) лицензия на предоставление услуг в области связи, выданная уполномоченным</w:t>
-[...678 lines deleted...]
-        <w:t>(подпись, фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3308,90 +2489,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам включения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(исключения) в (из) перечень</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(перечня) оператора</w:t>
+              <w:t>(перечня) операторов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>фискальных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3490,318 +2671,751 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от ________________________</w:t>
+              <w:t>от _______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридического лица, реквизиты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бизнес–идентификационный номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:bookmarkStart w:name="z67" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление об исключении из перечня операторов фискальных данных</w:t>
+        <w:t xml:space="preserve"> Заявление о включении в операторы фискальных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z79" w:id="64"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прошу включить в перечень оператора фискальных данных,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>перечень копии подтверждающих документов прилагается:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) лицензия на предоставление услуг в области связи, выданная уполномоченным</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>органом или договор с юридическим лицом, оказывающим услуги связи;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) акт по результатам испытаний на соответствие требованиям информационной безопасности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) правоустанавливающий документ, подтверждающий право собственности, либо</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документ, подтверждающий право временного пользования программно-аппаратным</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>комплексом для приема, обработки и передачи сведений о денежных расчетах в</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оперативном режиме в органы государственных доходов по сетям телекоммуникаций</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>общего пользования (при этом срок временного пользования программно-аппаратным</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>комплексом должен составлять не менее трех лет с даты подачи заявления</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на включение в Перечень);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) правоустанавливающий документ, подтверждающий право собственности или</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>право временного пользования объектами недвижимости (здание, сооружение,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>помещение), находящимися на территории Республики Казахстан и используемыми</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для размещения технических средств, осуществляющих прием, обработку и передачу</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сведений о денежных расчетах (при этом срок временного пользования объектом</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>недвижимости должен составлять не менее трех лет с даты подачи заявления</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для включения в Перечень);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) сертификат соответствия системы менеджмента информационной безопасности</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>требованиям СТ РК ISO/IEC 27001-2015 "Информационная технология. Методы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и средства обеспечения безопасности. Системы менеджмента информационной</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>безопасностью";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) лицензия на оказание услуг по выявлению технических каналов утечки</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>информации и специальных технических средств, предназначенных для оперативно-</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>розыскных мероприятий, либо договор о совместных работах по обеспечению</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>информационной безопасности с действующим оперативным центром</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>информационной безопасности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Я, подтверждаю готовность продемонстрировать программно-аппаратный комплекс</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для приема, обработки и передачи сведений о денежных расчетах в оперативном</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>режиме в органы государственных доходов по сетям телекоммуникаций общего</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пользования, подтверждающее взаимодействие в соответствии с протоколом</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>взаимодействия программно-аппаратного комплекса для приема, обработки и</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>передачи сведений о денежных расчетах в оперативном режиме в органы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственных доходов по сетям телекоммуникаций общего пользования</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с контрольно-кассовыми машинами с функцией фиксации и (или) передачи данных.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель ___________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________ 20__ года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявление принято к рассмотрению _______ ________________ 20__ года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись, фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прошу исключить из перечня оператора фискальных данных в связи с:</w:t>
-[...187 lines deleted...]
-        <w:t>(подпись, фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3837,103 +3451,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к приказу</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заместитель Премьер-Министра</w:t>
+              <w:t>к Правилам включения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>- Министр финансов</w:t>
+              <w:t>(исключения) в (из) перечень</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>(перечня) оператора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 6 июня 2023 года № 619</w:t>
+              <w:t>фискальных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3954,466 +3568,1059 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от ________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к приказу Первого заместителя</w:t>
+              <w:t>(полное наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Премьер-Министра</w:t>
+              <w:t>юридического лица, реквизиты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
-[...38 lines deleted...]
-              <w:t>от 1 августа 2019 года № 808</w:t>
+              <w:t>бизнес–идентификационный номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Квалификационные требования, предъявляемые к потенциальному оператору фискальных данных</w:t>
+        <w:t xml:space="preserve"> Заявление об исключении из перечня операторов фискальных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...259 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прошу исключить из перечня оператора фискальных данных в связи с:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель _____________ __________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись) (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________ 20__ года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявление принято к рассмотрению _______________ 20__ года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись, фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заместитель Премьер-Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- Министр финансов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 6 июня 2023 года № 619</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу Первого заместителя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Премьер-Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>– Министра финансов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 1 августа 2019 года № 808</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z82" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Квалификационные требования, предъявляемые к потенциальному оператору фискальных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оператором фискальных данных определяется юридическое лицо, одновременно соответствующее следующим квалификационным требованиям:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) осуществляющее деятельность на основании соответствующей лицензии на предоставление услуг в области связи, выданной уполномоченным органом, или договора с юридическим лицом, оказывающим услуги связи;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) имеющее на праве собственности либо на праве временного пользования объекты недвижимости (здание, сооружение, помещение), находящиеся на территории Республики Казахстан и используемые для размещения технических средств, осуществляющих прием, обработку и передачу сведений о денежных расчетах;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) имеющее на праве собственности либо на праве временного пользования программно-аппаратный комплекс для приема, обработки и передачи сведений о денежных расчетах в оперативном режиме в органы государственных доходов по сетям телекоммуникаций общего пользования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) имеющее акт по результатам испытаний на соответствие требованиям информационной безопасности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) применяющее сертифицированные средства криптографической защиты информации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) являющееся резидентом Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) имеющее тестовую площадку для проведения тестирования и испытаний моделей контрольно-кассовых машин с функцией фиксации и (или) передачи данных для разработчиков, производителей и поставщиков контрольно-кассовых машин с функцией фиксации и (или) передачи данных;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) имеющее круглосуточную бесплатную консультационно-информационную службу, обеспечивающую информационную и техническую поддержку налогоплательщиков, применяющих контрольно-кассовые машины с функцией фиксации и (или) передачи данных;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) имеющее интернет-ресурс, доменное имя которого принадлежит оператору фискальных данных;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) имеющее программно-аппаратный комплекс, расположенный в центре (центрах) обработки данных, соответствующий единым требованиям в области информационно-коммуникационных технологий и обеспечения информационной безопасности, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 декабря 2016 года № 832;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) имеющее лицензию на оказание услуг по выявлению технических каналов утечки информации и специальных технических средств, предназначенных для оперативно-розыскных мероприятий, либо договора о совместных работах по обеспечению информационной безопасности с действующим оперативным центром информационной безопасности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4735,35 +4942,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>