--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7e278f2" w14:textId="7e278f2">
+    <w:p w14:paraId="3c1d00b" w14:textId="3c1d00b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -939,175 +939,499 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок и сроки передачи пенсионных активов из доверительного управления Национального Банка Республики Казахстан в доверительное управление УИП</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Вкладчик обязательных пенсионных взносов, физическое лицо, за которое перечислены обязательные профессиональные пенсионные взносы, добровольные пенсионные взносы, (далее – вкладчик) в целях передачи пенсионных активов в доверительное управление УИП представляет в единый накопительный пенсионный фонд (далее – ЕНПФ) заявление о выборе УИП, предусмотренное </w:t>
+      3. Вкладчик обязательных пенсионных взносов, физическое лицо, за которое перечислены обязательные профессиональные пенсионные взносы, добровольные пенсионные взносы, (далее - вкладчик) в целях передачи пенсионных активов в доверительное управление УИП представляет в единый накопительный пенсионный фонд (далее - ЕНПФ) заявление о выборе УИП, предусмотренное </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 40 Кодекса, по форме и с приложением документов, установленных внутренними документами ЕНПФ, путем личного обращения или посредством интернет-ресурса ЕНПФ, подписанное электронной цифровой подписью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z60" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕНПФ в течение 15 (пятнадцати) календарных дней с даты получения уведомления Управляющего о выборе критерия формирования инвестиционного портфеля, или его изменении, уведомляет вкладчиков:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z61" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      путем публикации соответствующей информации в двух печатных изданиях и на собственном интернет-ресурсе на казахском и русском языках - о выбранном Управляющим критерии формирования инвестиционного портфеля или о его изменении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z62" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае несоответствия возраста вкладчика критерию формирования инвестиционного портфеля Управляющего - путем направления на контактные данные вкладчика, содержащиеся в информационных системах ЕНПФ, информации о необходимости передачи пенсионных накоплений в доверительное управление Национального Банка Республики Казахстан или другого Управляющего, инвестиционный портфель которого соответствует возрасту вкладчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z63" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕНПФ за 30 (тридцать) календарных дней до завершения периода доверительного управления пенсионными активами соответствующего УИП продолжительностью 12 (двенадцать), 36 (тридцать шесть) или 60 (шестьдесят) последовательных месяцев в зависимости от критерия формирования инвестиционного портфеля уведомляет вкладчика, достигшего предельного возраста, установленного для инвестиционного портфеля данного УИП, о необходимости передачи пенсионных активов в доверительное управление Национального Банка Республики Казахстан или другого УИП, критерий формирования инвестиционного портфеля которого соответствует возрасту вкладчика. Уведомление направляется на контактные данные вкладчика, содержащиеся в информационных системах ЕНПФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z64" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пенсионные активы вкладчика, находящиеся по состоянию на 1 января 2026 года в доверительном управлении УИП, остаются в доверительном управлении данного УИП, вне зависимости от соответствия возраста вкладчика критерию формирования инвестиционного портфеля УИП, в случае отсутствия заявления вкладчика о выборе другого УИП или на возврат пенсионных накоплений из доверительного управления УИП в доверительное управление Национального Банка Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. ЕНПФ отказывает в передаче пенсионных активов в доверительное управление УИП в течение 5 (пяти) рабочих дней после даты получения заявления о выборе УИП в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z66" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представление неполного пакета документов, установленных внутренними документами ЕНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z67" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) недействительность документа, удостоверяющего личность вкладчика, на дату подачи заявления о выборе УИП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z68" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) если пенсионные накопления вкладчика, указанные в заявлении о выборе УИП и подлежащие передаче в доверительное управление УИП, на дату подачи заявления о выборе УИП превышают пятьдесят процентов от суммы пенсионных накоплений вкладчика на индивидуальном пенсионном счете для учета обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z69" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) если со дня, следующего за датой получения заявления о выборе УИП, до достижения вкладчиком предельного возраста, установленного для инвестиционного портфеля выбранного УИП, осталось менее 30 (тридцати) календарных дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z70" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при наличии зарегистрированного заявления о назначении пенсионных выплат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z71" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) если вкладчиком в заявлении о выборе УИП указан УИП, критерий формирования инвестиционного портфеля которого не соответствует его возрасту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z72" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) при наличии уведомления УИП о планируемом расторжении договора о доверительном управлении пенсионными активами по инициативе УИП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z73" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) при инициировании уполномоченным органом процесса расторжения договора о доверительном управлении пенсионными активами по основаниям, указанным в подпунктах 1), 2), 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 37 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Допускается передача пенсионных активов в доверительное управление нескольким УИП на основании заявления (заявлений) вкладчика о выборе УИП с учетом ограничений, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1122,749 +1446,1317 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 5 статьи 37 Кодекса на дату подачи заявления о выборе УИП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z28" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. ЕНПФ осуществляет передачу пенсионных активов из доверительного управления Национального Банка Республики Казахстан в доверительное управление УИП в течение 30 (тридцати) календарных дней после даты поступления заявления о выборе УИП в сумме, соответствующей сумме пенсионных накоплений, указанной в заявлении о выборе УИП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z75" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае недостаточности пенсионных накоплений на момент передачи из доверительного управления Национального Банка Республики Казахстан в доверительное управление УИП по сравнению с суммой, указанной в заявлении вкладчика, ЕНПФ осуществляет передачу средств в пределах фактического текущего остатка пенсионных накоплений на индивидуальном пенсионном счете в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z76" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при передаче пенсионных накоплений, сформированных за счет добровольных пенсионных взносов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z77" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при передаче пенсионных накоплений, сформированных за счет обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов - при наличии договора пенсионного аннуитета, заключенного вкладчиком со страховой организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Банк-кастодиан ЕНПФ при получении от ЕНПФ платежного поручения на перевод пенсионных накоплений в течение 1 (одного) операционного дня переводит пенсионные накопления вкладчика на счет ЕНПФ в банке-кастодиане УИП, с которым заключен трехсторонний договор между ЕНПФ, УИП и банком-кастодианом на учет и хранение пенсионных активов, переданных в доверительное управление УИП (далее – банк-кастодиан УИП).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z30" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок и сроки передачи пенсионных активов от одного УИП к другому УИП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z31" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Вкладчик в целях передачи пенсионных активов от одного УИП к другому УИП представляет в ЕНПФ заявление об изменении УИП, предусмотренное </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 9)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 40 Кодекса, по форме и с приложением документов, установленных внутренними документами ЕНПФ, путем личного обращения или посредством интернет-ресурса ЕНПФ, подписанное электронной цифровой подписью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z32" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. ЕНПФ отказывает в передаче пенсионных активов в доверительное управление УИП в течение 5 (пяти) рабочих дней после даты получения заявления об изменении УИП в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z79" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представление неполного пакета документов, установленных внутренними документами ЕНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z80" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) недействительность документа, удостоверяющего личность вкладчика, на дату подачи заявления об изменении УИП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z81" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) несоблюдение срока подачи заявления об изменении УИП для передачи пенсионных активов в доверительное управление от одного УИП к другому УИП не чаще одного раза в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z82" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) если со дня, следующего за датой получения заявления об изменении УИП, до достижения вкладчиком предельного возраста, установленного для инвестиционного портфеля выбранного УИП, осталось менее 30 (тридцати) календарных дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z83" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при наличии зарегистрированного заявления о назначении пенсионных выплат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z84" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) если вкладчиком в заявлении об изменении УИП указан УИП, критерий формирования инвестиционного портфеля которого не соответствует возрасту вкладчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z85" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) при наличии уведомления УИП о планируемом расторжении договора о доверительном управлении пенсионными активами по инициативе УИП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z86" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) при инициировании уполномоченным органом процесса расторжения договора о доверительном управлении пенсионными активами по основаниям, указанным в подпунктах 1), 2), 4) пункта 8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. ЕНПФ осуществляет передачу пенсионных активов от одного УИП к другому УИП в течение 30 (тридцати) календарных дней после даты поступления заявления об изменении УИП в сумме, соответствующей сумме пенсионных активов, указанной в заявлении об изменении УИП, с предварительным уведомлением УИП, в доверительном управлении которого находятся пенсионные накопления вкладчика, не позднее чем за 10 (десять) рабочих дней до даты передачи пенсионных активов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z87" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае недостаточности пенсионных накоплений на момент передачи из доверительного управления одного УИП в доверительное управление другого УИП по сравнению с суммой, указанной в заявлении вкладчика, ЕНПФ осуществляет передачу средств в пределах их фактического текущего остатка, учитываемого на соответствующем субсчете, входящем в состав индивидуального пенсионного счета вкладчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Банк-кастодиан УИП при получении от ЕНПФ платежного поручения на перевод пенсионных активов в течение 1 (одного) операционного дня переводит пенсионные накопления вкладчика на счет ЕНПФ в банке-кастодиане другого УИП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z38" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок и сроки передачи пенсионных активов из доверительного управления УИП в доверительное управление Национальному Банку Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z39" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Вкладчик в целях возврата пенсионных накоплений из доверительного управления УИП в доверительное управление Национальному Банку Республики Казахстан представляет в ЕНПФ заявление на возврат пенсионных накоплений, предусмотренное </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 10)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 40 Кодекса, по форме, установленной внутренними документами ЕНПФ, путем личного обращения или посредством интернет-ресурса ЕНПФ, подписанное электронной цифровой подписью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="35"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z40" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. ЕНПФ осуществляет передачу пенсионных активов из доверительного управления УИП в доверительное управление Национального Банка Республики Казахстан с предварительным уведомлением УИП не позднее чем за 10 (десять) рабочих дней до даты передачи пенсионных активов, за исключением случаев, указанных в подпунктах 2), 3) настоящего пункта, в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z89" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в течение 10 (десяти) рабочих дней до достижения вкладчиком (получателем) пенсионного возраста в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z56" w:id="36"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z90" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) в течение 2 (двух) рабочих дней с даты поступления в ЕНПФ заявления о назначении пенсионных выплат в связи со смертью лица, имеющего пенсионные накопления в ЕНПФ (на погребение, наследникам), либо решения суда, вступившего в законную силу, а также в случаях, предусмотренных </w:t>
-[...182 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+      2) в течение 5 (пяти) рабочих дней с даты поступления в ЕНПФ заявления о назначении пенсионных выплат в связи со смертью лица, имеющего пенсионные накопления в ЕНПФ (на погребение, наследникам), либо решения суда, вступившего в законную силу, а также в случаях, предусмотренных подпунктами 2), 3) пункта 1 и пунктом 1-1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпунктами 2), 2-1) и 3) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 221</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, пунктом 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z91" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не позднее чем за 10 (десять) рабочих дней до даты расторжения договора о доверительном управлении пенсионными активами, за исключением случая расторжения договора о доверительном управлении пенсионными активами по инициативе УИП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z92" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в течение 30 (тридцати) календарных дней после даты получения заявления на возврат пенсионных накоплений из доверительного управления УИП в доверительное управление Национальному Банку Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z93" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в течение 30 (тридцати) календарных дней после окончания периода доверительного управления пенсионными активами продолжительностью 12 (двенадцать), 36 (тридцать шесть) или 60 (шестьдесят) последовательных месяцев в зависимости от критерия формирования инвестиционного портфеля, в случае достижения вкладчиком предельного возраста, установленного для инвестиционного портфеля УИП, и при отсутствии заявления вкладчика о выборе другого УИП или на возврат пенсионных накоплений из доверительного управления УИП в доверительное управление Национального Банка Республики Казахстан, представленного в течение 30 календарных дней со дня направления вкладчику уведомления в порядке, установленном пунктом 3 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z94" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в части возмещенной суммы пенсионных активов - в течение 10 (десяти) рабочих дней после осуществления УИП возмещения отрицательной разницы между номинальной доходностью пенсионных активов, полученной УИП, и минимальным значением доходности пенсионных активов, в случаях, указанных в подпунктах 1), 2), 4) и 5) пункта 13 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z95" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наступлении двух и более случаев, указанных в первой части настоящего пункта, ЕНПФ осуществляет передачу пенсионных активов из доверительного управления УИП в доверительное управление Национального Банка Республики Казахстан по случаю, крайний или запланированный до него срок передачи пенсионных активов которого наступает раньше всех соответствующих сроков других наступивших случаев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 29.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 72</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. ЕНПФ отказывает в возврате пенсионных накоплений, находящихся в доверительном управлении УИП, в доверительное управление Национальному Банку Республики Казахстан в течение 5 (пяти) рабочих дней после даты получения заявления на возврат пенсионных накоплений в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z46" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) недействительности документа, удостоверяющего личность вкладчика, на дату подачи заявления на возврат пенсионных накоплений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z47" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несоблюдение срока предоставления заявления на возврат пенсионных накоплений – не ранее, чем через 1 (один) год после первоначальной передачи пенсионных активов из доверительного управления Национального Банка Республики Казахстан в доверительное управление УИП за исключением случаев, предусмотренных подпунктами 1), 2) и 3) пункта 13 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z48" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. ЕНПФ осуществляет возврат пенсионных активов в доверительное управление Национального Банка Республики Казахстан на основании заявления на возврат пенсионных накоплений в сумме, соответствующей сумме пенсионных накоплений, указанной в заявлении на возврат пенсионных накоплений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z97" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае недостаточности пенсионных накоплений на момент возврата из доверительного управления УИП в доверительное управление Национального Банка Республики Казахстан, по сравнению с суммой, указанной в заявлении вкладчика, ЕНПФ осуществляет возврат средств в пределах их фактического текущего остатка, учитываемого на соответствующем субсчете, входящем в состав индивидуального пенсионного счета вкладчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z98" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕНПФ на основании уведомления УИП о расторжении договора о доверительном управлении пенсионными активами по своей инициативе осуществляет возврат пенсионных активов в доверительное управление Национального Банка Республики Казахстан в течение 5 (пяти) рабочих дней:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z99" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при наличии отрицательной разницы между номинальной доходностью пенсионных активов, полученной управляющим инвестиционным портфелем, и минимальным значением доходности пенсионных активов - со дня возмещения управляющим инвестиционным портфелем отрицательной разницы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z100" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      при отсутствии отрицательной разницы между номинальной доходностью пенсионных активов и минимальным значением доходности пенсионных активов - с даты крайнего срока возмещения отрицательной разницы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z101" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор о доверительном управлении пенсионными активами считается расторгнутым по инициативе УИП с даты фактического возврата пенсионных активов ЕНПФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z102" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отрицательная разница между номинальной доходностью пенсионных активов, полученной управляющим инвестиционным портфелем, и минимальным значением доходности пенсионных активов, а также крайний срок ее возмещения определяется в соответствии с Правилами расчета отрицательной разницы между номинальной доходностью пенсионных активов, полученной управляющим инвестиционным портфелем, и минимальным значением доходности пенсионных активов, а также Правилами и сроками возмещения отрицательной разницы управляющим инвестиционным портфелем за счет собственного капитала, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 7 июня 2023 года № 43 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 32830).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Банк-кастодиан УИП при получении от ЕНПФ платежного поручения на возврат пенсионных накоплений вкладчика в течение 1 (одного) операционного дня переводит пенсионные накопления вкладчика на счет ЕНПФ в Национальном Банке Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1917,242 +2809,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к постановлению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативного правового акта Республики Казахстан, а также структурных элементов некоторых нормативных правовых актов Республики Казахстан, признаваемых утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z52" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 11 февраля 2021 года № 21 "Об утверждении Правил и сроков передачи пенсионных активов в доверительное управление управляющему инвестиционным портфелем и передачи пенсионных активов от одного управляющего инвестиционным портфелем к другому управляющему инвестиционным портфелем или Национальному Банку Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 22200).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z53" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам регулирования накопительной пенсионной системы, в которые вносятся изменения, утвержденного постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 27 апреля 2021 года № 58 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования накопительной пенсионной системы" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 22663).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z54" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам регулирования рынка ценных бумаг и пенсионного обеспечения, в которые вносятся изменения и дополнение, утвержденного постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 12 сентября 2022 года № 66 "О внесении изменений и дополнения в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования рынка ценных бумаг и пенсионного обеспечения" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 29609).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2478,31 +3370,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>