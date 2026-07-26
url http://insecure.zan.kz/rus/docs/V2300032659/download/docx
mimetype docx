--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3af98ca" w14:textId="3af98ca">
+    <w:p w14:paraId="9c3f877" w14:textId="9c3f877">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -161,51 +161,51 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.07.2023</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:bookmarkStart w:name="z525" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -217,74 +217,126 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 191 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 193 Социального Кодекса Республики Казахстан и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 193 Социального Кодекса Республики Казахстан и подпунктом 1) статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в  редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Правила назначения и выплаты специального государственного пособия согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1033,75 +1085,117 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 191 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статья 193 Социального Кодекса Республики Казахстан (далее – Кодекс) и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и определяют порядок назначения и выплаты специального государственного пособия.</w:t>
+        <w:t xml:space="preserve"> статья 193 Социального Кодекса Республики Казахстан (далее – Кодекс) и подпунктом 1) статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок назначения и выплаты специального государственного пособия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в  редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z526" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1253,51 +1347,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) отделения Государственной корпорации – городские, районные отделения Государственной корпорации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) филиалы Государственной корпорации – филиалы Государственной корпорации области, городов республиканского значения и столицы;</w:t>
+      9) филиалы Государственной корпорации – филиалы Государственной корпорации столицы, области, городов республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
@@ -1337,251 +1431,441 @@
         <w:t>
       12) проактивная услуга – государственная услуга, оказываемая без заявления услугополучателя по инициативе услугодателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункты 14) и 15) предусматриваются в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) электронный макет дела (далее – ЭМД) – электронный макет дела получателя пособия, формируемый Государственной корпорацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 12.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уполномоченный государственный орган в течение трех рабочих дней с даты утверждения или изменения настоящих Правил актуализирует информацию о порядке оказания государственной услуги и направляет ее в Единый контакт-центр, уполномоченный орган по назначению пособия, Государственную корпорацию и оператору информационно-коммуникационной инфраструктуры "электронного Правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок назначения пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Перечень основных требований к оказанию государственной услуги "Назначение специального государственного пособия" (далее – перечень основных требований к оказанию государственной услуги), включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги, приведен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для назначения пособия заявитель обращается в Государственную корпорацию, подразделение МСЭ (при первичном установлении инвалидности) или через портал (для получения информации о статусе оказания государственной услуги) с заявлением по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1616,52 +1900,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документов, указанных в пункте 8 перечня основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При первичном установлении инвалидности лица, указанные в подпунктах 4), 13), 14) и 15) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1676,312 +1960,406 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, обращаются за назначением пособия по инвалидности в подразделение МСЭ по месту жительства с заявлением по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть четвертая и девятая пункта 4 предусматриваются в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работник Государственной корпорации, услугодателя получает письменное согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственной услуги, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче заявителем требуемых документов заявителю выдается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в Государственной корпорации – расписка о приеме соответствующих документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       у услугодателя – отрывной талон заявления с указанием даты регистрации и даты получения государственной услуги, фамилии и инициалов лица, принявшего документы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       через портал – в "личном кабинете" заявителя отображается статус о принятии запроса для оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оказания государственной услуги выдается в соответствии с графиком работы Государственной корпорации при предъявлении документа, удостоверяющего личность (либо электронного документа из сервиса цифровых документов), либо его представителя, действующего на основании документа, выданного в соответствии с гражданским законодательством Республики Казахстан, в которой указываются соответствующие полномочия представителя, при обращении за назначением пособия через услугодателя – на основании отрывного талона заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация информирует заявителя о принятом решении посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Назначение пособия лицам, удостоенным звания "Халық қаһарманы", и лицам, удостоенным звания "Қазақстанның Еңбек Ері", указанным в подпунктах 9) и 10) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, через проактивную услугу осуществляется без заявления получателя при наличии регистрации телефонного номера абонентского устройства сотовой связи получателя на портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При возникновении права на назначение пособия по основаниям, предусмотренным Кодексом, услугополучателю на телефонный номер, зарегистрированный на портале, посредством информационной системы "Е-макет" Министерства труда и социальной защиты населения Республики Казахстан направляется сообщение о возможности назначения пособия и выборе языка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После получения согласия услугополучателя на оказание проактивной услуги услугополучателю на телефонный номер, зарегистрированный на портале, направляется уведомление о подтверждении или предоставлении номера банковского счета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Днем обращения за назначением пособия через проактивную услугу считается день согласия на назначение пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии ответа от получателя в течение 3 календарных дней со дня направления ему sms-сообщения, процесс оказания проактивной услуги завершается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Для назначения пособий лицам, указанным в подпунктах 4), 13), 14) и 15) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1996,252 +2374,440 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, запрашиваются сведения из государственных органов и (или) организаций в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При отсутствии сведений к заявлению прилагаются документы, указанные в пункте 8 перечня основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для назначения пособия недееспособным, ограниченно дееспособным или нуждающимся в опеке или попечительстве лицам, заявление и необходимые документы подаются их законными представителями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявление для назначения пособия третьими лицами подается по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского Кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. При обращении заявителя за назначением пособия в отделение Государственной корпорации осуществляется проверка на наличие у заявителя факта назначения или подачи заявления на назначение выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При получении сведений из информационной системы Государственной корпорации, подтверждающих факт назначения соответствующей выплаты или подачи заявления на назначение пособия, заявителю вручается расписка об отказе в приеме заявления по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 7 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Специалист отделения Государственной корпорации, принявший заявление, проверяет полноту пакета документов, принимаемых у заявителя для назначения пособия, а также сведений, полученных из информационных систем государственных органов и (или) организаций, обеспечивает качество сканирования и соответствие электронных копий документов оригиналам, представленным заявителем в соответствии с перечнем основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении заявителем неполного пакета документов, предусмотренного перечнем основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2256,172 +2822,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и (или) документов с истекшим сроком действия работник Государственной корпорации выдает расписку об отказе в приеме заявления по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронные копии документов удостоверяются ЭЦП специалиста отделения Государственной корпорации, после чего заявление и документы, представленные заявителем в подлинниках, возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Уполномоченный орган по назначению пособия отказывает в назначении пособия по основаниям, предусмотренным пунктом 9 перечня основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При устранении заявителем причин отказа в назначении пособия, заявитель обращается повторно для назначения пособия в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Подразделение МСЭ в течение одного рабочего дня со дня принятия заявления на назначение пособия направляет электронную заявку, состоящую из заявления и пакета документов, включая электронные копии документов, представленных заявителем в оригинале, в отделение Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронные копии документов удостоверяются ЭЦП специалиста подразделения МСЭ, принявшего заявление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Заявление о назначении пособия и электронные заявки регистрируются в электронных журналах регистрации заявлений граждан о назначении (перерасчете) выплат в отделении Государственной корпорации по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2436,132 +3002,320 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и в электронных журналах регистрации заявлений граждан на назначение по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявителю в отделении Государственной корпорации вручается расписка о принятии соответствующих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отделение Государственной корпорации со дня регистрации заявления в течение двух рабочих дней формирует ЭМД и проект решения на назначение пособия о назначении (отказе в назначении) пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При назначении пособия проактивным способом, электронная заявка, состоящая из электронных сведений, поступает в информационную систему уполномоченного государственного органа для формирования ЭМД и электронного проекта решения отделением Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзацы первый и второй части третий предусматриваются в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом информационной системой уполномоченного государственного органа осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       запрос в информационные системы государственных органов и (или) организаций согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2576,1392 +3330,1486 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам для получения необходимых сведений, предусмотренных перечнем основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверка на отсутствие фактов назначения, выплаты, а также подачи заявления на назначение пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При положительном результате проверки происходит помещение электронной заявки в журнал входящих сообщений, предназначенных для обработки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть пятая предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При регистрации электронной заявки отделением Государственной корпорации, сформированной информационной системой уполномоченного государственного органа, получателю проактивной услуги направляется уведомление о регистрации электронной заявки, удостоверенной ЭЦП специалиста отделения Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При отсутствии или некорректности сведений в ЭМД, необходимых для принятия решения о назначении (отказе в назначении), уполномоченный орган по назначению пособия в течение восьми рабочих дней со дня регистрации заявления со всеми необходимыми документами в Государственной корпорации выносит решение об отказе в назначении пособия по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выявлении оснований для отказа в назначении (изменении, возобновлении выплаты) пособия, услугодатель заранее, но не позднее чем за три рабочих дня до принятия решения, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК) уведомляет услугополучателя о предварительном решении об отказе, а также о проведении заслушивания для предоставления возможности выражения позиции по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 73 АППК РК услугополучатель вправе предоставить или высказать возражение к предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания уполномоченный орган по назначению пособия принимает решение о назначении (отказе в назначении, изменении, возобновлении выплаты) пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сформированный ЭМД направляется в уполномоченный орган по назначению пособия для принятия решения о назначении (отказе в назначении, изменении, возобновлении выплаты) пособия через филиал Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Филиал Государственной корпорации в течение двух рабочих дней рассматривает поступивший ЭМД и проект решения, проверяет правильность расчета и оформления проекта решения, после чего направляет их в уполномоченный орган по назначению пособия. Проект решения удостоверяется ЭЦП специалиста и руководителя филиала Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. После получения документов от Государственной корпорации специалист отдела (управления) уполномоченного органа по назначению пособия, осуществляющий функции по назначению пособия в течение двух рабочих дней:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рассматривает (проверяет правильность расчета, качество сканированных документов) поступивший из филиала Государственной корпорации ЭМД с электронным проектом решения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возвращает в отделение Государственной корпорации ЭМД с электронным проектом решения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при выявлении ошибок, допущенных Государственной корпорацией, для дооформления в срок – пять рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при необходимости для проверки достоверности представленного (-ых) документа (-ов) или истребования дополнительного (-ых) документа (-ов) – для дооформления в срок – тридцать рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z89" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление о необходимости дооформления документа (документов) на назначение с указанием причины по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам направляется в отделение Государственной корпорации, которое удостоверяется ЭЦП уполномоченного органа по назначению пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z90" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственная корпорация в течение пяти рабочих дней со дня получения уведомления о необходимости дооформления документа (документов) на назначение от уполномоченного органа по назначению пособия информирует заявителя посредством передачи sms-оповещения на мобильный телефон заявителя о необходимости представления дополнительных документов в течение двадцати пяти рабочих дней со дня получения sms-оповещения на мобильный телефон, указанного в уведомлении о необходимости дооформления документа (документов) на назначение уполномоченного органа по назначению пособия. Sms-оповещения регистрируются в электронном журнале sms-оповещений, который ведется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z91" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отделение Государственной корпорации при представлении заявителем дополнительных документов готовит ЭМД в порядке, предусмотренном пунктом 12 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z92" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если в течение тридцати рабочих дней со дня поступления ЭМД с электронным проектом решения в отделение Государственной корпорации дополнительные документы не представлены, уполномоченный орган по назначению пособия выносит электронное решение о назначении пособия по имеющимся документам или об отказе в назначении по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 192 Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z93" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       удостоверяет проект решения о назначении (отказе в назначении) пособия, при полном соответствии ЭМД с перечнем основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, посредством ЭЦП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z94" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       направляет в автоматическом режиме ЭМД с электронным проектом решения о назначении (отказе в назначении) пособия начальнику (руководителю) отдела (управления) уполномоченного органа по назначению пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z95" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результатом процедуры по оказанию государственной услуги на данном этапе является ЭМД с электронным проектом решения о назначении (отказе в назначении) пособия, удостоверенный ЭЦП специалиста отдела уполномоченного органа по назначению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z96" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник (руководитель) отдела (управления) уполномоченного органа по назначению, осуществляющий функции по назначению пособия в течение одного рабочего дня:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z97" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рассматривает (проверяет правильность расчета, качество сканированных документов) поступивший от специалиста отдела (управления), осуществляющего соответствующую функцию, ЭМД с электронным проектом решения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z98" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возвращает в отделение Государственной корпорации ЭМД с электронным проектом решения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z99" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при выявлении ошибок, допущенных Государственной корпорацией, для дооформления в срок – пять рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z100" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при необходимости для проверки достоверности представленного (-ых) документа (-ов) или истребования дополнительного (-ых) документа (-ов) – для дооформления в срок – тридцать рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z101" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в течение тридцати рабочих дней со дня поступления ЭМД с электронным проектом решения в отделение Государственной корпорации документы не дооформлены, уполномоченный орган по назначению выносит электронное решение о назначении пособия по имеющимся документам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z102" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       удостоверяет электронный проект решения о назначении (отказе в назначении) пособия, при полном соответствии ЭМД с настоящими Правилами, посредством ЭЦП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z103" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       направляет в автоматическом режиме ЭМД с электронным проектом решения о назначении (отказе в назначении) пособия руководителю уполномоченного органа по назначению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z104" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результатом процедуры по оказанию государственной услуги на данном этапе является ЭМД с электронным проектом решения о назначении (отказе в назначении) пособия, удостоверенный ЭЦП начальника (руководителя) отдела (управления) уполномоченного органа по назначению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z105" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель уполномоченного органа по назначению в течение одного рабочего дня:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z106" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рассматривает (проверяет правильность расчета, качество сканированных документов) поступивший от начальника (руководителя) отдела (управления), осуществляющего соответствующую функцию, ЭМД с электронным проектом решения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z107" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возвращает в отделение Государственной корпорации ЭМД с электронным проектом решения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z108" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при выявлении ошибок, допущенных Государственной корпорации, для дооформления в срок – пять рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z109" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при необходимости для проверки достоверности представленного (-ых) документа (-ов) или истребования дополнительного (-ых) документа(-ов) – для дооформления в срок – тридцать рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z110" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в течение тридцати рабочих дней со дня поступления ЭМД с электронным проектом решения в отделение Государственной корпорации документы не дооформлены, уполномоченный орган по назначению выносит электронное решение о назначении пособия по имеющимся документам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z111" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимает решение о назначении (отказе в назначении) пособия, при полном соответствии ЭМД с перечнем основных требований к оказанию государственной услуги, посредством ЭЦП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z112" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       направляет в отделение Государственной корпорации в автоматическом режиме принятое решение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при удостоверении ЭЦП уведомление о назначении (отказе в назначении) пособия (об отказе) автоматически направляется в отделение Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результатом процедуры по оказанию государственной услуги на данном этапе является принятие решения о назначении (отказе в назначении) пособия и направление в автоматическом режиме принятого решения на выплату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган по назначению пособия в течение четырех рабочих дней рассматривает поступивший ЭМД и принимает решение о назначении (изменении, возобновлении, отказе в назначении) пособия по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z116" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При возврате ЭМД с проектом электронного решения от уполномоченного органа по назначению пособия по причине выявления ошибок, допущенных отделением Государственной корпорации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z117" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отделение Государственной корпорации в течение трех рабочих дней дооформляет ЭМД, проверяет правильность расчета размера пособия, оформляет электронный проект решения, удостоверяет его ЭЦП и направляет в филиал Государственной корпорации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z118" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) филиал Государственной корпорации в течение двух рабочих дней со дня поступления от отделения Государственной корпорации ЭМД с электронным проектом решения проверяет правильность расчета и оформления поступившего ЭМД с электронным проектом решения, удостоверяет его ЭЦП, направляет уполномоченному органу по назначению пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z119" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При возврате ЭМД с электронным проектом решения от уполномоченного органа по назначению пособия по причине отсутствия документа (документов):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z120" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специалист, формирующий ЭМД:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z121" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уведомляет заявителя в течение пяти рабочих дней посредством телефонной, почтовой связи, электронной почты о необходимости представления дополнительного (-ых) документа (-ов), указанного (-ых) в уведомлении в течение двадцати одного рабочего дня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z122" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при представлении заявителем дополнительного (-ых) документа (-ов) в течение двух рабочих дней:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z123" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверяет полноту пакета дополнительного (-ых) документа (-ов), принимаемых от заявителя, указанного (-ых) в уведомлении уполномоченного органа по назначению пособия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z124" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дооформляет ЭМД и электронный проект решения, обеспечивает качество сканирования и соответствие электронных копий документов оригиналам, представленным заявителем, правильность расчета размера пособия и оформления электронного проекта решения, удостоверяет электронный проект решения посредством ЭЦП и направляет в филиал Государственной корпорации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z125" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       филиал Государственной корпорации в течение двух рабочих дней со дня поступления от отделения Государственной корпорации ЭМД с электронным проектом решения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z126" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверяет правильность расчета и оформления поступившего ЭМД и электронного проекта решения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z127" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) направляет уполномоченному органу по назначению пособия ЭМД и электронный проект решения, удостоверенный ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z128" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. При принятии решения об отказе в назначении пособия уполномоченный орган по назначению пособия указывает в решении основание отказа согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 192 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z129" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом ЭМД с указанием причины отказа в назначении пособия возвращается в отделение Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z130" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Электронное уведомление об отказе в назначении уполномоченного органа по назначению пособия с указанием причины отказа в назначении пособия направляется в отделение Государственной корпорации по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z131" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление удостоверяется ЭЦП руководителя уполномоченного органа по назначению пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z132" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Отделение Государственной корпорации вручает заявителю при личном обращении уведомление об отказе в назначении по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3976,392 +4824,486 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам или уведомление о назначении по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z133" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление регистрируется в журнале уведомлений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z134" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При указании заявителем в заявлении на назначение пособия номера мобильного телефона уведомление о назначении (отказе в назначении) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя. Sms-оповещения регистрируются в электронном журнале sms-оповещений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть четвертая предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии у заявителя индивидуального идентификационного номера и ЭЦП имеется возможность получения заявителем информации о назначении пособия в режиме удаленного доступа через портал, чьи документы были ранее представлены на бумажном носителе в отделение Государственной корпорации или уполномоченному органу по назначению пособия и на момент получения информации о назначении государственной услуги, данные о заявителе находятся в электронном виде в базе данных автоматизированной информационной системы Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Документом, подтверждающим статус получателя является удостоверение, которое выдается отделением Государственной корпорации под роспись заявителя при обращении, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выдача удостоверения регистрируется в журнале регистрации удостоверений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z138" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При обращении за удостоверением третьими лицами удостоверение выдается по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При утери удостоверения по заявлению получателя отделение Государственной корпорации выписывает дубликат удостоверения. В правом верхнем углу проставляется отметка "Дубликат".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z140" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При изменении вида или размера пособия либо изменения места жительства отделением Государственной корпорации во вкладыше к удостоверению производится соответствующая запись о произведенных изменениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z141" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. При изменении размера месячного расчетного показателя или прожиточного минимума отделение Государственной корпорации готовит проект решения об изменении размера пособия по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляет его на утверждение уполномоченному органу по назначению пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z142" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. При наступлении обстоятельств, являющихся основанием для продления срока действия решения, смены опекуна или получателя или влияющих на размер пособия, отделение Государственной корпорации готовит проект решения о продлении срока действия решения и (или) изменения размера пособия, смены опекуна или получателя по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляет его с ЭМД, представленными документами при их наличии, на утверждение уполномоченному органу по назначению пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z143" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Отделение Государственной корпорации на основании решения уполномоченного органа по назначению пособия о приостановлении выплаты по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4376,52 +5318,147 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам приостанавливает выплату пособия с первого числа месяца, следующего за месяцем поступления сведений, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 195 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Отделение Государственной корпорации на основании решения о прекращении выплаты уполномоченного органа по назначению пособия по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4436,1401 +5473,1916 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам прекращает выплату пособия с первого числа месяца, следующего за месяцем поступления сведений, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 195 Кодекса, в том числе из информационной системы "Государственная база данных физических лиц".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. При наступлении обстоятельств, являющихся основанием для возобновления выплаты, подготовка отделением Государственной корпорации ЭМД, представленных документов с электронным проектом решения, и его утверждение уполномоченным органом по назначению пособия производятся со дня приостановления либо со дня наступления права на возобновление, но не более чем за три года перед обращением за возобновлением выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z146" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Пособие назначается со дня обращения за назначением пособия после возникновения права на пособие. Днем обращения считается день подачи заявления со всеми необходимыми документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z147" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При утрате оснований для назначения пособия получатели обязуются в течение десяти рабочих дней сообщить об этом в отделение Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z148" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При предоставлении заявителем неполных сведений о стаже, необходимых для назначения пособия, отделение Государственной корпорации в течение пяти рабочих дней направляет документы на рассмотрение специальной комиссий по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z149" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специальные комиссии рассматривают представленные материалы в соответствии с главой 4 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z150" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок выплаты пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z151" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. На основании утвержденных решений о назначении пособия Государственная корпорация ежемесячно формирует потребность в бюджетных средствах на выплату и представляет к 27 числу месяца, предшествующего месяцу выплаты, в уполномоченный государственный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z152" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Назначенные суммы пособий получателям, указанным в пункте 4 настоящих Правил, образовавшиеся после формирования потребности на месяц выплаты, подлежат включению в дополнительную потребность в бюджетных средствах на выплату, которая представляется ежемесячно к 15 числу месяца выплаты, в уполномоченный государственный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z153" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственная корпорация формирует в соответствии с графиком выплаты платежные поручения на выплату пособия и при указании в заявлении номера мобильного телефона, посредством передачи sms-оповещения по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на мобильный телефон заявителя отправляется в автоматическом режиме уведомление о дате выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z154" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Sms-оповещения регистрируются в электронном журнале sms-оповещений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z155" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Министерство труда и социальной защиты населения Республики Казахстан направляет в Министерство финансов Республики Казахстан сведения о бюджетных средствах, необходимых для выплаты в пределах сводного плана финансирования по платежам на соответствующий период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z527" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      27. Министерство труда и социальной защиты населения Республики Казахстан согласно потребности бюджетных средств на выплату осуществляет перечисление бюджетных средств в Государственную корпорацию в пределах сумм, предусмотренных </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+      27. Министерство труда и социальной защиты населения Республики Казахстан согласно потребности бюджетных средств на выплату осуществляет перечисление бюджетных средств в Государственную корпорацию в пределах сумм, предусмотренных индивидуальным планом финансирования по платежам на отчетный период, согласно Процедурам казначейского исполнения бюджета и их кассового обслуживания, процедуры казначейского учета и мониторинга, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 27 июня 2025 года № 328.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в  редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Суммы, образовавшиеся после формирования потребности на месяц выплаты, подлежат включению в последующий за ним месяц в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z158" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Государственная корпорация, получив бюджетные средства, формирует в соответствии с графиком выплаты платежные поручения на выплату пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z159" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата пособия производится Государственной корпорации путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z160" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зачисления на банковские счета в уполномоченной организации по выдаче пособий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z161" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доставки на дом получателям через отделения акционерного общества "Казпочта".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z162" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Доставка пособий на дом получателям производится следующим категориям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участникам Великой Отечественной войны и лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:bookmarkStart w:name="z164" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       получателям пособий, достигшим восьмидесятилетнего возраста;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z165" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам с инвалидностью первой группы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z166" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, имеющим медицинское заключение о том, что нуждаются в постороннем уходе и не могут посещать по состоянию здоровья организации, осуществляющие отдельные виды банковских операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z167" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, проживающим в сельской местности, при отсутствии отделений (пунктов) почтовой связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z168" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Взаимодействие по выплате пособия получателям регламентированы на основании договоров, заключенных между Государственной корпорацией и организациями, осуществляющими отдельные виды банковских операций, если иное не установлено Национальным Банком Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z169" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Оплата банковских услуг, связанных с выплатой пособия, осуществляется за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 33 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. При прекращении выплаты отделение Государственной корпорации производит закрытие дела (при его наличии) и передает его в архив Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:bookmarkStart w:name="z171" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭМД хранятся постоянно в информационной системе уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 34 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Дела, по которым осуществляется выплата пособий (действующие дела) (при его наличии), хранятся в архиве действующих дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:bookmarkStart w:name="z173" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭМД хранятся постоянно в информационной системе уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z174" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Дела, по которым приостановлены выплаты пособия, хранятся отдельно от действующих дел с отметкой "На контроле" до обращения самого получателя или членов семьи. По истечении шести месяцев дело снимается с учета с указанием даты и суммы последней выплаты и сдается в архив отделения Государственной корпорации. Возобновление выплаты пособия отделением Государственной корпорации производится по решению о назначении пособия уполномоченного органа по назначению пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 36 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Архивные дела (при его наличии) хранятся до истечения срока хранения и уничтожаются по акту, а электронный вариант действующих дел хранится постоянно в информационной системе уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:bookmarkStart w:name="z176" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Специальные комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z177" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. При отсутствии или неполном представлении документов об имеющемся стаже работы, трудовой стаж с 22 июня 1941 года по 9 мая 1945 года устанавливаются специальными комиссиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z178" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Специальная комиссия состоит из представителей местных представительных органов, органов местного самоуправления, Советов ветеранов, общественных объединении, уполномоченных органов занятости и социальных программ, уполномоченных органов по назначению пособия, местных органов военного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z179" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Специальные комиссии осуществляют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z180" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       правовую оценку содержания и надлежащего оформления документов, представленных для подтверждения стажа работы с 22 июня 1941 года по 9 мая 1945 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z181" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       установление стажа работы по свидетельским показаниям (опрос свидетелей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z182" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрос документов, подтверждающих трудовую деятельность работника, необходимых для установления стажа работы заявителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z183" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вынесение решений об установлении (или отказе в установлении) стажа работы в период с 22 июня 1941 года по 9 мая 1945 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z184" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       письменное уведомление заявителей о ходе рассмотрения документов об установлении стажа работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z185" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Установление стажа работы специальными комиссиями осуществляется на основании показания одного свидетеля, знающего заявителя по совместной работе на одном предприятии, организации, в учреждении, колхозе и располагающего документами о своей работе за время, в отношении которого он подтверждает работу заявителя, в том числе протоколов опроса самих свидетелей, если по данным пенсионного дела стаж работы по свидетельским показаниям был учтен при назначении пенсии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z186" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Специальные комиссии по своему усмотрению решают вопрос о том, вызывать ли свидетелей для дачи личных показаний или ограничиться рассмотрением письменных показаний свидетелей при условии, что подлинность их подписей засвидетельствована в нотариальном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z187" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Когда у заявителя документы о факте работы не сохранились, а также, когда заявитель не имеет возможности представить свидетелей, которые могут подтвердить факт его работы с 22 июня 1941 года по 9 мая 1945 года, факт работы устанавливается специальной комиссией на основании ходатайств Советов ветеранов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z188" w:id="180"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z188" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К ходатайству прилагаются справки архивных органов, организаций об отсутствии архивов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z189" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Документы, поступившие на рассмотрение из отделения уполномоченной организации, регистрируются в журнале регистрации документов, поступивших на рассмотрение согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z190" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Специальная комиссия в течение десяти календарных дней рассматривает поступившие документы и принимает решение о запросе недостающих документов от соответствующих организаций (предприятий) или опросе свидетелей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z191" w:id="183"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z191" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. При наличии свидетелей, которые могут подтвердить факт совместной работы с заявителем с 22 июня 1941 по 9 мая 1945 года, составляется протокол опроса свидетелей по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z192" w:id="184"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z192" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. По итогам сбора необходимых документов, опроса свидетелей специальная комиссия выносит решение об установлении трудового стажа по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляет его в отделение Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z193" w:id="185"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z193" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок обжалований решений, действий (бездействий) уполномоченного органа по назначению пособия и (или) его должностных лиц, Государственной корпорации и (или) ее работников по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z194" w:id="186"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z194" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Услугополучатель вправе обжаловать решение, действие (бездействие) услугодателя, должностного лица в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z195" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю, должностному лицу, чьи решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z196" w:id="188"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z196" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чьи решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в вышестоящий административный орган (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z197" w:id="189"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z197" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чьи решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение, совершит действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z198" w:id="190"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z528" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При несогласии с результатами оказанной государственной услуги услугополучатель вправе обратиться с жалобой в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z199" w:id="191"/>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z199" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая услугодателю, непосредственно оказывающему государственные услуги, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z200" w:id="192"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z200" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z201" w:id="193"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z201" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6130,68 +7682,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по _____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>области (городу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="194"/>
+    <w:bookmarkStart w:name="z205" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7916,124 +9468,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по _____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>области (городу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z210" w:id="195"/>
+    <w:bookmarkStart w:name="z210" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
+      Сноска. Приложение 2 - в  редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z529" w:id="183"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       От гражданина (ки) ______________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8140,454 +9694,448 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес постоянного местожительства: _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Область ____________ город (район) _____________ село ______________</w:t>
-[...16 lines deleted...]
-        <w:t>улица (микрорайон) ___________________дом ________ квартира _______</w:t>
+        <w:t>Область ____________ город (район) _____________ село _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>улица (микрорайон) ___________________ дом ________ квартира _______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банковские реквизиты:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Наименование банка ______________________________________________</w:t>
-[...33 lines deleted...]
-        <w:t>Тип счета: текущий _______________________________________________</w:t>
+        <w:t>Наименование банка ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банковский счет ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тип счета: текущий _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прошу назначить мне, ребенку с инвалидностью, опекаемому (нужное подчеркнуть):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
+        <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(при подаче заявления законным представителем указывается категория</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>инвалидности, фамилия, имя, отчество (при его наличии) и год рождения ребенка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с инвалидностью/опекаемого) специальное государственное пособие</w:t>
-[...50 lines deleted...]
-        <w:t>в том числе за пределами Республики Казахстан (ненужное вычеркнуть).</w:t>
+        <w:t>с инвалидностью/опекаемого) специальное государственное пособие по инвалидности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ранее пенсионные выплаты или пособие мне назначались/не назначались в том числе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>за пределами Республики Казахстан (ненужное вычеркнуть).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Даю согласие сообщать обо всех изменениях, влекущих изменения размера</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>специального государственного пособия по инвалидности, а также изменении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>местожительства (в том числе выезд за пределы Республики Казахстан),</w:t>
-[...51 lines deleted...]
-      Перечень документов, приложенных к заявлению:</w:t>
+        <w:t>местожительства (в том числе выезд за пределы Республики Казахстан), анкетных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>данных, банковских реквизитов в отделение Государственной корпорации в течение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>десяти календарных дней со дня возникновения таких изменений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z530" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8681,61 +10229,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8818,61 +10362,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8935,77 +10475,79 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z545" w:id="185"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даю согласие на сбор и обработку, хранение и использование, любым допускаемым</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-        <w:t>      законодательством Республики Казахстан способом, моих персональных данных</w:t>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством Республики Казахстан способом, моих персональных данных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>при назначении, возобновлении, перерасчете выплаты, а также при выполнении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -9287,153 +10829,153 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>обращение взыскания третьими лицами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Контактный телефон, местонахождение организации-плательщика __________</w:t>
+        <w:t>Контактный телефон, местонахождение организации-плательщика</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Контактные данные заявителя:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>телефон домашний _________________ мобильный _______________________</w:t>
-[...16 lines deleted...]
-        <w:t>Е-маil ______________________________________________________________</w:t>
+        <w:t>телефон домашний ________________ мобильный ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Е-маil ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата подачи заявления: "____" ________________________ 20 ____ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Подпись заявителя/ Электронно-цифровая подпись/ sms-сообщение _________</w:t>
+        <w:t>Подпись заявителя/ ЭЦП / sms-сообщение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -9508,51 +11050,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии) и роспись принявшего документы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-------------------------------------------------------------------------------------------------------</w:t>
+        <w:t>----------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(линия отреза)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -9593,51 +11135,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на назначение специального государственного пособия по инвалидности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с прилагаемыми документами зарегистрировано за № __________________,</w:t>
+        <w:t>с прилагаемыми документами зарегистрировано за № ________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дата регистрации заявления "____" ________ 20____ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -9695,102 +11237,308 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>специального государственного пособия по инвалидности, а также изменении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>местожительства (в том числе выезд за пределы Республики Казахстан),</w:t>
-[...33 lines deleted...]
-        <w:t>______________________________________________________________________</w:t>
+        <w:t>местожительства (в том числе выезд за пределы Республики Казахстан), анкетных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>данных, банковских реквизитов в отделение Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________ __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) и подпись лица, принявшего документы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция приложения 3 действует до 12.07.2026 приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9871,3494 +11619,5007 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и выплаты специального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного пособия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z214" w:id="196"/>
+    <w:bookmarkStart w:name="z214" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Назначение специального государственного пособия"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="186"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z559" w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование государственной услуги "Назначение специального государственного пособия".</w:t>
-[...339 lines deleted...]
-              <w:t>19. Назначение специального государственного пособия ветеранам боевых действий на территории других государств.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="187"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначение специального государственного пособия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z563" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="188"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z565" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Территориальные подразделения Комитета регулирования и контроля в области социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан</w:t>
+1. Назначение специального государственного пособия ветеранам Великой Отечественной войны;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="189"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Назначение специального государственного пособия лицам, приравненным по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Назначение специального государственного пособия лицам, приравненным по льготам к участникам Великой Отечественной войны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. Назначение специального государственного пособия не вступившим в повторный брак вдовам воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5. Назначение специального государственного пособия не вступившим в повторный брак супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6. Назначение специального государственного пособия Героям Советского Союза, Социалистического Труда, кавалерам ордена Трудовой Славы трех степеней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7. Назначение специального государственного пособия семьям погибших военнослужащих;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8. Назначение специального государственного пособия лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9. Назначение специального государственного пособия лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10. Назначение специального государственного пособия лицам из числа участников ликвидации последствий катастрофы на Чернобыльской АЭС в 1988-1989 годах, эвакуированных (самостоятельно выехавших) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11. Назначение специального государственного пособия лицам с инвалидностью первой, второй и третьей групп, которым назначены пенсионные выплаты по возрасту или пенсионные выплаты за выслугу лет, за исключением получающих доплату к пенсионным выплатам по возрасту до размера государственного социального пособия по инвалидности, а также лицам с инвалидностью первой, второй и третьей групп, проживающим в городе Байконыре, при условии получения пенсии по инвалидности в соответствии с законодательством Российской Федерации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12. Назначение специального государственного пособия детям с инвалидностью до семи лет, проживающим в городе Байконыре, при условии получения пенсии по инвалидности в соответствии с законодательством Российской Федерации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13. Назначение специального государственного пособия детям с инвалидностью с семи до восемнадцати лет первой, второй, третьей групп, проживающим в городе Байконыре, при условии получения пенсии по инвалидности в соответствии с законодательством Российской Федерации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14. Назначение специального государственного пособия жертвам политических репрессий, лицам, пострадавшим от политических репрессий, имеющим инвалидность или являющимся пенсионерами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15. Назначение специального государственного пособия лицам, которым назначены пенсии за особые заслуги перед Республикой Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16. Назначение специального государственного пособия лицам, удостоенным почетного звания "Қазақстанның ғарышкер-ұшқышы";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17. Назначение специального государственного пособия лицам, удостоенным звания "Халық Қаһарманы";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18. Назначение специального государственного пособия лицам, удостоенным звания "Қазақстанның Еңбек Epi";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19. Назначение специального государственного пособия ветеранам боевых действий на территории других государств.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z585" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы представления государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодателем (при первичном установлении инвалидности):</w:t>
-[...152 lines deleted...]
-              <w:t>назначение специального государственного пособия лицам, удостоенным звания "Қазақстанның Еңбек Epi".</w:t>
+Территориальные подразделения Комитета регулирования и контроля в области социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z589" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы представления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z591" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги:</w:t>
-[...67 lines deleted...]
-              <w:t>3) максимально допустимое время обслуживания в Государственной корпорации – 20 минут, у услугодателя – 30 минут.</w:t>
+1) услугодателем (при первичном установлении инвалидности):</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначение специального государственного пособия лицам с инвалидностью первой, второй и третьей групп, которым назначены пенсионные выплаты по возрасту или пенсионные выплаты за выслугу лет, за исключением получающих доплату к пенсионным выплатам по возрасту до размера государственного социального пособия по инвалидности, а также лицам с инвалидностью первой, второй и третьей групп, проживающим в городе Байконыре, при условии получения пенсии по инвалидности в соответствии с законодательством Российской Федерации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначение специального государственного пособия детям с инвалидностью до семи лет, проживающим в городе Байконыре, при условии получения пенсии по инвалидности в соответствии с законодательством Российской Федерации; назначение специального государственного пособия детям с инвалидностью с семи до восемнадцати лет первой, второй, третьей групп, проживающим в городе Байконыре, при условии получения пенсии по инвалидности в соответствии с законодательством Российской Федерации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) через Государственную корпорацию: все подвиды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) посредством веб-портала "электронного правительства" (далее – портал) – все подвиды (для получения информации о статусе оказания государственной услуги);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) посредством абонентского устройства сотовой связи:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначение специального государственного пособия лицам, удостоенным звания "Халық Қаһарманы";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+назначение специального государственного пособия лицам, удостоенным звания "Қазақстанның Еңбек Epi".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z600" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="193"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z602" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)/ бумажная/ оказываемая по принципу "одного заявления": назначение специального государственного пособия лицам с инвалидностью первой, второй и третьей групп, которым назначены пенсионные выплаты по возрасту или пенсионные выплаты за выслугу лет, за исключением получающих доплату к пенсионным выплатам по возрасту до размера государственного социального пособия по инвалидности, а также лицам с инвалидностью первой, второй и третьей групп, проживающим в городе Байконыре, при условии получения пенсии по инвалидности в соответствии с законодательством Российской Федерации;</w:t>
-[...186 lines deleted...]
-              <w:t>назначение специального государственного пособия ветеранам боевых действий на территории других государств.</w:t>
+Срок оказания государственной услуги:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="194"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) при обращении в Государственную корпорацию, к услугодателю или через проактивную услугу – со дня регистрации пакета документов в электронных журналах регистрации заявлений – 8 (восемь) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок оказания государственной услуги продлевается при необходимости дооформления материалов дела по мере необходимости для проверки достоверности представленного (ых) документа (ов) или истребования недостающего (их) документа (ов) – на срок 30 (тридцать) рабочих дней, при этом, если документы дооформлены, государственная услуга оказывается – 8 (восемь) рабочих дней со дня предоставления недостающего (их) документа (ов) в Государственную корпорацию.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) максимально допустимое время ожидания для сдачи пакета документов в Государственную корпорацию – 15 минут, у услугодателя – времени на ожидание не требуется;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) максимально допустимое время обслуживания в Государственной корпорации – 20 минут, у услугодателя – 30 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z608" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z610" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги: уведомление о назначении (отказе в назначении) пособия.</w:t>
-[...67 lines deleted...]
-              <w:t>При оказании услуги через проактивную услугу результат оказания услуги предоставляется посредством sms-оповещения на мобильный телефон услугополучателя.</w:t>
+Электронная (частично автоматизированная)/ бумажная/ оказываемая по принципу "одного заявления": назначение специального государственного пособия лицам с инвалидностью первой, второй и третьей групп, которым назначены пенсионные выплаты по возрасту или пенсионные выплаты за выслугу лет, за исключением получающих доплату к пенсионным выплатам по возрасту до размера государственного социального пособия по инвалидности, а также лицам с инвалидностью первой, второй и третьей групп, проживающим в городе Байконыре, при условии получения пенсии по инвалидности в соответствии с законодательством Российской Федерации;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="196"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначение специального государственного пособия детям с инвалидностью до семи лет, проживающим в городе Байконыре, при условии получения пенсии по инвалидности в соответствии с законодательством Российской Федерации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначение специального государственного пособия детям с инвалидностью с семи до восемнадцати лет первой, второй, третьей групп, проживающим в городе Байконыре, при условии получения пенсии по инвалидности в соответствии с законодательством Российской Федерации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электронная (частично автоматизированная)/ бумажная/ проактивная: назначение специального государственного пособия лицам, удостоенным звания "Халық Қаһарманы"; назначение специального государственного пособия лицам, удостоенным звания "Қазақстанның Еңбек Epi".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электронная (частично автоматизированная)/ бумажная:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначение специального государственного пособия ветеранам Великой Отечественной войны; назначение специального государственного пособия лицам, приравненным по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">назначение специального государственного пособия лицам, приравненным по льготам к участникам Великой Отечественной войны; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначение специального государственного пособия не вступившим в повторный брак вдовам воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначение специального государственного пособия не вступившим в повторный брак супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначение специального государственного пособия Героям Советского Союза, Социалистического Труда, кавалерам ордена Трудовой Славы трех степеней; назначение специального государственного пособия семьям погибших военнослужащих;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначение специального государственного пособия лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны; назначение специального государственного пособия лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны; назначение специального государственного пособия лицам из числа участников ликвидации последствий катастрофы на Чернобыльской АЭС в 1988-1989 годах, эвакуированных (самостоятельно выехавших) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии; назначение специального государственного пособия жертвам политических репрессий, лицам, пострадавшим от политических репрессий, имеющим инвалидность или являющимся пенсионерами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначение специального государственного пособия лицам, которым назначены пенсии за особые заслуги перед Республикой Казахстан; назначение специального государственного пособия лицам, удостоенным почетного звания "Қазақстанның ғарышкер-ұшқышы";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+назначение специального государственного пособия ветеранам боевых действий на территории других государств.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z624" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="197"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z626" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга предоставляется бесплатно.</w:t>
+Результат оказания государственной услуги: уведомление о назначении (отказе в назначении) пособия.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="198"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма предоставления результата оказания государственной услуги: электронная и (или) бумажная.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>На портале информация о назначении пособия направляется в "личный кабинет" заявителя в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная корпорация информирует услугополучателя о принятом решении посредством передачи sms-оповещения на мобильный телефон услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При оказании услуги через проактивную услугу результат оказания услуги предоставляется посредством sms-оповещения на мобильный телефон услугополучателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z632" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="199"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы:</w:t>
-[...158 lines deleted...]
-              <w:t>2) Государственной корпорации – www.gov4c.kz.</w:t>
+Государственная услуга предоставляется бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z636" w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="200"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z638" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в Государственную корпорацию либо услугодателю:</w:t>
-[...966 lines deleted...]
-              <w:t>3. Для получения информации на портале: запрос в форме электронного документа, удостоверенного электронной цифровой подписью заявителя.</w:t>
+График работы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) Государственной корпорации – прием заявлений и выдача готовых результатов государственных услуг осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прием осуществляется в порядке "электронной очереди" без ускоренного обслуживания, возможно бронирование электронной очереди посредством портала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) портала – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) услугодателя – прием заявления и выдача результата оказания государственной услуги с понедельника по пятницу согласно графику работы услугодателя, с учетом перерыва на обед, кроме выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Министерства труда и социальной защиты населения Республики Казахстан – www.enbek.gov.kz, раздел "Государственные услуги";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Государственной корпорации – www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z648" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="202"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z650" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...67 lines deleted...]
-              <w:t>5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+в Государственную корпорацию либо услугодателю:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="203"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Заявитель (или его представитель по нотариально заверенной доверенности) при обращении для оказания государственной услуги в Государственную корпорацию предоставляет заявление по форме согласно приложению 1 к настоящим Правилам, услугодателю – по форме согласно приложению 2 к настоящим Правилам, а также следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) документ, удостоверяющий личность услугополучателя (удостоверение личности, удостоверение лица без гражданства, вид на жительство иностранца), либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) для жителей города Байконыр – сведения, подтверждающие регистрацию по постоянному месту жительства в населенном пункте приграничной территории;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) документы, подтверждающие право на получение пособия, указанные в пункте 2 графы 8 настоящего перечня основных требований к оказанию государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения о документах, удостоверяющих личность заявителя, подтверждающих регистрацию по месту жительства, свидетельства о рождении ребенка (детей) либо выписка из актовой записи о рождении (по регистрациям, произведенным на территории Республики Казахстан после 13 августа 2007 года), свидетельства о заключении брака (по регистрациям, произведенным на территории Республики Казахстан после 1 июня 2008 года), справки подразделения медико-социальной экспертизы об инвалидности услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя, путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Документами, подтверждающими право на получение пособия, являются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) для ветеранов Великой Отечественной войны – удостоверение ветерана Великой Отечественной войны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) для Героев Советского Союза, Социалистического Труда, кавалеров ордена Трудовой Славы трех степеней – удостоверение к награде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) для лиц, удостоенных почетного звания "Қазақстанның ғарышкер-ұшқышы" – документ, подтверждающий присвоение почетного звания "Қазақстанның ғарышкер-ұшқышы";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) для лиц, удостоенных звания "Халық қаһарманы" – документ, подтверждающий присвоение звания "Халық қаһарманы";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) для лиц, удостоенных звания "Қазақстанның Еңбек Epi" – документ, подтверждающий присвоение звания "Қазақстанның Еңбек Epi";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) для лиц, приравненных по льготам к участникам Великой Отечественной войны: на основании перечня городов и периодов ведения боевых действий согласно приложению 6 к Правилам и перечня государств, территорий и периодов ведения боевых действий согласно приложению 8 к Правилам:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>военнослужащих, а также лиц начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходивших в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – удостоверение, выданное соответствующими органами бывшего Союза ССР по формам, действовавшим на 1 января 1992 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лиц вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавших штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившихся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – удостоверение, выданное соответствующими органами бывшего Союза ССР по формам, действовавшим на 1 января 1992 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лиц, которых в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг – удостоверение, выданное соответствующими органами бывшего Союза ССР по формам, действовавшим на 1 января 1992 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лиц, принимавших участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований – удостоверение, выданное соответствующими органами бывшего Союза ССР по формам, действовавшим на 1 января 1992 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работников специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также членов экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств – удостоверение, выданное соответствующими органами бывшего Союза ССР по формам, действовавшим на 1 января 1992 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>граждан, работавших в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденных медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" – удостоверение к медали "За оборону Ленинграда" или к знаку "Жителю блокадного Ленинграда" или удостоверение, выданное соответствующими органами бывшего Союза ССР по формам, действовавшим на 1 января 1992 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>несовершеннолетних узников концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны – удостоверение бывшего несовершеннолетнего узника, либо архивная справка о принудительном содержании в концлагерях, гетто и других местах принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны или удостоверение, выданное соответствующими органами бывшего Союза ССР по формам, действовавшим на 1 января 1992 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лица, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции (далее – Чернобыльская АЭС) в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях – удостоверение участника ликвидации последствий катастрофы на Чернобыльской АЭС или документ, подтверждающий участие в ликвидации последствий катастрофы на Чернобыльской АЭС или других радиационных катастроф и аварий на объектах гражданского или военного назначения, участие непосредственно в ядерных испытаниях или справка местного органа военного управления, подтверждающая факт участия в ликвидации радиационных катастроф и аварий на объектах военного или гражданского назначения, участия непосредственно в ядерных испытаниях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) для лиц, приравненных по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>военнослужащих, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия – удостоверение лица с инвалидностью из числа военнослужащих (инвалида Советской Армии о праве на льготы), справка о ранении, контузии, увечье, инвалидности, справка местного органа военного управления, подтверждающая факт участия в боевых действиях или удостоверение, выданное соответствующими органами бывшего Союза ССР по формам, действовавшим на 1 января 1992 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лиц начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия – удостоверение, выданное соответствующими органами бывшего Союза ССР по формам, действовавшим на 1 января 1992 года, справка о ранении, контузии, увечье, инвалидности, соответствующая справка из органов внутренних дел, Комитета национальной безопасности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рабочих и служащих соответствующих категорий, обслуживавших действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий – удостоверение, выданное соответствующими органами бывшего Союза ССР по формам, действовавшим на 1 января 1992 года, справка о ранении, контузии, увечье, инвалидности, документ, подтверждающий соответствующую категорию и возникновение инвалидности вследствие обслуживания действующих воинских контингентов других стран; лиц из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах – удостоверение, выданное соответствующими органами бывшего Союза ССР по формам, действовавшим на 1 января 1992 года, справка о ранении, контузии, увечье, инвалидности, справка местного органа военного управления, подтверждающая факт участия в боевых действиях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лиц, которым инвалидность установлена вследствие катастрофы на Чернобыльской АЭС и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детей, инвалидность которых генетически связана с радиационным облучением одного из родителей – удостоверение, выданное соответствующими органами бывшего Союза ССР по формам, действовавшим на 1 января 1992 года, справка территориального органа уполномоченного государственного органа в области социальной защиты населения об инвалидности вследствие ликвидации аварии на Чернобыльской АЭС или других радиационных катастроф и аварий на объектах гражданского или военного назначения, испытания ядерного оружия или заключение Регионального экспертного совета по установлению причинной связи заболевания с радиационным воздействием;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) для ветеранов боевых действий на территории других государств:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на основании перечня периодов ведения боевых действий на территории других государств согласно приложению 7 к Правилам и перечня государств, территорий и периодов ведения боевых действий согласно приложению 8 к Правилам: участников боевых действий на территории других государств, а именно:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>военнослужащих Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лиц начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>военнообязанных, призывавшихся на учебные сборы и направлявшихся в Афганистан в период ведения боевых действий; военнослужащих автомобильных батальонов, направлявшихся в Афганистан для доставки грузов в эту страну в период ведения боевых действий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>военнослужащих летного состава, совершавших вылеты на боевые задания в Афганистан с территории бывшего Союза ССР;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рабочих и служащих, обслуживавших советский воинский контингент в Афганистане, получивших ранения, контузии или увечья либо награжденных орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий – удостоверение, выданное соответствующими органами бывшего Союза ССР по формам, действовавшим на 1 января 1992 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>справка местного органа военного управления, подтверждающая участие в боевых действиях на территории других государств или военный билет с отметкой об участии в боевых действиях на территории других государств, документ, подтверждающий работу по обслуживанию советского воинского контингента в Афганистане и медицинские документы, подтверждающие ранение, контузию, увечье, удостоверения к орденам и медалям бывшего Союза ССР за участие в обеспечении боевых действий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>военнослужащих Республики Казахстан, выполнявших задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года – справка из местного органа военного управления, подтверждающая участие в охране границы Содружества Независимых Государств на таджикско-афганском участке; военнослужащих Республики Казахстан, принимавших участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года – справка из местного органа военного управления, подтверждающая участие в миротворческой операции в Ираке;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>военнослужащих, а также лиц начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавших участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы – справка из местного органа военного управления, подтверждающая участие в урегулировании межэтнического конфликта в Нагорном Карабахе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) для не вступивших в повторный брак вдов воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне – свидетельство или извещение о смерти, или справка местного органа военного управления о гибели или факте пропажи без вести, документы, подтверждающие родственные связи с военнослужащим (свидетельство о браке, свидетельство о рождении детей);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) для супруги (супруга) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруги (супруга) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак – свидетельство о браке, свидетельство о смерти супруга (супруги), документ, подтверждающий инвалидность супруга (супруги);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) для семей: военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия – извещение или свидетельство о смерти погибшего (умершего), справка местного органа военного управления о факте гибели или пропажи без вести военнослужащего, документ, подтверждающий родственные связи с погибшим (свидетельство о браке, свидетельство о рождении детей);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>военнослужащих, за исключением военнослужащих, проходящих воинскую службу в резерве, сотрудников специальных государственных органов, погибших (умерших) при прохождении воинской службы, службы в специальных государственных органах в мирное время – извещение или свидетельство о смерти погибшего (умершего), справка местного органа военного управления о факте гибели военнослужащего, за исключением военнослужащих, проходящих воинскую службу в резерве, при прохождении воинской службы в мирное время, справка специальных государственных органов о факте гибели сотрудника специальных государственных органов при прохождении службы в специальных государственных органах в мирное время, документ, подтверждающий родственные связи с погибшим (свидетельство о браке, свидетельство о рождении детей);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сотрудников органов внутренних дел, погибших при исполнении служебных обязанностей – извещение или свидетельство о смерти погибшего, справка из органов внутренних дел или документ, подтверждающий факт гибели при исполнении служебных обязанностей, документ, подтверждающий родственные связи с погибшим (свидетельство о браке, свидетельство о рождении детей);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лиц, погибших при ликвидации последствий катастрофы на Чернобыльской АЭС и других радиационных катастроф и аварий на объектах гражданского или военного назначения – свидетельство о смерти погибшего, документ, подтверждающий, что смерть наступила при ликвидации последствий катастрофы на Чернобыльской АЭС и других радиационных катастроф и аварий на объектах гражданского или военного назначения, документ, подтверждающий родственные связи с погибшим (свидетельство о браке, свидетельство о рождении детей);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской АЭС и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний – свидетельство о смерти умершего вследствие лучевой болезни или умершего лица с инвалидностью, а также гражданина, смерть которого в установленном порядке связана с воздействием катастрофы на Чернобыльской АЭС и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний, документ, подтверждающий, что смерть наступила вследствие радиационного воздействия, документ, подтверждающий родственные связи с погибшим (свидетельство о браке, свидетельство о рождении детей);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) для лиц, награжденных орденами и медалями бывшего Союза ССР согласно приложению 9 к Правилам за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – удостоверение, выданное соответствующими органами бывшего Союза ССР по формам, действовавшим на 1 января 1992 года или удостоверение к награде, или архивная справка, или трудовая книжка с записью о факте награждения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13) для лиц, проработавших (прослуживших) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденных орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – трудовая книжка или иные документы, содержащие сведения о работе с 22 июня 1941 года по 9 мая 1945 года, военный билет или справка, содержащие сведения о периоде военной службы с 22 июня 1941 года по 9 мая 1945 года. Также к документам, содержащим сведения о работе с 22 июня 1941 года по 9 мая 1945 года, относятся: документы, содержащие сведения о периодах работы, выданные с места работы, а также архивными учреждениями; выписки из приказов, лицевых счетов и ведомостей на выдачу заработной платы; членские билеты или учетные карточки членов коммунистической партии или профсоюзов; решения комиссий по установлению стажа работы, по назначению пенсий, осуществлявшие деятельность в соответствии с ранее действовавшим законодательством; решения судов; решения специальных комиссий; удостоверение о праве на льготы, выданное до 1998 года; справки, подтверждающие факт учебы в фабрично-заводских училищах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14) для лиц из числа участников ликвидации последствий катастрофы на Чернобыльской АЭС в 1988 – 1989 годах, эвакуированных (самостоятельно выехавших) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии – удостоверение участника ликвидации аварии на Чернобыльской АЭС или справка из местного органа военного управления, подтверждающая факт участия в ликвидации аварии на Чернобыльской АЭС, свидетельство о рождении детей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15) для лиц с инвалидностью первой, второй и третьей групп, которым назначены пенсионные выплаты по возрасту или пенсионные выплаты за выслугу лет, за исключением получающих доплату к пенсионным выплатам по возрасту до размера месячного пособия по инвалидности, а также лиц с инвалидностью первой, второй и третьей групп, в том числе детей с инвалидностью с семи до восемнадцати лет первой, второй, третьей групп, проживающих в городе Байконыре, при условии получения пенсии по инвалидности в соответствии с законодательством Российской Федерации – справка об инвалидности, документ, подтверждающий получение пенсии по инвалидности в соответствии с законодательством Российской Федерации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16) для детей с инвалидностью до семи лет, проживающих в городе Байконыре, при условии получения пенсии по инвалидности в соответствии с законодательством Российской Федерации – справка об инвалидности, документ, подтверждающий получение пенсии по инвалидности в соответствии с законодательством Российской Федерации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17) для жертв политических репрессий, лиц, пострадавших от политических репрессий, имеющих инвалидность или являющихся пенсионерами – справка об инвалидности, пенсионные удостоверения, удостоверения реабилитированного гражданина или справки о реабилитации из органов прокуратуры, или органов внутренних дел, или национальной безопасности, или решение суда о реабилитации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18) для лиц, которым назначены пенсии за особые заслуги перед Республикой Казахстан – удостоверение персонального пенсионера или выписка из решения Комиссии по установлению пенсий за особые заслуги перед Республикой Казахстан при Кабинете Министров Республики Казахстан о назначении пенсий за особые заслуги перед Республикой Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для назначения пособия через проактивную услугу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>согласие услугополучателя на оказание проактивной услуги, а также подтверждение или предоставление номера банковского счета посредством абонентского устройства сотовой связи услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Для получения информации на портале: запрос в форме электронного документа, удостоверенного ЭЦП заявителя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z704" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="204"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z706" w:id="205"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="205"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленными Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z712" w:id="206"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="206"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z714" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="207"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Министерства труда и социальной защиты населения Республики Казахстан – www.enbek.gov.kz, раздел "Государственные услуги";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2) Государственной корпорации – www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2. Заявителем, имеющим в установленном законодательством порядке полную или частичную утрату способности, или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Для лиц с ограниченными физическими возможностями необходимо наличие пандуса, кнопки вызова, тактильной дорожки для слепых и слабовидящих, зала ожидания, стойки с образцами документов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3. Заявитель получает информации о назначении пособия в электронной форме через портал при условии наличия электронной цифровой подписи.</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Заявитель получает информации о назначении пособия в электронной форме через портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заявитель получает информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">4. Представление заявления о назначении пособия лицам, удостоенным звания "Халық қаһарманы", и лицам, удостоенным звания "Қазақстанның Еңбек Ері", не требуется при назначении пособия через проактивную услугу в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Республики Казахстан "О государственных услугах".</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5. Сервис цифровых документов доступен для субъектов, авторизованных в мобильном приложении и информационных системах пользователей.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Субъект проходит авторизацию методами доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
+              <w:t>
+Субъект проходит авторизацию методами доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13378,228 +16639,277 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам назначения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и выплаты специального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного пособия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z353" w:id="197"/>
+    <w:bookmarkStart w:name="z353" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Запросы в информационные системы государственных органов и (или) организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z354" w:id="198"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z354" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Отделение Государственной корпорации при приеме документов от заявителя на назначение пособия в зависимости от категории заявителя формирует запросы по индивидуальному идентификационному номеру заявителя в информационные системы государственных органов через шлюз "электронного правительства" для получения следующих сведений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z355" w:id="199"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z355" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) удостоверяющих личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z356" w:id="200"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z356" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) о регистрации по постоянному месту жительства заявителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z357" w:id="201"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z357" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) о назначении пенсионной выплаты по возрасту или пенсионной выплаты за выслугу лет при назначении пособия, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 13)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 190 Социального Кодекса Республики Казахстан (далее – Кодекс);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z358" w:id="202"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z358" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) о получении доплаты к пенсионной выплате по возрасту до размера государственного социального пособия по инвалидности, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13614,151 +16924,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 177 Кодекса, при назначении пособия, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 13)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 190 Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z359" w:id="203"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z359" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) из справки об инвалидности по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z360" w:id="204"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z360" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) о банковских реквизитах в уполномоченной организации по выдаче пособий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z361" w:id="205"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z361" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) о коде отделения Государственной корпорации из информационной системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z362" w:id="206"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z362" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронные документы, подтверждающие запрашиваемые сведения из информационных систем государственных органов и (или) организации и информационных систем банков второго уровня, удостоверяются электронной цифровой подписью соответствующих государственных органов и (или) организаций, банков второго уровня и шлюз "электронного правительства", а также электронной цифровой подписью осуществившего запрос отделения Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14058,584 +17368,624 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по _______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>области (городу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z366" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z546" w:id="218"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектік туралы анықтама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Справка об инвалидности</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Мүгедектік туралы анықтама</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 5 - в  редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...18 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 5 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
-[...487 lines deleted...]
-      Дата:</w:t>
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Серия № ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегi, аты, әкесiнiң аты (ол болған жағдайда) ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні _____ жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мүгедектік тобы _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Группа инвалидности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мүгедектік себебі ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Причина инвалидности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Белгіленген күні: 20___ жылғы ________ "___"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата установления:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мерзімі: 20___жылғы "___" _________ бастап есептелді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок зачтен с</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мүгедектік 20___жылғы "___" _________ дейінгі мерзімге белгіленген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Инвалидность установлена на срок до</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қайта куәландыру күні: 20___жылғы "___" _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата переосвидетельствования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Негіздеме: медициналық-әлеуметтік сараптаманың № ____ актісі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Основание: акт медико-социальной экспертизы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөр орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бөлім басшысы ___________________________________ (____________)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель отдела (Тегi, аты, әкесiнiң аты (ол болған жағдайда)/ (қолы/подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Күні: 20___ жылғы "___" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14716,88 +18066,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и выплаты специального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного пособия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z369" w:id="208"/>
+    <w:bookmarkStart w:name="z369" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень городов и периодов ведения боевых действий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z370" w:id="209"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z370" w:id="220"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оборона города Одессы: с 10 августа по 16 октября 1941 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Оборона города Ленинграда: с 8 сентября 1941 года по 27 января 1944 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14927,328 +18277,328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и выплаты специального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного пособия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z372" w:id="210"/>
+    <w:bookmarkStart w:name="z372" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень периодов ведения боевых действий на территории других государств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z373" w:id="211"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z373" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия в Алжире: 1962-1964 годы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z374" w:id="212"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z374" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия в Египте (Объединенная Арабская Республика): с октября 1962 года по март 1963 года; июнь 1967 года; 1968 год; с марта 1969 года по июль 1972 года; с октября 1973 года по март 1974 года; с июня 1974 года по февраль 1975 года (для личного состава тральщиков Черноморского и Тихоокеанского флотов, участвовавших в разминировании зоны Суэцкого канала).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z375" w:id="213"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z375" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия в Йеменской Арабской Республике: с октября 1962 года по март 1963 года; с ноября 1967 года по декабрь 1969 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z376" w:id="214"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z376" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия во Вьетнаме: с января 1961 года по декабрь 1974 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z377" w:id="215"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z377" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия в Сирии: июнь 1967 года; март-июль 1970 года; сентябрь – ноябрь 1972 года; октябрь 1973 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z378" w:id="216"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z378" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия в Анголе: с ноября 1975 года по декабрь 1991 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z379" w:id="217"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z379" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия в Мозамбике: 1967-1969 годы; с ноября 1975 года по ноябрь 1979 года; с марта 1984 года по август 1988 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z380" w:id="218"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z380" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия в Эфиопии: с декабря 1977 года по ноябрь 1990 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z381" w:id="219"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z381" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия в Афганистане: с апреля 1978 года по 15 февраля 1989 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z382" w:id="220"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z382" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия в Камбодже: апрель-декабрь 1970 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z383" w:id="221"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z383" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия в Бангладеш: 1972-1973 годы (для личного состава кораблей и вспомогательных судов Военно-Морского Флота СССР).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z384" w:id="222"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z384" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия в Лаосе: с января 1960 года по декабрь 1963 года; с августа 1964 года по ноябрь 1968 года; с ноября 1969 года по декабрь 1970 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z385" w:id="223"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z385" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия в Сирии и Ливане: июнь 1982 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15327,348 +18677,348 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и выплаты специального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного пособия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z387" w:id="224"/>
+    <w:bookmarkStart w:name="z387" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государств, территорий и периодов ведения боевых действий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z388" w:id="225"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z388" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданская война: с 23 февраля 1918 года по октябрь 1922 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z389" w:id="226"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z389" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Советско-польская война: март – октябрь 1920 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z390" w:id="227"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z390" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия в Испании: 1936-1939 годы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z391" w:id="228"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z391" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Война с Финляндией: с 30 ноября 1939 года по 13 марта 1940 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z392" w:id="229"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z392" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Великая Отечественная война: с 22 июня 1941 года по 9 (11) мая 1945 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z393" w:id="230"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z393" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Война с Японией: с 9 августа 1945 года по 3 сентября 1945 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z394" w:id="231"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z394" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые операции по ликвидации басмачества: с октября 1922 года по июнь 1931 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z395" w:id="232"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z395" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия в районе озера Хасан: с 29 июля по 11 августа 1938 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z396" w:id="233"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z396" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия на реке Халхин-Гол: с 11 мая по 16 сентября 1939 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z397" w:id="234"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z397" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия при воссоединении СССР, Западной Украины и Западной Белоруссии: с 17 по 28 сентября 1939 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z398" w:id="235"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z398" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия в Китае: с августа 1924 года по июль 1927 года; октябрь – ноябрь 1929 года; с июля 1937 года по сентябрь 1944 года; июль – сентябрь 1945 года; с марта 1946 года по апрель 1949 года; март – май 1950 года (для личного состава группы войск ПВО); с июня 1950 года по июль 1953 года (для личного состава воинских подразделений, принимавших участие в боевых действиях в Северной Корее с территории Китая).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z399" w:id="236"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z399" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия в Венгрии: 1956 год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z400" w:id="237"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z400" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия на острове Даманский: март 1969 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z401" w:id="238"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z401" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевые действия в районе Жаланашколь: август 1969 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15747,380 +19097,480 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и выплаты специального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного пособия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z403" w:id="239"/>
+    <w:bookmarkStart w:name="z403" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень медалей бывшего Союза ССР, отнесенных к наградам за самоотверженный</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z404" w:id="240"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z404" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медаль Ушакова "За отвагу"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z405" w:id="241"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z405" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медаль Нахимова "За боевые заслуги"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z406" w:id="242"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z406" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "За трудовую доблесть"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z407" w:id="243"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z407" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "За трудовое отличие"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z408" w:id="244"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z408" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "За оборону Ленинграда"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z409" w:id="245"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z409" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "За оборону Москвы"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z410" w:id="246"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z410" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "За оборону Одессы"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z411" w:id="247"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z411" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "За оборону Севастополя"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z412" w:id="248"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z412" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "За оборону Сталинграда"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z413" w:id="249"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z413" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "За оборону Киева"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z414" w:id="250"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z414" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "За оборону Кавказа"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z415" w:id="251"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z415" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "За оборону Советского Заполярья"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z416" w:id="252"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z416" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "За победу над Германией в Великой Отечественной войне"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z417" w:id="253"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z417" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "За победу над Японией"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z418" w:id="254"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z418" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "За доблестный труд в Великой Отечественной войне 1941-1945 годов".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 10 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16264,112 +19714,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z421" w:id="255"/>
+    <w:bookmarkStart w:name="z421" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка № ____ об отказе в приеме заявления на назначение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(указать вид)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z422" w:id="256"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z422" w:id="267"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от "___" ___________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданин (ка) _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16921,51 +20371,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z425" w:id="257"/>
+    <w:bookmarkStart w:name="z425" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электронный журнал регистрации заявлений граждан о назначении (перерасчете)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -16974,51 +20424,89 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(вид выплаты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 11 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -18156,112 +21644,150 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z428" w:id="258"/>
+    <w:bookmarkStart w:name="z428" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электронный журнал регистрации заявлений граждан на назначение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(вид выплаты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z429" w:id="259"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 12 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z429" w:id="270"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронные заявки, поступившие через Государственную корпорацию,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подразделение медико-социальной экспертизы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19768,51 +23294,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z432" w:id="260"/>
+    <w:bookmarkStart w:name="z432" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о необходимости дооформления документа (документов) на назначение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -19821,71 +23347,109 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(вид выплаты)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от "___" ________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z433" w:id="261"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 13 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z433" w:id="272"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) заявителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20226,163 +23790,187 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код района ________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Область (город) ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z437" w:id="262"/>
+    <w:bookmarkStart w:name="z437" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> РЕШЕНИЕ № _______ от "____" ______ 20___ года</w:t>
+        <w:t xml:space="preserve"> РЕШЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>№ _______ от "____" ______ 20___ года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>Департамента Комитета регулирования и контроля в области социальной защиты</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>населения по _______________________ области (городу) № дела __________ О назначении (изменении, возобновлении, отказе в назначении) специального государственного пособия</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="262"/>
+        <w:t>населения по _______________________ области (городу) № дела __________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>О назначении (изменении, возобновлении, отказе в назначении) специального государственного пособия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 14 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
+      Сноска. Приложение 14 - в редакции приказа Министра труда и социальной защиты населения РК от 19.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Гражданин (ка) __________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>________________________________________________________________</w:t>
+      Гражданин (ка) _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -20406,411 +23994,447 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата рождения "___" __________ _____ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Дата обращения "___" __________ 20___ года № ________</w:t>
-[...84 lines deleted...]
-        <w:t xml:space="preserve">с подпунктом _______ </w:t>
+        <w:t>Дата обращения "___" ______ 20___ года № _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) родителя/опекуна ребенка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с инвалидностью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I. Назначить специальное государственное пособие в соответствии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с подпунктом _____ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 190 Социального Кодекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Республики Казахстан по категории _________________________________.</w:t>
-[...33 lines deleted...]
-        <w:t>____________________________________________________________ тенге</w:t>
+        <w:t>Республики Казахстан по категории _______________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер специального государственного пособия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________ теңге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(сумма прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с "___" ___________ 20___ года по "___" ____________ 20___ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>II. Отказать в назначении: __________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>_________________________________________________________________</w:t>
+        <w:t>
+      II. Отказать в назначении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(основание)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель департамента</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
+        <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель управления (отдела)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
+        <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Специалист ______________________________________________________</w:t>
+        <w:t>Специалист</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -20834,204 +24458,204 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Директор областного филиала Государственной корпорации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
+        <w:t>_____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Специалист областного филиала Государственной корпорации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
+        <w:t>_____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Начальник отделения Государственной корпорации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
+        <w:t>_____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Специалист отделения Государственной корпорации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
+        <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -21194,51 +24818,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z443" w:id="263"/>
+    <w:bookmarkStart w:name="z443" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление № __________ об отказе в назначении</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -21247,71 +24871,109 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(вид выплаты)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от "___" ________ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z444" w:id="264"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 15 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z444" w:id="275"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка)_________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21591,139 +25253,177 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z447" w:id="265"/>
+    <w:bookmarkStart w:name="z447" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление № __________</w:t>
+        <w:t xml:space="preserve"> Уведомление № _______</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о назначении _______________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(вид выплаты)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от "___" ________ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z448" w:id="266"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 16 - в редакции приказа Министра труда и социальной защиты населения РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z448" w:id="277"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Гражданин (ка) _________________________________________________</w:t>
-[...17 lines deleted...]
-        <w:t>_______________________________________________________________</w:t>
+      Гражданин (ка) ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -21747,119 +25447,119 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение о назначении № ___ от "__" ______ 20__ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Назначенная сумма: ______________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>тенге (сумма прописью)</w:t>
+        <w:t>Назначенная сумма: _______________________________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с "___" ________20__ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Уведомление удостоверено электронной цифровой подписью ответственного лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________</w:t>
+        <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(должность и фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -22022,51 +25722,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z451" w:id="267"/>
+    <w:bookmarkStart w:name="z451" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление № __________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -22075,71 +25775,109 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(вид выплаты)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от "___" ________ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z452" w:id="268"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 17 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z452" w:id="279"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22402,92 +26140,130 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z455" w:id="269"/>
+    <w:bookmarkStart w:name="z455" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал уведомлений ___________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(вид выплаты)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по _________________ отделению Государственной корпорации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 18 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -23733,51 +27509,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z458" w:id="270"/>
+    <w:bookmarkStart w:name="z458" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электронный журнал sms-оповещений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -23786,51 +27562,89 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(вид выплаты)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по _________________ отделению Государственной корпорации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 19 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25292,123 +29106,173 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 20 - в  редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z547" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елтаңба/Герб</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Арнаулы мемлекеттік </w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елтаңба/Герб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="282"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жәрдемақы алушының</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25485,136 +29349,187 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Куәлiк № __________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Удостоверение ________________________</w:t>
+              <w:t>Удостоверение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(тегi/фамилия)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________ (аты/имя)</w:t>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(әкесiнiң аты (бар болса)/ отчество</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">(при наличии)) "__" ____________ жылы/года </w:t>
+              <w:t>(аты/имя)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(әкесiнiң аты (ол болған жағдайда)/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчество (при его наличии))</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"__" _________ жылы/года</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(туған жылы/дата рождения)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25638,51 +29553,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мөр орны/Место печати</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бөлiмше бастығы </w:t>
+              <w:t>Бөлiмше бастығы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25749,283 +29664,636 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z550" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Қазақстан Республикасының Әлеуметтік кодексі _____ бабының _____ тармағына сәйкес ________________________ теңге мөлшерiнде _____________ жылдан бастап _______________ дейiн ____________________________________ (жәрдемақының кіші түрi) ____________________________________ тағайындалды.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="283"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әлеуметтік кодексі _____ бабының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____ тармағына сәйкес</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________ теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшерiнде _____________ жылдан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бастап _______________ дейiн</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жәрдемақының кіші түрi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________ тағайындалды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...1 lines deleted...]
-            </w:r>
+              <w:t>
+1. В соответствии с пунктом ____ статьи ____</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Социального</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> кодекса Республики Казахстан назначено ___________________</w:t>
-[...17 lines deleted...]
-______________________________________ (подвид пособия) в размере ________________________ тенге с "___" _________ _____года по "___" _________ _____года.</w:t>
+              <w:t xml:space="preserve"> кодекса Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначено _____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подвид пособия) в размере</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________ тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с "___" _________ _____года</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по "___" _________ _____года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z553" w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ _____ куәлiкке қосымша бет</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> Жәрдемақы ____ жылғы "___" __________ бастап ___________________ мөлшерде төленеді.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ _____ куәлiкке қосымша бет</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="284"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жәрдемақы ____ жылғы "___"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________ бастап</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________ мөлшерде төленеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бөлімше басшысы ____________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мөр орны</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____ жылғы "___" ____________ бастап есептен шығарылды.</w:t>
-[...33 lines deleted...]
-              <w:t>Жәрдемақы _________________теңге мөлшерiнде ___ жылғы "___"</w:t>
+              <w:t>____ жылғы "___" ____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бастап есептен шығарылды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аудандық (қалалық) орталық бөлiмшесi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жәрдемақы _________________теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшерiнде ___ жылғы "___"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________ дейін төленді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -26085,138 +30353,221 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вкладыш к удостоверению № ____</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Начальник отделения ___________________</w:t>
+              <w:t>Выплата пособия производится</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с "___" _____ ___года в размере</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________ тенге.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Начальник отделения ___________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Снят с учета с "___" _________ ____ года.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_________________________________ районное (городское) отделение Государственной корпорации</w:t>
-[...16 lines deleted...]
-              <w:t>Выплата пособия в размере ________________ тенге произведена</w:t>
+              <w:t>_________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>районное (городское) отделение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственной корпорации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выплата пособия в размере</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________ тенге произведена</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по "___" __________ _____ года.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -26249,100 +30600,248 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z556" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____ жылғы "___" __________ бастап _____ жылғы "___" __________ дейiн жәрдемақы төлеу мерзiмi ұзартылды немесе оның мөлшерi өзгертiлдi. ____________________________ өзгеруiне байланысты ________________ теңге мөлшерiнде жәрдемақы тағайындалды.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____ жылғы "___" __________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="285"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бастап _____ жылғы "___"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________ дейiн жәрдемақы төлеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзiмi ұзартылды немесе оның</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшерi өзгертiлдi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгеруiне байланысты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________ теңге мөлшерiнде</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жәрдемақы тағайындалды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________ есепке алынды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бөлiмше басшысы ______________ </w:t>
+              <w:t>Бөлiмше басшысы ______________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мөр орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -26368,141 +30867,196 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выплата пособия продлена или изменен размер</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с "___" _________ ____года до "___" _________ ____года.</w:t>
-[...16 lines deleted...]
-              <w:t>Пособие установлено в размере __________________ тенге в связи</w:t>
+              <w:t>с "___" _________ ____года до</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"___" _________ ____года.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пособие установлено в размере</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________ тенге в связи</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с изменением ___________________________.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Принят на учет _______________________.</w:t>
+              <w:t>Принят на учет __________________________.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Начальник отделения ___________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26646,68 +31200,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z470" w:id="271"/>
+    <w:bookmarkStart w:name="z470" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации удостоверений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 21 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -27309,64 +31901,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z471" w:id="272"/>
+      <w:bookmarkStart w:name="z471" w:id="287"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скрепление печатью: количество листов в журнале __________________ (прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место штампа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27690,265 +32282,277 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код района ________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Область (город) ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z476" w:id="273"/>
+    <w:bookmarkStart w:name="z476" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ № _______ от "____" ______ 20___ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Департамента Комитета регулирования и контроля в области социальной защиты населения</w:t>
+        <w:t>Департамента Комитета регулирования и контроля в области социальной защиты</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>по ____________________ области (городу) № дела __________ Об изменении размера специального государственного пособия</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="273"/>
+        <w:t>населения по _______________________ области (городу) № дела __________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Об изменении размера специального государственного пособия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 22 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
+      Сноска. Приложение 22 - в редакции приказа Министра труда и социальной защиты населения РК от 19.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Гражданин(ка) __________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>_______________________________________________________________</w:t>
+      Гражданин (ка) ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Пол __________</w:t>
-[...67 lines deleted...]
-        <w:t>__________________________________________________________ тенге.</w:t>
+        <w:t>Пол __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения "___" __________ _____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер специального государственного пособия по категории</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________ до "____" _____________ 20____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________ теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(сумма прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -27972,544 +32576,544 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с изменением месячного расчетного показателя, прожиточного минимума:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование, номер и дата нормативного правового акта)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер специального государственного пособия с "___" ____ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________ _____________________ теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер специального государственного пособия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________ теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с "___" ___________ 20__ года по "___" ____________ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель департамента</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель управления (отдела)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Директор областного филиала Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________.</w:t>
-[...185 lines deleted...]
-        </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Руководитель управления (отдела)</w:t>
-[...16 lines deleted...]
-        <w:t>_________________________________________________________________</w:t>
+        <w:t>Специалист областного филиала Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Специалист ______________________________________________________</w:t>
+        <w:t>Начальник отделения Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Проект решения подготовлен:</w:t>
-[...168 lines deleted...]
-        </w:rPr>
         <w:t>Специалист отделения Государственной корпорации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
+        <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -28731,840 +33335,871 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Код ____________________</w:t>
+              <w:t>Код района ________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Область (город) __________</w:t>
+              <w:t>Область (город) ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z481" w:id="274"/>
+    <w:bookmarkStart w:name="z481" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> РЕШЕНИЕ № _______ от "____" ________________ 20___ года</w:t>
+        <w:t xml:space="preserve"> РЕШЕНИЕ № _______ от "____" ______ 20___ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Департамента Комитета регулирования и контроля в области социальной защиты населения</w:t>
+        <w:t>Департамента Комитета регулирования и контроля в области социальной защиты</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>по _______________________ области (городу) № дела __________ О продлении срока действия решения и (или) изменения размера</w:t>
+        <w:t>населения по _______________________ области (городу) № дела __________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>специального государственного пособия, смены опекуна или получателя</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="274"/>
+        <w:t>О продлении срока действия решения и (или) изменения размера специального</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>государственного пособия, смены опекуна или получателя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 23 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
+      Сноска. Приложение 23 - в редакции приказа Министра труда и социальной защиты населения РК от 19.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Гражданин (ка) __________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>________________________________________________________________</w:t>
+      Гражданин (ка) ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Пол _____________</w:t>
-[...16 lines deleted...]
-        <w:t>Дата рождения "___" ____________ _____ года</w:t>
+        <w:t>Пол __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения "___" __________ _____ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата обращения "___" ______ 20___ года № _____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>________________________________________________________________</w:t>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) родителя/опекуна ребенка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с инвалидностью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Категория специального государственного пособия ____________________</w:t>
+        <w:t>Категория специального государственного пособия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I. Продлить срок действия решения № _____ от ___ _________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о назначении специального государственного пособия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с ___ __________ 20___ года по ___ __________ 20___ года размер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>специального государственного пособия установить в сумме _____ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(___________________________________ (прописью)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      II. Отказать в назначении: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(основание)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель департамента</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>I. Продлить срок действия решения № _____ от ___ _________ 20___ года</w:t>
-[...84 lines deleted...]
-        <w:t>II. Отказать в назначении: __________________________________________</w:t>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель управления (отдела)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(основание)</w:t>
-[...16 lines deleted...]
-        <w:t>Руководитель департамента</w:t>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Директор областного филиала Государственной корпорации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Руководитель управления (отдела)</w:t>
+        <w:t>Специалист областного филиала Государственной корпорации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Специалист ______________________________________________________</w:t>
+        <w:t>Начальник отделения Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Проект решения подготовлен:</w:t>
-[...16 lines deleted...]
-        <w:t>Директор областного филиала Государственной корпорации</w:t>
+        <w:t>Специалист отделения Государственной корпорации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
-      </w:r>
-[...151 lines deleted...]
-        <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -29805,128 +34440,148 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код ___________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Область (город) _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z487" w:id="275"/>
+    <w:bookmarkStart w:name="z487" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ № _______ от "____" ______ 20___ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Департамента Комитета регулирования и контроля в области социальной защиты населения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по ___________________ области (городу) № дела __________ О приостановлении выплаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 24 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -30678,128 +35333,148 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код __________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Область (город) ________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z493" w:id="276"/>
+    <w:bookmarkStart w:name="z493" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ № _______ от "____" ______ 20___ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Департамента Комитета регулирования и контроля в области социальной защиты населения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">по _______________________ области (городу) № дела __________ О прекращении выплаты </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 25 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -31507,68 +36182,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z498" w:id="277"/>
+    <w:bookmarkStart w:name="z498" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список документов, направляемых на рассмотрение специальной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 26 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -31904,64 +36617,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z499" w:id="278"/>
+      <w:bookmarkStart w:name="z499" w:id="293"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Передал:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -32292,80 +37005,118 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z502" w:id="279"/>
+    <w:bookmarkStart w:name="z502" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЖУРНАЛ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>регистрации документов, поступивших на рассмотрение из отделения Государственной корпорации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 28 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -33089,88 +37840,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z505" w:id="280"/>
+    <w:bookmarkStart w:name="z505" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокол опроса свидетелей № ________ Дата __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z506" w:id="281"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 28 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z506" w:id="296"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специальная комиссия __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Сообщение заявителя:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33688,100 +38477,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z509" w:id="282"/>
+    <w:bookmarkStart w:name="z509" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение специальной комиссии</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>___________________________________ к протоколу № _____, дата __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z510" w:id="283"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z510" w:id="298"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданин (ка) ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33992,602 +38781,602 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2023 года № 192</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z512" w:id="284"/>
+    <w:bookmarkStart w:name="z512" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z513" w:id="285"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z513" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 3 июня 2015 года № 445 "Об утверждении Правил назначения и выплаты специального государственного пособия" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11745).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z514" w:id="286"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z514" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 29 декабря 2015 года № 1069 "О внесении изменения в приказ Министра здравоохранения и социального развития Республики Казахстан от 3 июня 2015 года № 445 "Об утверждении Правил назначения и выплаты специального государственного пособия" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13189).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z515" w:id="287"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z515" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения и дополнения, утвержденного приказом Министра здравоохранения и социального развития Республики Казахстан от 30 июня 2016 года № 579 "О внесении изменений и дополнений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14368).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z516" w:id="288"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z516" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 14 сентября 2017 года № 305 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 3 июня 2015 года № 445 "Об утверждении Правил назначения и выплаты специального государственного пособия" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15968).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z517" w:id="289"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z517" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 3 июля 2018 года № 276 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 3 июня 2015 года № 445 "Об утверждении Правил назначения и выплаты специального государственного пособия" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17270).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z518" w:id="290"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z518" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 20 февраля 2019 года № 83 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 3 июня 2015 года № 445 "Об утверждении Правил назначения и выплаты специального государственного пособия" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18342).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z519" w:id="291"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z519" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 29 мая 2020 года № 203 "О внесении изменений и дополнений в приказ Министра здравоохранения и социального развития Республики Казахстан от 3 июня 2015 года № 445 "Об утверждении Правил назначения и выплаты специального государственного пособия" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20786).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z520" w:id="292"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z520" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра труда и социальной защиты населения Республики Казахстан от 28 мая 2021 года № 187 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 3 июня 2015 года № 445 "Об утверждении Правил назначения и выплаты специального государственного пособия" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22918).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z521" w:id="293"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z521" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 28 июня 2021 года № 225 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 3 июня 2015 года № 445 "Об утверждении Правил назначения и выплаты специального государственного пособия" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 23415).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z522" w:id="294"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z522" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 27 октября 2021 года № 396 "О внесении изменений и дополнений в приказ Министра здравоохранения и социального развития Республики Казахстан от 3 июня 2015 года № 445 "Об утверждении Правил назначения и выплаты специального государственного пособия" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 24965).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z523" w:id="295"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z523" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 15 августа 2022 года № 313 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 3 июня 2015 года № 445 "Об утверждении Правил назначения и выплаты специального государственного пособия" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29134).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z524" w:id="296"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z524" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 29 декабря 2022 года № 529 "О внесении изменений в приказ Министра здравоохранения и социального развития Республики Казахстан от 3 июня 2015 года № 445 "Об утверждении Правил назначения и выплаты специального государственного пособия" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31510).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34913,31 +39702,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>