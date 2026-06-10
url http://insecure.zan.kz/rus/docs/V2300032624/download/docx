--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d5ca680" w14:textId="d5ca680">
+    <w:p w14:paraId="ed4c0af" w14:textId="ed4c0af">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -876,818 +876,1184 @@
         <w:t>
       3) работник – государственный служащий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) режим гибкого рабочего времени – осуществление трудового процесса, при котором по согласованию с работодателем работнику может быть установлен иной распорядок (начало и окончание) рабочего дня;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дистанционная работа – осуществление трудового процесса вне места нахождения работодателя с применением в процессе трудовой деятельности информационно-коммуникационных технологий;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) система контроля и управления доступом – совокупность совместно действующих технических средств контроля и управления (механические, электромеханические, электрические, электронные устройства, конструкции и программные средства), обладающих технической, информационной, программной совместимостью и осуществляющих контроль и управление доступом людей, пребывающих в здании государственных органов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      6) система контроля и управления доступом – совокупность совместно действующих технических средств контроля и управления (механические, электромеханические, электрические, электронные устройства, конструкции и программные средства), обладающих технической, информационной, программной совместимостью и осуществляющих контроль и управление доступом людей, пребывающих в здании государственных органов;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уполномоченное лицо – лицо, имеющее право назначения на должность и освобождения от должности работника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      7) уполномоченное лицо – лицо, имеющее право назначения на должность и освобождения от должности работника.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Организация дистанционной работы, комбинированной дистанционной работы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Организация дистанционной работы, комбинированной дистанционной работы</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дистанционная работа или комбинированная дистанционная работа для работников может быть установлена уполномоченным лицом по соглашению сторон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      4. Дистанционная работа или комбинированная дистанционная работа для работников может быть установлена уполномоченным лицом по соглашению сторон.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уполномоченное лицо вправе установить дистанционную работу или комбинированную дистанционную работу для работников в период введения чрезвычайного или военного положения, объявления чрезвычайной ситуации либо при введении иных ограничительных мероприятий, в том числе карантина, по решению государственных органов или их должностных лиц, а также в других исключительных случаях, ставящих под угрозу жизнь или здоровье работников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В данном случае дистанционная работа или комбинированная дистанционная работа устанавливается на срок, не превышающий даты устранения случая, послужившего основанием для временного установления такого режима работы. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Дистанционная работа или комбинированная дистанционная работа устанавливается актом уполномоченного лица, который должен содержать:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      6. Дистанционная работа или комбинированная дистанционная работа устанавливается актом уполномоченного лица, который должен содержать:</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) основание временного установления дистанционной работы и (или) комбинированной дистанционной работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      1) основание временного установления дистанционной работы и (или) комбинированной дистанционной работы;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) список работников, в отношении которых временно установлена дистанционная работа и (или) комбинированная дистанционная работа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      2) список работников, в отношении которых временно установлена дистанционная работа и (или) комбинированная дистанционная работа;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) срок дистанционной работы и (или) комбинированной дистанционной работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      3) срок дистанционной работы и (или) комбинированной дистанционной работы;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) место осуществления дистанционной работы и (или) комбинированной дистанционной работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      4) место осуществления дистанционной работы и (или) комбинированной дистанционной работы.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При применении дистанционной работы или комбинированной дистанционной работы учитывается специфика работы, технические возможности, необходимые для выполнения должностных обязанностей работником.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Работодатель обеспечивает работника необходимыми для выполнения должностных обязанностей оборудованием, объектами информатизации в соответствии с законодательством Республики Казахстан об информатизации, услугами связи и иными средствами и несет расходы по их установлению и обслуживанию. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Для работников, занятых на дистанционной работе, комбинированной дистанционной работе устанавливается фиксированный учет рабочего времени с соблюдением ограничений ежедневной продолжительности рабочего времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Контроль режима рабочего времени работника осуществляется руководителем структурного подразделения (в случае отсутствия непосредственным руководителем) государственного органа и службой управления персоналом (кадровой службой) либо лицами, на которых возложено исполнение обязанностей службы управления персоналом (кадровой службы). В случае необходимости может быть установлен порядок контроля рабочего времени и способы коммуникаций с работником в соответствующем акте работодателя, в том числе по вопросам, связанным с выполнением работы, используемых информационно-телекоммуникационных сетей и сетей связи общего пользования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Работодатель не вправе требовать нахождения работника в режиме доступности вне рабочего времени, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 32 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Работодатель по собственной инициативе или по предложению непосредственного руководителя отзывает работника для выполнения работ с документами пометкой "для служебного пользования", секретными документами, а также с заблаговременным уведомлением в иных случаях, когда присутствие работника необходимо для выполнения непредвиденной, срочной и неотложной работы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация работы в режиме гибкого рабочего времени</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Для работников, в том числе занятых на дистанционной работе, может устанавливаться режим гибкого рабочего времени. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Режим гибкого рабочего времени не может применяться в отношении работников, продолжительность рабочего времени которых определяется с учетом особенностей, установленных регламентом работы государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Режим гибкого рабочего времени устанавливается актом работодателя на основании заявления работника с указанием причин, режима времени и периода гибкого рабочего времени.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      14. Режим гибкого рабочего времени не может применяться в отношении работников, продолжительность рабочего времени которых определяется с учетом особенностей, установленных регламентом работы государственного органа.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ч.2 пункта 15 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление подается в электронном виде посредством информационной системы "Е-қызмет" либо в ведомственной информационной системы по управлению персоналом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Срок рассмотрения заявления составляет десять рабочих дней со дня поступления заявления уполномоченному лицу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      15. Режим гибкого рабочего времени устанавливается актом работодателя на основании заявления работника с указанием причин, режима времени и периода гибкого рабочего времени.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Режим гибкого рабочего времени устанавливается актом уполномоченного лица, который должен содержать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      Заявление подается в электронном виде посредством информационной системы "Е-қызмет" либо в ведомственной информационной системы по управлению персоналом.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) основание установления режима гибкого рабочего времени;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      16. Срок рассмотрения заявления составляет десять рабочих дней со дня поступления заявления уполномоченному лицу.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) список работников, в отношении которых установлен режим гибкого рабочего времени;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      17. Режим гибкого рабочего времени устанавливается актом уполномоченного лица, который должен содержать:</w:t>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) фиксированное рабочее время;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      1) основание установления режима гибкого рабочего времени;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) период применения режима гибкого рабочего времени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      2) список работников, в отношении которых установлен режим гибкого рабочего времени;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Период применения режима гибкого рабочего времени не может превышать шести месяцев. По соглашению сторон период применения режима гибкого рабочего времени может продлеваться.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      3) фиксированное рабочее время;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Продолжительность ежедневной работы и (или) еженедельной работы в режиме гибкого рабочего времени устанавливается в соответствии с Кодексом и Законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      4) период применения режима гибкого рабочего времени.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Контроль и учет рабочего времени осуществляется службой управления персоналом (кадровой службой) либо лицами, на которых возложено исполнение обязанностей службы управления персоналом (кадровой службы), в том числе с использованием системы контроля и управления доступом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. В случае систематического нарушения работником условий установления режима гибкого рабочего времени, трудовой дисциплины, акт об установлении режима гибкого рабочего времени может быть отменен уполномоченным лицом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Требования для работников, в отношении которых установлены режимы дистанционной работы, комбинированной дистанционной работы, гибкого рабочего времени</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Работникам необходимо соблюдать законодательство в сфере государственной службы, информационной безопасности, Этический кодекс государственных служащих Республики Казахстан и ограничения, связанные с пребыванием на государственной службе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2013,31 +2379,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>