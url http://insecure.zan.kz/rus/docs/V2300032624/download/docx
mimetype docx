--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ed4c0af" w14:textId="ed4c0af">
+    <w:p w14:paraId="1309a12" w14:textId="1309a12">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -955,51 +955,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1307,51 +1307,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1599,51 +1599,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ч.2 пункта 15 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1935,51 +1935,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Работникам необходимо соблюдать законодательство в сфере государственной службы, информационной безопасности, Этический кодекс государственных служащих Республики Казахстан и ограничения, связанные с пребыванием на государственной службе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2005,55 +2005,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2379,31 +2379,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>