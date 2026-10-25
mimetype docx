--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4855f29" w14:textId="4855f29">
+    <w:p w14:paraId="de96b1e" w14:textId="de96b1e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1066,297 +1066,309 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящей Методике используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) автоматизированная цифровая система "Рынок труда" (далее – АЦС "Рынок труда") – автоматизированная цифровая система в составе единой цифровой системы социально-трудовой сферы, предназначенная для автоматизации деятельности центров трудовой мобильности, карьерных центров с целью оказания посредничества в трудоустройстве, мониторинга и формирования отчетности, и межведомственного взаимодействия, включая интеграцию с цифровыми системами государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган столицы, области, города республиканского значения, определяющий направления в сфере социальной защиты и занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тариф на оказание услуги в сфере занятости населения (далее – тариф) – расчетная стоимость одной единицы услуги в сфере занятости населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...100 lines deleted...]
-      3) тариф на оказание услуги в сфере занятости населения (далее – тариф) – расчетная стоимость одной единицы услуги в сфере занятости населения.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Алгоритм формирование тарифов на услуги в сфере занятости населения, оказываемые за счет бюджетных средств</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Алгоритм формирование тарифов на услуги в сфере занятости населения, оказываемые за счет бюджетных средств</w:t>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Формирование тарифа осуществляется на основе анализа и усреднения фактических расходов на финансирование деятельности карьерного центра за три отчетных года, предшествующих планируемому периоду.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      3. Формирование тарифа осуществляется на основе анализа и усреднения фактических расходов на финансирование деятельности карьерного центра за три отчетных года, предшествующих планируемому периоду.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Формирование тарифов на оказание услуг в сфере занятости осуществляется в соответствии с бизнес-процессами оказания услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      4. Формирование тарифов на оказание услуг в сфере занятости осуществляется в соответствии с бизнес-процессами оказания услуг.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Значения тарифов определяются по каждому виду услуги в сфере занятости населения и отдельно для карьерных центров, осуществляющих деятельность в городах, в том числе городах районного значения, и для карьерных центров, осуществляющих деятельность в сельской местности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      Значения тарифов определяются по каждому виду услуги в сфере занятости населения и отдельно для карьерных центров, осуществляющих деятельность в городах, в том числе городах районного значения, и для карьерных центров, осуществляющих деятельность в сельской местности.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Формирование тарифа на оказание одной услуги осуществляется по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4584700" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -1392,516 +1404,488 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тбаз_i – базовый тариф на оказание i-ой услуги;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      i – вид услуги;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      i – вид услуги;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ка – поправочный коэффициент учета расходов по аренде помещения карьерных центров, который определяется по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      Ка – поправочный коэффициент учета расходов по аренде помещения карьерных центров, который определяется по формуле:</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ка = Va / Угод / m, где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      Ка = Va / Угод / m, где:</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Va – годовой объем средств, предусмотренный на оплату аренды помещения для карьерных центров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      Va – годовой объем средств, предусмотренный на оплату аренды помещения для карьерных центров;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Угод – годовое плановое количество услуг, оказываемых в карьерных центрах и зарегистрированных в АЦС "Рынок труда";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      m – количество месяцев в финансовом году, в течение которых будет осуществляться оплата услуг, оказываемых карьерных центров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кэ – поправочный коэффициент учета надбавок за работу в зоне экологического бедствия или на территории радиационного риска, который определяется по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кэ = Vэ / Угод / m, где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Vэ – годовой объем средств, предусмотренный на оплату надбавки за работу в зоне экологического бедствия или на территории радиационного риска для карьерного центра, который формируется в соответствии с законами Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О социальной защите граждан, пострадавших вследствие экологического бедствия в Пpиаpалье</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" и "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О социальной защите граждан, пострадавших вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...140 lines deleted...]
-      Кэ = Vэ / Угод / m, где:</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Формирования базового тарифа на оказание одной услуги осуществляется по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...55 lines deleted...]
-        <w:t>".</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тбаз_i = Рот_i + Рк_i, где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      6. Формирования базового тарифа на оказание одной услуги осуществляется по формуле:</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рот_i – средняя расчетная сумма расходов на оплату труда с начислениями на выплаты персонала карьерного центра, оказывающего i услугу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      Тбаз_i = Рот_i + Рк_i, где:</w:t>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рк_i – средняя расчетная сумма косвенных расходов карьерного центра в расчете на одну услугу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      Рот_i – средняя расчетная сумма расходов на оплату труда с начислениями на выплаты персонала карьерного центра, оказывающего i услугу;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Расходы на оплату труда с начислениями на выплаты персонала, оказывающего i-ю услугу рассчитываются по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2108200" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -1937,130 +1921,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Nin – значение нормы рабочего времени, затрачиваемого n-ым работником на оказание i услуги. Для определения нормы рабочего времени, затрачиваемого работником на оказание услуги, используются методы: хронометраж, фотография рабочего дня, опросы работников. Также используются данные статистических отчетов о затратах времени за предшествующий период, материалы наблюдений за использованием рабочего времени, результаты экспертных оценок, опыт руководителей и работников карьерных центров на оказание услуги;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Rin – размер повременной (часовой, дневной, месячной, годовой) оплаты труда (с учетом окладов (должностных окладов), ставок заработной платы, выплат компенсационного характера) с начислениями на выплаты по оплате труда n-ого работника, связанного с оказанием i услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер повременной (часовой, дневной, месячной, годовой) оплаты труда с начислениями на выплаты по оплате труда n-ого работника, связанного с оказанием i услуги, определяется исходя из годового фонда оплаты труда и годового фонда рабочего времени указанного работника за отчетный период.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      Rin – размер повременной (часовой, дневной, месячной, годовой) оплаты труда (с учетом окладов (должностных окладов), ставок заработной платы, выплат компенсационного характера) с начислениями на выплаты по оплате труда n-ого работника, связанного с оказанием i услуги.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Годовой фонд оплаты труда и годовой фонд рабочего времени n-го работника, связанного с оказанием i услуги, определяются согласно пункта 7 настоящей Методики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2152,208 +2136,246 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2023 года № 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предельный уровень тарифов на услуги в сфере занятости населения, оказываемые за счет бюджетных средств</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Предельные уровни тарифов на услуги в сфере занятости населения, оказываемые за счет бюджетных средств, составляют:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z219" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для безработных, зарегистрированных в местном исполнительном органе по вопросам социальной защиты и занятости населения города областного значения, столицы, городов республиканского значения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...15 lines deleted...]
-      1. Предельные уровни тарифов на услуги в сфере занятости населения, оказываемые за счет бюджетных средств, составляют:</w:t>
+    <w:bookmarkStart w:name="z220" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории не более 35 000 (тридцать пять тысяч) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...15 lines deleted...]
-      1) для безработных, зарегистрированных в местном органе по вопросам социальной защиты и занятости населения города областного значения, городов республиканского значения, столицы:</w:t>
+    <w:bookmarkStart w:name="z221" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй и третьей категорий не более 43 750 (сорок три тысячи семьсот пятьдесят) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
-[...15 lines deleted...]
-      первой категории не более 35 000 (тридцать пять тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для безработных, зарегистрированных в местном органе по вопросам социальной защиты и занятости населения района соответствующей области, города районного значения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
-[...15 lines deleted...]
-      второй и третьей категорий не более 43 750 (сорок три тысячи семьсот пятьдесят) тенге;</w:t>
+    <w:bookmarkStart w:name="z223" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории не более 43 750 (сорок три тысячи семьсот пятьдесят) теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
-[...15 lines deleted...]
-      2) для безработных, зарегистрированных в местном органе по вопросам социальной защиты и занятости населения района соответствующей области, города районного значения:</w:t>
+    <w:bookmarkStart w:name="z224" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй и третьей категорий не более 52 500 (пятьдесят две тысячи пятьсот) теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2445,242 +2467,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2023 года № 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу приказа и структурных элементов некоторых приказов Министра труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 19 июня 2018 года № 257 "Об утверждении методики формирования тарифов и предельного уровня тарифов на услуги в сфере занятости населения, оказываемые за счет бюджетных средств" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17196).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра труда и социальной защиты населения Республики Казахстан, в которые вносятся изменения и дополнение, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 20 сентября 2018 года № 400 "О внесении изменений и дополнения в некоторые приказы Министра труда и социальной защиты населения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17428);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра труда и социальной защиты населения Республики Казахстан, в которые вносятся изменения, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 26 июня 2019 года № 345 "О внесении изменений в некоторые приказы Министра труда и социальной защиты населения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18912).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>