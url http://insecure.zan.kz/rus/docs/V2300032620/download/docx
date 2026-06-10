--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fd88ad1" w14:textId="fd88ad1">
+    <w:p w14:paraId="4855f29" w14:textId="4855f29">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,497 +94,418 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении методики формирования тарифов и предельного уровня тарифов на услуги в сфере занятости населения, оказываемые за счет бюджетных средств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 29 мая 2023 года № 183. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 мая 2023 года № 32620</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 29 мая 2023 года № 183. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 мая 2023 года № 32620.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Вводится в действие с 01.07.2023.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с абзацем шестым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Социального кодекса Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) методику формирования тарифов на услуги в сфере занятости населения, оказываемые за счет бюджетных средств, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) предельный уровень тарифов на услуги в сфере занятости населения, оказываемые за счет бюджетных средств, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу приказ и структурные элементы некоторых приказов Министра труда и социальной защиты населения Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департаменту занятости населения Министерства труда и социальной защиты населения Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан после его официальной публикации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства труда и социальной защиты населения Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра труда и социальной защиты населения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие с 1 июля 2023 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -600,58 +521,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр труда и социальной</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр труда и социальной</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>защиты населения Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -697,82 +635,66 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Т. Дуйсенова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z17" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -834,132 +756,98 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1053,357 +941,422 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әлеуметтік қорғау министрі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы 29 мамырдағы № 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Методика</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>формирования тарифов на услуги в сфере занятости населения, оказываемые за счет бюджетных средств</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Методика</w:t>
-[...27 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящая методика формирования тарифов на услуги в сфере занятости населения, оказываемые за счет бюджетных средств (далее – Методика), разработана в соответствии с абзацем шестым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Социального Кодекса Республики Казахстан и определяет алгоритм формирования тарифов на услуги в сфере занятости населения, оказываемые за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="8"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящей Методике используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z24" w:id="9"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) автоматизированная информационная система "Рынок труда" (далее – АИС "Рынок труда") – автоматизированная информационная система в составе единой информационной системы социально-трудовой сферы, предназначенная для автоматизации деятельности центров занятости населения с целью оказания посредничества в трудоустройстве, мониторинга и формирования отчетности, и межведомственного взаимодействия, включая интеграцию с информационными системами государственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тариф на оказание услуги в сфере занятости населения (далее – тариф) – расчетная стоимость одной единицы услуги в сфере занятости населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Алгоритм формирование тарифов на услуги в сфере занятости населения, оказываемые за счет бюджетных средств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Формирование тарифа осуществляется на основе анализа и усреднения фактических расходов на финансирование деятельности карьерного центра за три отчетных года, предшествующих планируемому периоду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Формирование тарифов на оказание услуг в сфере занятости осуществляется в соответствии с бизнес-процессами оказания услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Значения тарифов определяются по каждому виду услуги в сфере занятости населения и отдельно для карьерных центров, осуществляющих деятельность в городах, в том числе городах районного значения, и для карьерных центров, осуществляющих деятельность в сельской местности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Формирование тарифа на оказание одной услуги осуществляется по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4584700" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -1439,248 +1392,337 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тбаз_i – базовый тариф на оказание i-ой услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       i – вид услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ка – поправочный коэффициент учета расходов по аренде помещения карьерных центров, который определяется по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ка = Va / Угод / m, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Va – годовой объем средств, предусмотренный на оплату аренды помещения для карьерных центров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац восьмой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Угод – годовое плановое количество услуг, оказываемых карьерных центров и зарегистрированных в АИС "Рынок труда";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       m – количество месяцев в финансовом году, в течение которых будет осуществляться оплата услуг, оказываемых карьерных центров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кэ – поправочный коэффициент учета надбавок за работу в зоне экологического бедствия или на территории радиационного риска, который определяется по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кэ = Vэ / Угод / m, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Vэ – годовой объем средств, предусмотренный на оплату надбавки за работу в зоне экологического бедствия или на территории радиационного риска для карьерного центра, который формируется в соответствии с законами Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1695,170 +1737,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" и "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О социальной защите граждан, пострадавших вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Формирования базового тарифа на оказание одной услуги осуществляется по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тбаз_i = Рот_i + Рк_i, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рот_i – средняя расчетная сумма расходов на оплату труда с начислениями на выплаты персонала карьерного центра, оказывающего i услугу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рк_i – средняя расчетная сумма косвенных расходов карьерного центра в расчете на одну услугу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Расходы на оплату труда с начислениями на выплаты персонала, оказывающего i-ю услугу рассчитываются по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2108200" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -1894,148 +1937,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Nin – значение нормы рабочего времени, затрачиваемого n-ым работником на оказание i услуги. Для определения нормы рабочего времени, затрачиваемого работником на оказание услуги, используются методы: хронометраж, фотография рабочего дня, опросы работников. Также используются данные статистических отчетов о затратах времени за предшествующий период, материалы наблюдений за использованием рабочего времени, результаты экспертных оценок, опыт руководителей и работников карьерных центров на оказание услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rin – размер повременной (часовой, дневной, месячной, годовой) оплаты труда (с учетом окладов (должностных окладов), ставок заработной платы, выплат компенсационного характера) с начислениями на выплаты по оплате труда n-ого работника, связанного с оказанием i услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер повременной (часовой, дневной, месячной, годовой) оплаты труда с начислениями на выплаты по оплате труда n-ого работника, связанного с оказанием i услуги, определяется исходя из годового фонда оплаты труда и годового фонда рабочего времени указанного работника за отчетный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Годовой фонд оплаты труда и годовой фонд рабочего времени n-го работника, связанного с оказанием i услуги, определяются согласно пункта 7 настоящей Методики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2127,226 +2152,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2023 года № 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="37"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предельный уровень тарифов на услуги в сфере занятости населения, оказываемые за счет бюджетных средств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z55" w:id="38"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Предельные уровни тарифов на услуги в сфере занятости населения, оказываемые за счет бюджетных средств, составляют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z56" w:id="39"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для безработных, зарегистрированных в местном органе по вопросам социальной защиты и занятости населения города областного значения, городов республиканского значения, столицы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z57" w:id="40"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       первой категории не более 35 000 (тридцать пять тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       второй и третьей категорий не более 43 750 (сорок три тысячи семьсот пятьдесят) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z59" w:id="42"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для безработных, зарегистрированных в местном органе по вопросам социальной защиты и занятости населения района соответствующей области, города районного значения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       первой категории не более 43 750 (сорок три тысячи семьсот пятьдесят) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       второй и третьей категорий не более 52 500 (пятьдесят две тысячи пятьсот) тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2438,279 +2445,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2023 года № 183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу приказа и структурных элементов некоторых приказов Министра труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 19 июня 2018 года № 257 "Об утверждении методики формирования тарифов и предельного уровня тарифов на услуги в сфере занятости населения, оказываемые за счет бюджетных средств" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17196).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра труда и социальной защиты населения Республики Казахстан, в которые вносятся изменения и дополнение, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 20 сентября 2018 года № 400 "О внесении изменений и дополнения в некоторые приказы Министра труда и социальной защиты населения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17428);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра труда и социальной защиты населения Республики Казахстан, в которые вносятся изменения, утвержденный приказом Министра труда и социальной защиты населения Республики Казахстан от 26 июня 2019 года № 345 "О внесении изменений в некоторые приказы Министра труда и социальной защиты населения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18912).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3036,31 +3006,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>