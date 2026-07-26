--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="732c67a" w14:textId="732c67a">
+    <w:p w14:paraId="055625e" w14:textId="055625e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1446,156 +1446,156 @@
         <w:t>
       11) доходы в виде денежных переводов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) доходы в виде выигрышей в натуральном и (или) денежном выражении, полученных на конкурсах, соревнованиях (олимпиадах), фестивалях, по лотереям, розыгрышам, включая по вкладам и долговым ценным бумагам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z415" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13) доходы, полученные от участия в активных мерах содействия занятости за исключением единовременной выплаты на переезд (на каждого члена семьи) участникам добровольного переселения в рамках </w:t>
+      13) доходы, полученные от участия в активных мерах содействия занятости за исключением единовременной выплаты на переезд (на каждого члена семьи) участникам добровольного переселения в рамках Правил добровольного переселения лиц для повышения мобильности рабочей силы, утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правил</w:t>
+        <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> добровольного переселения лиц для повышения мобильности рабочей силы (далее – Правила добровольного переселения), утвержденного уполномоченным государственным органом в соответствии с абзацем 7 подпункта 5) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Кодекса.</w:t>
+        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 22 июня 2023 года № 234 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32880) (далее – Правила добровольного переселения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 05.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1948,107 +1948,67 @@
         <w:t>
       11) единовременные государственные пособия в связи с рождением ребенка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) финансовая и материальная помощь обучающимся из числа малообеспеченных семей, оказываемая в организациях образования в соответствии с законодательством Республики Казахстан в области образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkStart w:name="z416" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> статьи 11 Кодекса;</w:t>
+        <w:t>
+      13) помощь в денежном или натуральном выражении, оказанная малообеспеченным гражданам в связи с ростом цен на продукты питания из государственного бюджета и иных источников согласно с Типовыми правилами оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан, утвержденными постановлением Правительства Республики Казахстан от 30 июня 2023 года № 523 (далее – Типовые правила);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) единовременная денежная помощь, оказываемая в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2464,156 +2424,262 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) социальные выплаты на случай потери дохода в связи с ограничениями деятельности на период действия чрезвычайного положения или единовременные социальные выплаты на случай потери дохода в связи с введением ограничительных мероприятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      26) жилищные выплаты отдельным категориям граждан за жилище, арендуемое в частном жилищном фонде согласно </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26) жилищные выплаты отдельным категориям граждан за жилище, арендуемое в частном жилищном фонде согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> назначения и осуществления выплат отдельным категориям граждан за жилище, арендуемое в частном жилищном фонде, утвержденным приказом и.о. Министра промышленности и строительства Республики Казахстан от 17 июня 2024 года № 221 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 34524).</w:t>
+        <w:t xml:space="preserve"> субсидирования части арендной платы за жилище, арендованное в частном жилищном фонде, утвержденным приказом исполняющего обязанности Министра промышленности и строительства Республики Казахстан от 30 апреля 2025 года № 152 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 36055).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 31.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 95</w:t>
+        <w:t>№195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Карьерный центр с согласия заявителя сверяет доходы заявителя с данными автоматизированной информационной системы уполномоченного государственного органа и (или) соответствующих государственных органов и (или) организаций, с письменными документами, представленными государственными органами и (или) организациями по запросу карьерного центра или акима села, поселка, сельского округа, с документами, представленными заявителем в связи с отсутствием сведений в соответствующих информационных системах государственных органов и (или) организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2632,1945 +2698,2349 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. При исчислении совокупного дохода семьи учитываются лица, входящие в состав семьи в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 120 Кодекса, зарегистрированные по месту жительства в пределах одного населенного пункта, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лиц, находящихся на полном государственном обеспечении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лиц, находящихся на срочной воинской службе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лиц, находящихся в местах лишения свободы, на принудительном лечении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Факт совместного проживания не требуется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам или членам семьи, осуществляющим трудовую деятельность вне места жительства семьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детям, проживающим в семье и имеющим регистрацию в другом населенном пункте по месту обучения в организациях среднего образования в связи с отсутствием по месту жительства семьи организации образования такого уровня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детям, обучающимся в интернатных организациях, кроме находящихся на полном государственном обеспечении, а также обучающимся по очной форме обучения в организациях технического и профессионального, послесреднего, высшего и (или) послевузовского образования Республики Казахстан, после достижения ими совершенолетия до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав семьи, претендующей на получение адресной социальной помощи, учитывается на момент обращения за адресной социальной помощью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При исчислении совокупного дохода семьи, в составе которой в расчетном периоде произошли изменения, доходы прибывшего члена семьи учитываются с даты прибытия. При выбытии в расчетном периоде члена семьи совокупный доход семьи исчисляется с даты выбытия за вычетом среднедушевого дохода, приходящегося на выбывшего члена семьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав семьи включаются дети, проживающие в семье и имеющие регистрацию в другом населенном пункте по месту обучения в организациях среднего образования в связи с отсутствием по месту жительства семьи организации образования такого уровня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Для уточнения совокупного дохода семьи участковые комиссии по результатам обследования в заключении, о необходимости предоставления адресной социальной помощи или ее отсутствии, указывают состав семьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участковой комиссией при подготовке заключения подтверждаются данные предоставленные заявителем для назначения адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае расхождения сведений, указанных заявителем фактические данные дополняются сведениями участковой комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Среднедушевой доход семьи рассчитывается путем деления совокупного дохода семьи за расчетный период на количество месяцев в указанном периоде и число членов семьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Доходы, полученные в иностранной валюте, пересчитываются в национальную валюту по рыночному курсу обмена валют в порядке, установленном </w:t>
+      13. Доходы, полученные в иностранной валюте, пересчитываются в национальную валюту по рыночному курсу обмена валют в порядке, установленном совместным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 25 января 2013 года № 15 и приказом Министра финансов Республики Казахстан от 22 февраля 2013 года № 99 "О порядке определения рыночного курса обмена валюты" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 8378).</w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 сентября 2025 года № 56 и приказом Министра финансов Республики Казахстан от 29 сентября 2025 года № 544 "Об утверждении Правил определения рыночного курса обмена валюты" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 36983).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в  редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z418" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Доходы, полученные в натуральном выражении, учитываются в совокупном доходе семьи в денежном эквиваленте, указанном заявителем в сведениях о полученных доходах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Исчисление совокупного дохода не производится в случае представления лицом (семьей) заведомо ложной информации и (или) недостоверных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении лицом (семьей) заведомо ложной информации и (или) недостоверных документов, повлекших за собой незаконное назначение адресной социальной помощи, заявителю и его семье выплата адресной социальной помощи прекращается на весь период ее назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Доходы, полученные в виде оплаты труда, социальных выплат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При исчислении совокупного дохода семьи учитываются доходы, полученные в виде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) полученные от работодателя суммы в качестве оплаты труда, а именно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все виды заработной платы согласно системы оплаты труда, в том числе сдельная, повременная, а также премии, доплаты, надбавки, а также стимулирующие и компенсационные выплаты в денежной форме (независимо от источника финансирования, включая денежные суммы, выплачиваемые работникам в соответствии с трудовым законодательством Республики Казахстан, а также соглашениями, трудовыми, коллективными договорами и актами работодателя);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       средняя заработная плата, исчисляемая работодателем и выплачиваемая работнику за период, в течение которого работнику гарантируется сохранение его заработка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       компенсации, выплачиваемые при расторжении трудового договора в случаях ликвидации организации (юридического лица) или прекращения деятельности работодателя (физического лица), сокращения численности или штата работников в размерах, установленных трудовым законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       комиссионное вознаграждение, выплачиваемое страховым агентам и брокерам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       виды выплат, не учитываемые при исчислении заработной платы и выплачиваемые за счет средств организаций, кроме пособий на рождение ребенка и погребение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       денежное довольствие военнослужащих, в том числе проходящих службу по контракту, и лиц рядового и начальствующего состава органов внутренних дел, а также приравненных к ним категорий граждан с учетом надбавок и доплат, за исключением денежного довольствия военнослужащих срочной службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       суммы кредита, выплаченные работодателем, указанные выплаты распределяются на установленный срок погашения кредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       текущие жилищные выплаты военнослужащим и сотрудникам специальных государственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) социальных выплат, а именно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все виды пенсионных выплат, компенсационные выплаты к ним;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственные социальные пособия по инвалидности, по случаю потери кормильца, кроме государственного социального пособия по инвалидности детям с инвалидностью до семи лет и государственного социального пособия по инвалидности детям с инвалидностью с семи до восемнадцати лет первой, второй, третьей групп;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные государственные пособия, кроме специального государственного пособия детям с инвалидностью до семи лет и специального государственного пособия детям с инвалидностью с семи до восемнадцати лет первой, второй, третьей групп;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственные специальные пособия лицам, работавшим на подземных и открытых горных работах, а также на работах с особо вредными и особо тяжелыми условиями труда или на работах с вредными и тяжелыми условиями труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       социальные выплаты из государственного фонда социального страхования, кроме социальной выплаты на случай потери дохода в связи с ограничениями деятельности на период действия чрезвычайного положения или единовременной социальной выплаты на случай потери дохода в связи с введением ограничительных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственные пособия по уходу за ребенком по достижению им возраста полутора лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возмещение затрат на обучение на дому детей с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пособие опекунам или попечителям на содержание ребенка-сироты (детей-сирот) и ребенка (детей), оставшегося без попечения родителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выплата на содержание ребенка (детей), переданного патронатным воспитателям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственное пособие матери или отцу, усыновителю (удочерителю), опекуну (попечителю), воспитывающему ребенка с инвалидностью (детей с инвалидностью);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пособия по социальному обеспечению за счет средств работодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ежемесячное пожизненное содержание судье, пребывающему в отставке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гарантии государства получателям пенсионных выплат по сохранности обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов в едином накопительном пенсионном фонде в размере фактически внесенных обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов с учетом уровня инфляции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ежемесячное государственное пособие многодетным семьям, имеющим четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения по общеобразовательным или профессиональным программам в организациях общего среднего, технического и профессионального, послесреднего, высшего и (или) послевузовского образования, после достижения ими восемнадцатилетнего возраста до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стипендии, в том числе государственная именная и именная стипендии, выплачиваемые интернам, магистрантам, докторантам, слушателям резидентуры и другим слушателям учебных заведений независимо от источника финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       материальная (социальная) помощь на проезд во внутригородском общественном транспорте, оказываемая за счет средств местных бюджетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стоимость натуральных видов помощи, предоставляемой в соответствии с законодательством Республики Казахстан, а также сумма, выплачиваемая взамен этой помощи, кроме продуктово-бытовых наборов, предоставляемых на период действия чрезвычайного положения или ограничительных мероприятий, а также сумма, выплачиваемая взамен этой помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       надбавки и доплаты ко всем видам выплат, установленных законодательными актами Республики Казахстан, органами местного государственного управления, учреждениями и организациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В состав совокупного дохода включаются единовременные выплаты и ежемесячные суммы, выплачиваемые работодателем в соответствии с трудовым законодательством Республики Казахстан о возмещении вреда, причиненного жизни и здоровью работников во время исполнения ими трудовых и служебных обязанностей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При единовременном получении дохода (в том числе задолженности по заработной плате, социальным выплатам, алиментам) за период, превышающий расчетный, полученный доход делится на количество месяцев, за которые он получен, и умножается на количество месяцев, которые приходятся на расчетный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доход лиц, выполняющих работу по гражданско-правовому договору (подряд и иное), суммируется за весь период действия договора. Полученный доход делится на количество месяцев, предусмотренных договором для выполнения работы, и учитывается в совокупном доходе семьи за те месяцы, которые приходятся на расчетный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Вознаграждения, полученные по гражданско-правовому договору, в том числе на создание, издание, исполнение произведений науки, литературы, искусства, культуры, выплачиваемые в счет этого договора авансом, учитываются за весь период авансирования (равными долями помесячно), а оставшаяся сумма учитывается на период действия договора после авансирования (равными долями помесячно).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Авторские вознаграждения (при отсутствии договора), а также вознаграждения за открытия, изобретения и рационализаторские предложения включаются в совокупный доход семьи в размере доли, полученной от деления суммы вознаграждения на количество месяцев, за которые он получен, и умножается на количество месяцев, приходящихся на расчетный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 21 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. При отсутствии в соответствующих информационных системах государственных органов и (или) организаций сведений о размерах обязательных пенсионных взносов и (или) при их расхождении со сведениями, представленными заявителем, доходы, полученные в виде оплаты труда, подтверждаются справками от работодателя в произвольной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Получение доходов в виде социальных выплат за счет средств республиканского бюджета, при отсутствии сведений в соответствующих информационных системах государственных органов и (или) организаций и (или) при их расхождении со сведениями, представленными заявителем, подтверждается копией удостоверения получателя пенсии или пособия, либо справкой, выдаваемых отделениями Государственной корпорации "Правительство для граждан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z141" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доходы независимого работника подтверждаются письменным заявлением в произвольной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z142" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Доходы в виде алиментов на детей и других иждивенцев</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z143" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В составе совокупного дохода семьи учитываются алименты на детей и других иждивенцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z144" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алименты, а также дополнительные суммы алиментов, полученные в связи с перерасчетом заработка плательщика алиментов, учитываются в совокупном доходе семьи по времени их получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z145" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Получаемые членом семьи алименты учитываются в совокупном доходе семьи, а выплачиваемые членом семьи алименты на детей, проживающих в другой семье, исключаются из его дохода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z146" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В случае, когда лица не имеют возможности взыскать алименты по причине отсутствия сведений о местонахождении лица, обязанного содержать иждивенцев, совокупный доход семьи исчисляется на основании письменного заявления в произвольной форме с приложением документов от соответствующих органов о нахождении указанного лица в розыске.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z147" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совокупный доход семьи исчисляется без учета алиментов в случаях, когда плательщик:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z419" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) не работает и зарегистрирован в качестве безработного в карьерном центре (при представлении информации о регистрации в качестве безработного по форме, согласно приложению 8 к Правилам регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого карьерными центрами, утвержденным уполномоченным государственным органом в соответствии с </w:t>
+      "1) не работает и зарегистрирован в качестве безработного в карьерном центре (при представлении информации о регистрации в качестве безработного по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 1</w:t>
+        <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 98 Кодекса);</w:t>
+        <w:t xml:space="preserve"> в соответствии Правилами регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого карьерными центрами, утвержденными приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 9 июня 2023 года № 214 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32850);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) находится в местах лишения свободы либо изоляторе временного содержания (при представлении справки в произвольной форме от судебного исполнителя или из исправительного учреждения о том, что алименты на детей не перечисляются с указанием периода нахождения в местах лишения свободы либо изоляторе временного содержания);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) состоит на учете в туберкулезном, психоневрологическом, онкологическом, санаторно-курортном диспансерах (стационарах), при предоставлении справки от соответствующих медицинских организаций по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к приказу исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z151" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выбыл на постоянное местожительство в государство, с которым Республика Казахстан не имеет соответствующего соглашения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уклоняется от содержания детей и других иждивенцев в связи со злоупотреблением спиртными напитками, наркотическими веществами, что подтверждается справкой соответствующего правоохранительного органа или заключением участковой комиссии, а также азартными играми и пари, что подтверждается решением суда об ограничении дееспособности плательщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При совместном проживании супругов в случае, если брак (супружество) между ними расторгнут либо не расторгнут, в совокупном доходе семьи полностью учитываются доходы супруга, с которого взысканы алименты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если брак (супружество) между супругами расторгнут, но алименты с одного из супругов не взысканы, в совокупном доходе семьи учитываются его доходы полностью независимо от факта их совместного проживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 25 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Полученные алименты на детей и других иждивенцев, при отсутствии сведений в соответствующих информационных системах государственных органов и (или) организаций и (или) при их расхождении со сведениями, представленными заявителем, подтверждаются справками организаций о перечисленных алиментах либо квитанцией почтовых переводов о полученных алиментах, а также на основании письменного заявления в произвольной форме с приложением акта судебных органов о взыскании алиментов. При образовании задолженности по алиментам за период свыше 3 месяцев представляется постановление судебного исполнителя об определении задолженности по алиментам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:bookmarkStart w:name="z156" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Доходы от предпринимательской деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z157" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. При исчислении совокупного дохода лица (семьи) от предпринимательской деятельности учитываются доходы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z397" w:id="151"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z397" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) от реализации продукции (работ, услуг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z398" w:id="152"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z398" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) от прироста стоимости при реализации товарно-материальных ценностей, имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z399" w:id="153"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z420" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) полученные в результате деятельности крестьянского (фермерского) хозяйства и от условной земельной доли и имущественного паях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z400" w:id="154"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z421" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Исчисление совокупного дохода членов крестьянского хозяйства производится с учетом фактически полученного дохода от реализации сельскохозяйственной продукции, указанной в декларации о полученных доходах, представляемой в налоговые органы, в соответствии с </w:t>
+      Исчисление совокупного дохода членов крестьянского хозяйства производится с учетом фактически полученного дохода от реализации сельскохозяйственной продукции, указанной в декларации о полученных доходах, представляемой в налоговые органы, в соответствии с Правилами составления налоговой отчетности и правил их составления, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилами</w:t>
+        <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> составления налоговой отчетности, утвержденных приказом Министра финансов Республики Казахстан от 12 февраля 2018 года № 166 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16448). При этом годовой доход делится на двенадцать месяцев, и соответствующая его часть включается в общий совокупный доход за определяемый период;</w:t>
+        <w:t xml:space="preserve"> Первого заместителя Премьер-Министра Республики Казахстан – Министра финансов Республики Казахстан от 20 января 2020 года № 39 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19897). При этом годовой доход делится на двенадцать месяцев, и соответствующая его часть включается в общий совокупный доход за определяемый период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z401" w:id="155"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z401" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) полученные в результате деятельности независимых работников. При этом, доход учитывается не ниже размера 25-кратного месячного расчетного показателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z402" w:id="156"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z402" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) полученные в результате деятельности лица, осуществляющего предпринимательскую деятельность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z403" w:id="157"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z403" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доход от осуществления предпринимательской деятельности лица за месяц определяется путем деления суммы дохода, задекларированного за предыдущий налоговый период, на количество месяцев в таком налоговом периоде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z404" w:id="158"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z404" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом по индивидуальным предпринимателям, применяющим специальный налоговый режим на основе патента, сумма дохода за месяц определяется путем деления суммы дохода, задекларированного в расчете стоимости патента, на количество месяцев, указанное в таком расчете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z405" w:id="159"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z405" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, в случае если средняя сумма дохода, указанная в декларации ниже 25-кратного месячного расчетного показателя, то в совокупный доход учитывается сумма в размере 25- кратного месячного расчетного показателя. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z406" w:id="160"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z406" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совокупный доход определяется путем умножения полученной величины от средней суммы дохода либо установленного к зачету размера дохода на три месяца, при этом доход учитывается не ниже размера 25-кратного месячного расчетного показателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции приказа Министра труда и социальной защиты населения РК от 05.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 27 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. При отсутствии в соответствующих информационных системах государственных органов и (или) организаций сведений о размерах обязательных пенсионных взносов и (или) при их расхождении со сведениями, представленными заявителем, доходы, полученные по гражданско-правовому договору, подтверждаются копией договора и справкой заказчика о размере выплаты вознаграждения за выполненную работу (услугу), полученного за квартал, предшествовавший обращению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z166" w:id="162"/>
+    <w:bookmarkStart w:name="z166" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совокупный доход лиц, занятых без заключения гражданско-правового договора, подтверждается на основании их заявления. При этом натуральная часть выплаты вознаграждения за выполненную работу (услугу) включается в совокупный доход в денежном эквиваленте по рыночным ценам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z167" w:id="163"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z167" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Доходы от личного подсобного хозяйства, приусадебного хозяйства, включающего содержание скота и птицы, садоводство, огородничество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z168" w:id="164"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z168" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В состав совокупного дохода семьи включаются доходы, полученные от ведения личного подсобного хозяйства, приусадебного хозяйства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z169" w:id="165"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z169" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Доход от личного подсобного хозяйства, приусадебного хозяйства, полученный от выращивания сельскохозяйственной (цветочной) продукции, содержания и разведения скота и птицы, учитываемый в совокупном доходе семьи, рассчитывается на основании Перечня административно-территориальных районов по природным условиям Республики Казахстан, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4725,331 +5195,331 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, индивидуальной карточки по нормам расчета дохода от личного подсобного хозяйства, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z170" w:id="166"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z170" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Средняя урожайность (продуктивность), средний уровень производственных расходов, приведенные в карточках по нормам, а также цены, используемые для расчета доходов от личного подсобного хозяйства, корректируются местными исполнительными органами области (городах республиканского значения, столицы) с учетом особенностей регионов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z171" w:id="167"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z171" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доход, полученный от реализации, выращенной в личном подсобном хозяйстве цветочной продукции, а также от разведения пушных зверей, пчел, птицы (кроме курей, гусей, уток), включается в совокупный доход семьи на основании письменного заявления в произвольной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z172" w:id="168"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z172" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Стоимость произведенной продукции с одной сотки земли (одной головы) определяется путем умножения средней урожайности выращиваемых культур (средней продуктивности скота и птицы, содержащихся в личном подсобном хозяйстве) на среднюю цену за 1 килограмм продукции. Для определения дохода, убытка из стоимости произведенной продукции вычитается средний уровень расходов с одной сотки земли (одной головы). Полученная величина делится на двенадцать месяцев и умножается на число месяцев в расчетном периоде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z173" w:id="169"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z173" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Для расчета дохода используются среднегодовые цены предыдущего календарного года, сложившиеся в областях (городах республиканского значения, столице) на продукцию растениеводства и животноводства, формируемые органами статистики в сроки, предусмотренные Планом статистических работ (далее – План), который формируется на соответствующий год согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственной статистике", областными управлениями координации занятости и социальных программ, управлениями занятости и социальных программ городов республиканского значения, управление занятости, труда и социальной защиты городов республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z174" w:id="170"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z174" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Доход от домашнего скота, птицы непродуктивного возраста (молодняк) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам учитывается лишь в случае его дарения или реализации (продажа, убой) в расчетном периоде по ценам, сложившимся на рынках в соответствующем месяце его дарения или реализации (продажа, убой), полученным в установленном порядке от органов государственной статистики в сроки, предусмотренные Планом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z175" w:id="171"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z175" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При реализации скота (птицы) в расчетном периоде в совокупный доход семьи включается единовременный доход по ценам, сложившимся на рынках в соответствующем месяце реализации, полученным в установленном порядке от органов государственной статистики в сроки, предусмотренные Планом на соответствующий год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z176" w:id="172"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z176" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Совокупный доход семьи исчисляется без учета дохода от рабочего скота (лошадь, верблюд) и скота, не принесшего потомства (например, яловая корова) в течение одного года. При содержании в личном подсобном хозяйстве указанного скота более одного года доход учитывается как от скота мясного направления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z177" w:id="173"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z177" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. При наличии домашнего скота, птицы, кроме указанных в пункте 32 настоящих Правил, совокупный доход определяется путем деления годовой суммы дохода на двенадцать месяцев. Полученная величина умножается на число месяцев в расчетном периоде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z178" w:id="174"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z178" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Индивидуальная карточка по нормам расчета доходов от личного подсобного хозяйства, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, заполняется карьерный центром на основе данных заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z179" w:id="175"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z179" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. При исчислении дохода от личного подсобного хозяйства местные исполнительные органы района (города областного значения) с учетом особенностей регионов определяют как не дающие доход домашний скот, птицу, сельскохозяйственные культуры, возделываемые на земельном участке (приусадебном, дачном, земельной доле), по которым показатели продуктивности и урожайности в данном регионе ниже соответствующих средних показателей, приведенных в карточках по нормам, и совокупный доход по ним не превышает установленную предельную допустимую величину.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z180" w:id="176"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z180" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предельная допустимая величина устанавливается после предварительного согласования с местными представительными органами района (города областного значения) в кратности к прожиточному минимуму, сложившемуся за предыдущий квартал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5154,68 +5624,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на получение государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>адресной социальной помощи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z407" w:id="177"/>
+    <w:bookmarkStart w:name="z407" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень административно-территориальных районов по природным условиям Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 – в редакции приказа Министра труда и социальной защиты населения РК от 05.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11506,69 +11976,7988 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на получение государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>адресной социальной</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z350" w:id="178"/>
+    <w:bookmarkStart w:name="z350" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карточка по нормам расчета дохода от личного подсобного хозяйства в степной зоне</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z351" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продукция растениеводства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продукция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя урожайность с 1 сотки земли, кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средний уровень расходов с 1 сотки земли, тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя цена 1 кг продукции, тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоимость произведенной продукции с 1 сотки, тенге (гр. 2 х гр. 4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доход (+), убыток (-) с 1 сотки земли, тенге (гр. 5 - гр. 3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Картофель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1796</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сады семечковые (яблоки, груши)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+802</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сады косточковые (урюк, слива)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+762</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ягодные культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2832</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z352" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продукция животноводства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продукция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя продуктивность с 1 головы, кг (л)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средний уровень расходов на 1 голову, тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя цена 1 кг продукции, (1 л, 1 десятка яиц), тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоимость продукции с 1 головы, тенге (гр. 2 х гр. 4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доход (+), убыток (-) с 1 головы, тенге (гр. 5 - гр. 3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крупно рогатый скот молочного направления (молоко)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43960</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крупно рогатый скот мясного направления (говядина)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+165</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36749</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свиньи (свинина)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овцы, козы мясо/шерсть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20/2,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лошадь (конина)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Птица яичного направления (яйца)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+137 штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1233</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Птица мясного направления (мясо)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+351</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам исчисления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>совокупного дохода лица</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(семьи), претендующего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на получение государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адресной социальной помощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z354" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карточка по нормам расчета дохода от личного подсобного хозяйства в сухостепной зоне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z355" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продукция растениеводства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продукция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя урожайность с 1 сотки земли, кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средний уровень расходов с 1 сотки земли, тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя цена 1 кг продукции, тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоимость произведенной продукции с 1 сотки, тенге (гр. 2 х гр. 4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доход (+), убыток (-) с 1 сотки земли, тенге (гр. 5 - гр. 3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Картофель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1777</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6264</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бахчи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сады семечковые (яблоки, груши)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+741</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сады косточковые (урюк, слива)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+681</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ягодные культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2815</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Виноград</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1348</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z356" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продукция животноводства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продукция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя продуктивность с 1 головы, кг (л)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средний уровень расходов на 1 голову, тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя цена 1 кг продукции, (1 л, 1 десятка яиц), тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стоимость продукции с 1 головы, тенге (гр. 2 х гр. 4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доход (+), убыток (-) с 1 головы, тенге (гр. 5 - гр. 3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крупно рогатый скот молочного направления (молоко)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40721</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крупно рогатый скот мясного направления (говядина)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+159</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свиньи (свинина)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овцы, козы мясо/шерсть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19/2,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лошадь (конина)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22753</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Верблюд (мясо)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14805</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Птица яичного направления (яйца)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+152 штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Птица мясного направления (мясо)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+373,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам исчисления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>совокупного дохода лица</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(семьи), претендующего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на получение государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адресной социальной помощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z358" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карточка по нормам расчета дохода от личного подсобного хозяйства в полупустынной зоне</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z351" w:id="179"/>
+    <w:bookmarkStart w:name="z359" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продукция растениеводства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -12081,87 +20470,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80</w:t>
-[...35 lines deleted...]
-1796</w:t>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1974</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12290,87 +20679,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
-[...35 lines deleted...]
-6422</w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7241</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12463,123 +20852,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сады семечковые (яблоки, груши)</w:t>
-[...71 lines deleted...]
-802</w:t>
+Бахчи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2920</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12672,123 +21061,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сады косточковые (урюк, слива)</w:t>
-[...71 lines deleted...]
-762</w:t>
+Сады семечковые (яблоки, груши)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+884</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12881,123 +21270,541 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Сады косточковые (урюк, слива)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+778</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Ягодные культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
-[...35 lines deleted...]
-2832</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2820</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Виноград</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+963</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13055,51 +21862,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z352" w:id="180"/>
+    <w:bookmarkStart w:name="z360" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продукция животноводства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -13612,87 +22419,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2200</w:t>
-[...35 lines deleted...]
-43960</w:t>
+1100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13821,87 +22628,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-165</w:t>
-[...35 lines deleted...]
-36749</w:t>
+162</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37854</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14030,87 +22837,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71</w:t>
-[...35 lines deleted...]
-18429</w:t>
+68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17649</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14239,87 +23046,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20/2,5</w:t>
-[...35 lines deleted...]
-5300</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5493</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14448,87 +23255,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...35 lines deleted...]
-21125</w:t>
+162</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19975</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14621,123 +23428,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Птица яичного направления (яйца)</w:t>
-[...71 lines deleted...]
-1233</w:t>
+Верблюд (мясо)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+228</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14830,123 +23637,332 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Птица яичного направления (яйца)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+156 штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1540</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Птица мясного направления (мясо)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,8</w:t>
-[...35 lines deleted...]
-351</w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+304,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15081,51 +24097,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам исчисления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15152,69 +24168,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на получение государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>адресной социальной помощи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z354" w:id="181"/>
+    <w:bookmarkStart w:name="z362" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Карточка по нормам расчета дохода от личного подсобного хозяйства в сухостепной зоне</w:t>
+        <w:t xml:space="preserve"> Карточка по нормам расчета дохода от личного подсобного хозяйства в пустынной зоне</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z355" w:id="182"/>
+    <w:bookmarkStart w:name="z363" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продукция растениеводства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -15727,87 +24743,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70</w:t>
-[...35 lines deleted...]
-1777</w:t>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2079</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15936,87 +24952,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80</w:t>
-[...35 lines deleted...]
-6264</w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16145,87 +25161,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
-[...35 lines deleted...]
-2600</w:t>
+110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2980</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16354,87 +25370,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
-[...35 lines deleted...]
-741</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+714</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16563,87 +25579,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...35 lines deleted...]
-681</w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16772,87 +25788,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
-[...35 lines deleted...]
-2815</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2818</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16981,87 +25997,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...35 lines deleted...]
-1348</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17119,51 +26135,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z356" w:id="183"/>
+    <w:bookmarkStart w:name="z364" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продукция животноводства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -17676,87 +26692,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1900</w:t>
-[...35 lines deleted...]
-40721</w:t>
+880</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22645</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17885,87 +26901,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-159</w:t>
-[...35 lines deleted...]
-34130</w:t>
+138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34439</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18094,87 +27110,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66</w:t>
-[...35 lines deleted...]
-16896</w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15432</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18303,87 +27319,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19/2,5</w:t>
-[...35 lines deleted...]
-5130</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18512,87 +27528,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...35 lines deleted...]
-22753</w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19651</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18721,87 +27737,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-126</w:t>
-[...35 lines deleted...]
-14805</w:t>
+218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13684</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18930,87 +27946,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-152 штук</w:t>
-[...35 lines deleted...]
-1500</w:t>
+125 штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+986</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19139,87 +28155,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,9</w:t>
-[...35 lines deleted...]
-373,2</w:t>
+1,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+253,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19354,51 +28370,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам исчисления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19425,69 +28441,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на получение государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>адресной социальной помощи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z358" w:id="184"/>
+    <w:bookmarkStart w:name="z366" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Карточка по нормам расчета дохода от личного подсобного хозяйства в полупустынной зоне</w:t>
+        <w:t xml:space="preserve"> Карточка по нормам расчета дохода от личного подсобного хозяйства в предгорно-пустынно-степной зоне</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z359" w:id="185"/>
+    <w:bookmarkStart w:name="z367" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продукция растениеводства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -20000,87 +29016,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74</w:t>
-[...35 lines deleted...]
-1974</w:t>
+108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2294</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20209,87 +29225,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80</w:t>
-[...35 lines deleted...]
-7241</w:t>
+125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6585</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20418,87 +29434,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86</w:t>
-[...35 lines deleted...]
-2920</w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2655</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20627,87 +29643,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...35 lines deleted...]
-884</w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+905</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20836,87 +29852,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...35 lines deleted...]
-778</w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+735</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21045,87 +30061,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...35 lines deleted...]
-2820</w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2797</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21254,87 +30270,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...35 lines deleted...]
-963</w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1342</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21392,51 +30408,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z360" w:id="186"/>
+    <w:bookmarkStart w:name="z368" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продукция животноводства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -21949,87 +30965,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1100</w:t>
-[...35 lines deleted...]
-27300</w:t>
+2500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39815</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22158,87 +31174,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-162</w:t>
-[...35 lines deleted...]
-37854</w:t>
+178</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41855</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22367,87 +31383,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68</w:t>
-[...35 lines deleted...]
-17649</w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16736</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22576,87 +31592,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...35 lines deleted...]
-5493</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22785,87 +31801,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-162</w:t>
-[...35 lines deleted...]
-19975</w:t>
+180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24339</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22994,87 +32010,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-228</w:t>
-[...35 lines deleted...]
-14109</w:t>
+126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23203,87 +32219,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-156 штук</w:t>
-[...35 lines deleted...]
-1540</w:t>
+169 штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1675</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23412,87 +32428,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,5</w:t>
-[...35 lines deleted...]
-304,2</w:t>
+1,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+253,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23627,51 +32643,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 7</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам исчисления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23698,69 +32714,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на получение государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>адресной социальной помощи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z362" w:id="187"/>
+    <w:bookmarkStart w:name="z370" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Карточка по нормам расчета дохода от личного подсобного хозяйства в пустынной зоне</w:t>
+        <w:t xml:space="preserve"> Карточка по нормам расчета дохода от личного подсобного хозяйства в Южно-Сибирской горной и предгорной зоне</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z363" w:id="188"/>
+    <w:bookmarkStart w:name="z371" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продукция растениеводства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -24309,51 +33325,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2079</w:t>
+2358</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24482,87 +33498,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
-[...35 lines deleted...]
-7410</w:t>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6648</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24691,87 +33707,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-110</w:t>
-[...35 lines deleted...]
-2980</w:t>
+130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2684</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24900,87 +33916,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...35 lines deleted...]
-714</w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+952</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25109,87 +34125,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...35 lines deleted...]
-700</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+762</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25318,87 +34334,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...35 lines deleted...]
-2818</w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2822</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25527,87 +34543,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...35 lines deleted...]
-1027</w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25665,51 +34681,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z364" w:id="189"/>
+    <w:bookmarkStart w:name="z372" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продукция животноводства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -26222,87 +35238,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-880</w:t>
-[...35 lines deleted...]
-22645</w:t>
+1900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46248</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26431,87 +35447,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-138</w:t>
-[...35 lines deleted...]
-34439</w:t>
+171</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40463</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26640,87 +35656,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60</w:t>
-[...35 lines deleted...]
-15432</w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17782</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26849,87 +35865,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...35 lines deleted...]
-5103</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5274</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27058,87 +36074,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-140</w:t>
-[...35 lines deleted...]
-19651</w:t>
+173</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24209</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27231,123 +36247,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Верблюд (мясо)</w:t>
-[...71 lines deleted...]
-13684</w:t>
+Птица яичного направления (яйца)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+172 штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1697</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27440,259 +36456,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Птица яичного направления (яйца)</w:t>
-[...207 lines deleted...]
-              <w:t>
 Птица мясного направления (мясо)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27721,51 +36528,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-253,2</w:t>
+246,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27900,51 +36707,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Приложение 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам исчисления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -27971,8407 +36778,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на получение государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>адресной социальной помощи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z366" w:id="190"/>
-[...8336 lines deleted...]
-    <w:bookmarkStart w:name="z374" w:id="196"/>
+    <w:bookmarkStart w:name="z374" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возраст домашнего скота и птицы для продуктивного использования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -37407,64 +37877,102 @@
               <w:t>на получение государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>адресной социальной помощи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z376" w:id="197"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 9 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z376" w:id="191"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индивидуальная карточка по нормам расчета дохода от личного подсобного хозяйства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия Имя Отчество (при его наличии) заявителя __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -42603,64 +43111,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z377" w:id="198"/>
+      <w:bookmarkStart w:name="z377" w:id="192"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" __________ 20 __ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -42837,762 +43345,762 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 мая 2023 года № 181</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z379" w:id="199"/>
+    <w:bookmarkStart w:name="z379" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказы Министерства труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z380" w:id="200"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z380" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 28 июля 2009 года № 237-п "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 5757);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z381" w:id="201"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z381" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 21 декабря 2010 года № 421-ө "О внесении дополнения и изменения в приказ Министра труда и социальной защиты населения Республики Казахстан от 28 июля 2009 года № 237-п "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 6735);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z382" w:id="202"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z382" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра труда и социальной защиты населения Республики Казахстан от 5 августа 2011 года № 288-п "О внесении изменения в приказ Министра труда и социальной защиты населения Республики Казахстан от 28 июля 2009 года № 237-п "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 7144);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z383" w:id="203"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z383" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 18 мая 2017 года № 134 "О внесении изменения в приказ Министра труда и социальной защиты населения Республики Казахстан от 28 июля 2009 года № 237-п "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15302);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z384" w:id="204"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z384" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения к приказу Министра труда и социальной защиты населения Республики Казахстан от 6 июня 2018 года № 226 "О внесении изменений и дополнения в некоторые приказы Министра труда и социальной защиты населения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17197);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z385" w:id="205"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z385" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа Министра труда и социальной защиты населения Республики Казахстан от 11 октября 2018 года № 433 "О внесении изменений и дополнения в некоторые приказы Министра труда и социальной защиты населения Республики Казахстан и Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17646);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z386" w:id="206"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z386" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа и.о. Министра труда и социальной защиты населения Республики Казахстан от 22 февраля 2019 года № 94 "О внесении изменений в приказы Министра труда и социальной защиты населения Республики Казахстан от 28 июля 2009 года № 237-п "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" и от 10 августа 2018 года № 347 "Об утверждении форм отчетной документации в области адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18346);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z387" w:id="207"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z387" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 29 марта 2019 года № 153 "О внесении изменений в приказ Министра труда и социальной защиты населения Республики Казахстан от 28 июля 2009 года № 237-п "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18443);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z388" w:id="208"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z388" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 5 января 2020 года № 2 "О внесении изменений в приказ Министра труда и социальной защиты населения Республики Казахстан от 28 июля 2009 года № 237-п "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19825);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z389" w:id="209"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z389" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 14 февраля 2020 года № 237 "О внесении изменений в приказ Министра труда и социальной защиты населения Республики Казахстан от 28 июля 2009 года № 237-п "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20037);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z390" w:id="210"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z390" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 27 ноября 2020 года № 468 "О внесении изменений в приказ Министра труда и социальной защиты населения Республики Казахстан от 28 июля 2009 года № 237-п "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21691);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z391" w:id="211"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z391" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 21 января 2021 года № 11 "О внесении изменений в приказ Министра труда и социальной защиты населения Республики Казахстан от 28 июля 2009 года № 237-п "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22110);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z392" w:id="212"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z392" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 30 ноября 2021 года № 450 "О внесении изменений в приказ Министра труда и социальной защиты населения Республики Казахстан от 28 июля 2009 года № 237-п "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 25633);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z393" w:id="213"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z393" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения к Приказу Министра труда и социальной защиты населения Республики Казахстан от 5 августа 2022 года № 291 "О внесении изменений в некоторые приказы Министра труда и социальной защиты населения Республики Казахстан и Министра здравоохранения и социального развития Республики Казахстан (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29047);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z394" w:id="214"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z394" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 30 сентября 2022 года № 398 "О внесении изменений в приказ Министра труда и социальной защиты населения Республики Казахстан от 28 июля 2009 года № 237-п "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29970);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z395" w:id="215"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z395" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 15 февраля 2023 года № 44 "О внесении изменений в приказ Министра труда и социальной защиты населения Республики Казахстан от 28 июля 2009 года № 237-п "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31910).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>