--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="386f1c5" w14:textId="386f1c5">
+    <w:p w14:paraId="bda7df1" w14:textId="bda7df1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил формирования национальной системы прогнозирования трудовых ресурсов и использования ее результатов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 20 мая 2023 года № 161. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 мая 2023 года № 32546</w:t>
+        <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 20 мая 2023 года № 161. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 мая 2023 года № 32546.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -178,64 +178,156 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 78)</w:t>
+        <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве труда и социальной защиты населения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 18 февраля 2017 года № 81, ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 78)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве труда и социальной защиты населения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 18 февраля 2017 года № 81 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -872,64 +964,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Утверждены</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к приказу Министр труда</w:t>
+              <w:t>приказом Министра труда</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и социальной защиты населения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -948,50 +1040,88 @@
               </w:rPr>
               <w:t>от 20 мая 2023 года № 161</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила формирования национальной системы прогнозирования трудовых ресурсов и использования ее результатов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1022,559 +1152,596 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) прогноз трудовых ресурсов – это научно-обоснованная перспективная оценка будущего состояния рынка труда;</w:t>
+      1) прогноз трудовых ресурсов – это научно обоснованная перспективная оценка будущего спроса на рабочую силу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) национальная система прогнозирования трудовых ресурсов – комплекс применяемых методов и подходов, позволяющих определять прогнозные спрос и предложение рабочей силы;</w:t>
+      2) национальная система прогнозирования трудовых ресурсов – комплекс применяемых методов и подходов, позволяющих определять прогноз спроса на рабочую силу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
+      3) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. На центральном уровне национальная система прогнозирования трудовых ресурсов формируется уполномоченным государственным органом.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Для расчета прогнозов трудовых ресурсов на центральном уровне используется объект информатизации, с помощью которого анализируются причинно-следственные параметры прошлых тенденций и по результатам анализа формируются прогнозы трудовых ресурсов и осуществляется визуализация результатов.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Национальная система прогнозирования трудовых ресурсов на центральном уровне формируется на:</w:t>
-[...237 lines deleted...]
-        <w:t>
 </w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Электронная биржа труда – цифровой объект, представляющий собой единую цифровую платформу занятости для соискателей и работодателей, обеспечивающую поиск работы и содействие в подборе персонала, оказание услуг в сфере занятости в электронном и проактивном формате, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социальным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Национальная система прогнозирования трудовых ресурсов формируется на республиканском уровне уполномоченным государственным органом, на региональном уровне – местными исполнительными органами районов, городов республиканского значения, столицы, центрами трудовой мобильности, Национальной палатой предпринимателей Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок формирования национальной системы прогнозирования трудовых ресурсов на республиканском уровне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для расчета прогнозов трудовых ресурсов на республиканском уровне используются цифровые объекты, которыми обеспечивается процесс, предназначенный для обработки официальной статистической информации и моделирования, с помощью которого анализируются причинно-следственные параметры прошлых тенденций и по результатам анализа формируются прогнозы трудовых ресурсов и осуществляется визуализация результатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Национальная система прогнозирования трудовых ресурсов на республиканском уровне формируется на:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) краткосрочный период, ежегодно в срок не позднее 1 мая и охватывает период четырех кварталов, период прогнозирования – 1 (один) год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) среднесрочный период, ежегодно в срок не позднее 1 мая период прогнозирования – не менее 6 (шести) лет, включая год формирования прогноза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) долгосрочный период (демографический прогноз), ежегодно в декабре, период прогнозирования – до 2050 года, включая год формирования прогноза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Национальная система прогнозирования трудовых ресурсов на краткосрочный период в разрезе отраслей экономики, регионов и групп занятий формируется на основании соответствующей информации работодателей, размещаемой на Электронной бирже труда или направляемой карьерному центру письменно, с последующим анализом и обработкой с помощью следующего уравнения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4356100" cy="749300"/>
+            <wp:extent cx="5359400" cy="850900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4356100" cy="749300"/>
+                      <a:ext cx="5359400" cy="850900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где, X</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– прогнозная численность вакансий в периоде t;</w:t>
+        <w:t xml:space="preserve"> – прогнозная численность вакансий в периоде t;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       c, a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -1586,1777 +1753,1988 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, b</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– параметры модели;</w:t>
+        <w:t xml:space="preserve"> – параметры модели;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      p, d, q– порядки авторегрессионной части, взятия разностей, части скользящего среднего значения;</w:t>
+      p, d, q – порядки авторегрессионной части, взятия разностей, части скользящего среднего значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>d– оператор разности временного ряда порядка d (последовательное взятие d раз разностей первого порядка - сначала от временного ряда, затем от полученных разностей первого порядка, затем от второго порядка и т.д.);</w:t>
+        <w:t>
+      Dd – оператор разности временного ряда порядка d (последовательное взятие d раз разностей первого порядка - сначала от временного ряда, затем от полученных разностей первого порядка, затем от второго порядка и т.д.);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="241300" cy="279400"/>
+            <wp:extent cx="254000" cy="241300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="241300" cy="279400"/>
+                      <a:ext cx="254000" cy="241300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– белый шум.</w:t>
+        <w:t xml:space="preserve"> – белый шум.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Национальная система прогнозирования трудовых ресурсов на среднесрочный период в части определения прогнозного предложения рабочей силы формируется на основании следующей информации:</w:t>
+      7. Национальная система прогнозирования трудовых ресурсов на среднесрочный период в части определения прогнозного спроса на рабочую силу формируется на основании следующей информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) численность населения, в том числе входящего в состав рабочей силы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рождаемость населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) смертность населения по основным причинам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) миграция населения в разрезе направлений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) занятое население, в разрезе регион-отрасль экономики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Источником сведений, указанных в пункте 7 настоящих Правил, является автоматизированная цифровая система "Единая система учета трудовых договоров", а также данные, которые в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 26 Закона Республики Казахстан "О государственной статистике" размещаются на интернет-ресурсах органов государственной статистики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Национальная система прогнозирования трудовых ресурсов на среднесрочный период в части определения прогнозного спроса на рабочую силу наемных работников формируется в разрезе отраслей экономики, регионов и групп занятий, в том числе с учетом показателей, указанных в приложении 1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Прогноз спроса на рабочую силу наемных работников разделяется на новый спрос и спрос по замещению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Спрос по замещению рассчитывается как сумма спроса по причинам достижения пенсионного возраста и смертности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Спрос по причине достижения пенсионного возраста определяется по дате рождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Спрос по причине смертности определяется путем применения коэффициентов смертности к численности наемных работников, формируемые уполномоченным органом в области государственной статистики. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Для определения прогноза спроса на рабочую силу на среднесрочный период используется уравнение, в котором спрос на рабочую силу формируется в соответствии с факторами занятости населения по отраслям экономики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2692400" cy="469900"/>
+            <wp:extent cx="3505200" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2692400" cy="469900"/>
+                      <a:ext cx="3505200" cy="457200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      где </w:t>
+      , где </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="342900" cy="393700"/>
+            <wp:extent cx="482600" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="342900" cy="393700"/>
+                      <a:ext cx="482600" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– прогнозная оценка спроса на рабочую силу в год x в регионе r и отрасли экономики i;</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+      – прогноз оценки спроса на рабочую силу в год x в регионе r и отрасли экономики i;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="393700" cy="381000"/>
+            <wp:extent cx="482600" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="393700" cy="381000"/>
+                      <a:ext cx="482600" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– базовый коэффициент уравнения спроса для региона r и отрасли экономики i;</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+      – базовый коэффициент уравнения спроса для региона r и отрасли экономики i;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="355600" cy="393700"/>
+            <wp:extent cx="495300" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="355600" cy="393700"/>
+                      <a:ext cx="495300" cy="444500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– факторный коэффициент для отрасли экономики i региона r;</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+      – факторный коэффициент для отрасли экономики i региона r;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="762000" cy="431800"/>
+            <wp:extent cx="876300" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="762000" cy="431800"/>
+                      <a:ext cx="876300" cy="444500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– вектор прогнозных значений факторов занятости в отрасли экономики i региона r в год x.</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Пересчет коэффициентов </w:t>
+        <w:t>
+      – вектор прогнозных значений факторов занятости в отрасли экономики i региона r в год x.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пересчет коэффициентов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="355600" cy="393700"/>
+            <wp:extent cx="495300" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="355600" cy="393700"/>
+                      <a:ext cx="495300" cy="444500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осуществляется ежегодно, при этом по результатам переоценки набор факторов </w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       осуществляется ежегодно, при этом по результатам переоценки набор факторов </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="533400" cy="406400"/>
+            <wp:extent cx="698500" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="533400" cy="406400"/>
+                      <a:ext cx="698500" cy="444500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> изменяется в зависимости от устойчивости их связи с фактически сложившимися показателями занятости населения за новые периоды.</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      15. Национальная система прогнозирования трудовых ресурсов на долгосрочный период (демографический прогноз) формируется с использованием информации, указанной в пунктах 11 и 12 настоящих Правил.</w:t>
+        <w:t xml:space="preserve">
+      изменяется в зависимости от устойчивости их связи с фактически сложившимся показателями занятости населения за новые периоды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Результатом национальной системы прогнозирования трудовых ресурсов на долгосрочный период (демографический прогноз) являются прогнозные демографические показатели, такие как прогнозные численности населения, рождаемости, смертности и рабочей силы.</w:t>
+      13. Уполномоченный государственный орган на основании сведений, указанных в пункте 12 настоящих Правил, формирует на республиканском уровне агрегированную информацию о потребности в кадрах на среднесрочный период и ежегодно, не позднее 20 апреля, направляет в уполномоченные органы в областях образования, науки и высшего образования результаты по потребности в кадрах на среднесрочный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. На центральном уровне проводятся отраслевые/секторальные исследования по определению потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах.</w:t>
+      14. Национальная система прогнозирования трудовых ресурсов на долгосрочный период (демографический прогноз) формируется с использованием информации, указанной в пунктах 7 и 8 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Основной целью отраслевых/секторальных исследований по определению потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах является проведение качественного анализа потребностей в профессиях и квалификациях, определения будущего развития отрасли и перечня новых профессий.</w:t>
+      Результатом национальной системы прогнозирования трудовых ресурсов на долгосрочный период (демографический прогноз) является прогноз демографических показателей, такие как прогноз численности населения, рождаемости, смертности и рабочей силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок формирования прогнозов трудовых ресурсов на региональном уровне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Результаты исследования по определению потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах в случае необходимости используется при:</w:t>
+      15. На региональном уровне формируются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      формировании национальной системы прогнозирования трудовых ресурсов на средне- и долгосрочный период (демографический прогноз);</w:t>
+      1) прогноз потребности в кадрах на основе результатов опроса работодателей – ежегодно на период до 3 (трех) лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      проведении профессиональной ориентации в организациях среднего образования.</w:t>
+      2) прогноз трудовых ресурсов на среднесрочный период – 6 (шесть) лет, включая год формирования прогноза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предложения для формирования и распределения государственного образовательного заказа на подготовку кадров с техническим и профессиональным образованием – ежегодно до 1 апреля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Опрос работодателей осуществляется Национальной палатой предпринимателей Республики Казахстан в разрезе городов республиканского значения, столицы и районов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок формирования прогнозов трудовых ресурсов на региональном уровне</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. На региональном уровне формируются:</w:t>
+      17. Перечень работодателей, подлежащих опросу, формируется на основании данных из ведомственных цифровых систем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) прогноз потребности в кадрах на основе результатов опроса работодателей – ежегодно на период до 3 (трех) лет;</w:t>
+      В целях обеспечения репрезентативности уполномоченным государственным органом для каждой отрасли экономики рассчитывается выборка (с учетом местности расположения и каждой категории субъектов предпринимательства) по 5 % от общего количества активных предприятий и индивидуальных предпринимателей, действующих в отрасли экономики (по критерию уплаты обязательных пенсионных платежей за один месяц из трех, предшествующих составлению перечня работодателей).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) прогноз трудовых ресурсов на среднесрочный период – 6 (шесть) лет, включая год формирования прогноза;</w:t>
+      18. Предприятия и индивидуальные предприниматели опрашиваются на предмет количественной потребности в кадрах в текущем и последующих годах в разрезе профессий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) предложения для формирования и распределения государственного образовательного заказа на подготовку кадров с техническим и профессиональным образованием – ежегодно до 1 апреля.</w:t>
+      19. Опрос осуществляется согласно анкете, составляемой Национальной палатой предпринимателей Республики Казахстан и размещаемой на Электронной бирже труда на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Опрос работодателей осуществляются в разрезе городов республиканского значения, столицы, регионов и районов Национальной палатой предпринимателей Республики Казахстан.</w:t>
+      20. Результаты проведенного опроса работодателей направляются Национальной палатой предпринимателей Республики Казахстан ежегодно в срок не позднее 25 марта в местный исполнительный орган и уполномоченный государственный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Перечень работодателей, подлежащих опросу, формируется на основании данных из статистического бизнес-регистра.</w:t>
+      21. Местный исполнительный орган анализирует, прогнозирует спрос рабочей силы с учетом показателей, указанных в приложении 1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В целях обеспечения репрезентативности уполномоченным государственным органом для каждой отрасли экономики рассчитывается выборка (с учетом местности расположения и каждой категории субъектов предпринимательства) по 5 % от общего количества активных предприятий и индивидуальных предпринимателей, действующих в отрасли экономики (по критерию уплаты обязательных пенсионных платежей за один месяц из трех, предшествующих составлению перечня работодателей).</w:t>
+      Ежегодно до 20 апреля местный исполнительный орган представляет в уполномоченный государственный орган, а также в управление образования области, города республиканского значения, столицы прогноз спроса рабочей силы в соответствии с формой административных данных "Прогноз спроса рабочей силы", указанной в приложении 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Предприятия и индивидуальные предприниматели опрашиваются на предмет количественной потребности в кадрах в текущем и последующих годах в разрезе профессий.</w:t>
+      Местный исполнительный орган формирует прогноз на рабочую силу в соответствии с приложениями 1 и 2 к настоящим Правилам на основе алгоритма определения прогноза потребности в кадрах по конкретным профессиям с учетом динамики занятости, указанной в приложении 3 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок использования результатов национальной системы прогнозирования трудовых ресурсов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Опрос осуществляется согласно анкете, составляемой Национальной палатой предпринимателей Республики Казахстан и размещаемой на Электронной бирже труда на казахском и русском языках.</w:t>
+      22. Уполномоченный государственный орган использует результаты национальной системы прогнозирования трудовых ресурсов на республиканском уровне для информирования Правительства Республики Казахстан о состоянии рынка труда и формирования государственной политики в сферах социальной защиты и занятости населения, а также в области миграции населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Результаты проведенного опроса работодателей направляются Национальной палатой предпринимателей Республики Казахстан ежегодно в срок не позднее 25 марта в местный исполнительный орган по вопросам социальной защиты и занятости населения, уполномоченный государственный орган.</w:t>
+      23. Результаты национальной системы прогнозирования трудовых ресурсов на республиканском уровне используются государственными органами для:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      1) организации профессионального обучения безработных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      2) информирования широких кругов населения о ситуации на рынке труда, перспективах его развития и востребованных профессиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Уполномоченный государственный орган формирует агрегированную информацию о потребности в кадрах на среднесрочный период.</w:t>
+      3) формирования государственного образовательного заказа на подготовку кадров с техническим, профессиональным и послесредним, а также с высшим и послевузовским образованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. В срок не позднее 1 апреля уполномоченный государственный орган направляет в уполномоченные органы в областях образования, науки и высшего образования результаты о потребности в кадрах на среднесрочный период.</w:t>
+      4) разработки планов развития центральных государственных органов, содержащихся за счет средств республиканского бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Уполномоченный государственный орган использует результаты национальной системы прогнозирования трудовых ресурсов на центральном уровне для информирования Правительства Республики Казахстан о состоянии рынка труда и формирования государственной политики в сферах социальной защиты и занятости населения, а также в области миграции населения.</w:t>
+      24. Результаты национальной системы прогнозирования трудовых ресурсов на региональном уровне (прогноз потребности в кадрах на основе результатов опроса) используются государственными и местными исполнительными органами для:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Результаты национальной системы прогнозирования трудовых ресурсов на центральном уровне используются государственными органами для:</w:t>
+      1) формирования государственного образовательного заказа на подготовку кадров с техническим, профессиональным и послесредним, а также с высшим и послевузовским образованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) организации профессионального обучения безработных;</w:t>
+      2) разработки планов развития областей, городов республиканского значения, столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) информирования широких кругов населения о ситуации на рынке труда, перспективах его развития и востребованных профессиях;</w:t>
+      3) разработки и реализации бюджетной, молодежной и миграционной политики, а также политики занятости населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) формирования государственного образовательного заказа на подготовку кадров с техническим, профессиональным и послесредним, а также с высшим и послевузовским образованием;</w:t>
-[...79 lines deleted...]
-      2) разработки планов развития областей, городов республиканского значения, столицы;</w:t>
+      25. В срок не позднее 1 мая результаты национальной системы прогнозирования трудовых ресурсов на республиканском и региональном уровнях размещаются на Электронной бирже труда на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z97" w:id="86"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3429,152 +3807,177 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>национальной системы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>прогнозирования трудовых ресурсов</w:t>
+              <w:t>прогнозирования трудовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и использования ее результатов</w:t>
+              <w:t>ресурсов и использования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ее результатов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень показателей, необходимых для расчета прогноза трудовых ресурсов на среднесрочный период (в части спроса на рабочую силу)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z101" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3974,68 +4377,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z115" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4268,110 +4683,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z124" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обобщающие показатели развития</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обобщающие показатели развития</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z126" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4825,68 +5264,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z144" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5094,68 +5545,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z153" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5364,109 +5827,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z162" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ИФО ВДС отраслей экономики, % к предыдущему году</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ИФО ВДС отраслей экономики, % к предыдущему году</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z164" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5674,68 +6161,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z173" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5943,68 +6442,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z182" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6212,68 +6723,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z191" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6481,68 +7004,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z200" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6750,68 +7285,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z209" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7019,68 +7566,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z218" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7288,68 +7847,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z227" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7557,68 +8128,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z236" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7826,68 +8409,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z245" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8095,68 +8690,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z254" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8364,68 +8971,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z263" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8633,68 +9252,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z272" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8902,68 +9533,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z281" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9171,68 +9814,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z290" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9440,68 +10095,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z299" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9709,68 +10376,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z308" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9978,68 +10657,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z317" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10247,102 +10938,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z326" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Предоставление прочих видов услуг </w:t>
+              <w:t>
+Предоставление прочих видов услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10517,109 +11220,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z335" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ИФО инвестиций в основной капитал по отраслям, % к предыдущему году</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ИФО инвестиций в основной капитал по отраслям, % к предыдущему году</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z337" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10827,68 +11554,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z346" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11097,109 +11836,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z355" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сельское, лесное и рыбное хозяйство</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сельское, лесное и рыбное хозяйство</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z357" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11407,68 +12170,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z366" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11676,68 +12451,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z375" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11946,109 +12733,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z384" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Горнодобывающая промышленность и разработка карьеров</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Горнодобывающая промышленность и разработка карьеров</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z386" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12256,68 +13067,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z395" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12526,109 +13349,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z404" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обрабатывающая промышленность</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обрабатывающая промышленность</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z406" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12836,68 +13683,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z415" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13105,68 +13964,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z424" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13375,109 +14246,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z433" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z435" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13686,109 +14581,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z444" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Транспорт и складирование</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Транспорт и складирование</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z446" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13996,68 +14915,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z455" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14265,68 +15196,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z464" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14535,109 +15478,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z473" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профессиональная, научная и техническая деятельность</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Профессиональная, научная и техническая деятельность</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z475" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14846,109 +15813,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z484" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственное управление и оборона; обязательное социальное обеспечение</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственное управление и оборона; обязательное социальное обеспечение</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z486" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15157,109 +16148,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z495" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Образование</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Образование</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z497" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="138"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15468,109 +16483,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z506" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Здравоохранение и социальное обслуживание населения</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Здравоохранение и социальное обслуживание населения</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z508" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="140"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15778,68 +16817,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z517" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="141"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16033,64 +17084,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z101" w:id="89"/>
+      <w:bookmarkStart w:name="z526" w:id="142"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16299,6003 +17350,7938 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>национальной системы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>прогнозирования трудовых ресурсов</w:t>
+              <w:t>прогнозирования трудовых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и использования ее результатов</w:t>
+              <w:t>ресурсов и использования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ее результатов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="90"/>
+    <w:bookmarkStart w:name="z529" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Прогнозный спрос и предложение рабочей силы</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: Министерство труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z530" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z531" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Прогноз спроса рабочей силы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z532" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): РС-1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z533" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: 1 раз в год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z534" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: 20__ год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z535" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: местный исполнительный орган</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z536" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 20 апреля текущего года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1118"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...14 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z537" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
-[...2708 lines deleted...]
-          </w:tcPr>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(БИН МИО)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="91"/>
+    <w:bookmarkStart w:name="z540" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Продолжение таблицы</w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z541" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора (на бумажном носителе, в электронном виде, посредством компьютеризированной системы телефонного опроса, при личном опросе интервьюером с использованием бумажного носителя, при личном опросе интервьюером с использованием персонального вычислительного устройства): в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z542" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прогноз спроса рабочей силы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1025"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="560"/>
+        <w:gridCol w:w="560"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z543" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в том числе по источникам формирования спроса на наемный труд</w:t>
+Код группы занятий по НКЗ - 2017 (5-значный)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование группы занятий по НКЗ - 2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Секция экономики по ОКЭД (НК РК 03-2019)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общий спрос на наемный труд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе по годам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-новый спрос</w:t>
+Текущий год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-спрос по замещению</w:t>
+1-ый прогнозный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-ой прогнозный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-ий прогнозный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-ый прогнозный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-ый прогнозный год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z562" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Текущий год</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-ый прогнозный год</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2-ой прогнозный год</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3-ий прогнозный год</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4-ый прогнозный год</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-ый прогнозный год</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Текущий год</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-ый прогнозный год</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2-ой прогнозный год</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3-ий прогнозный год</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4-ый прогнозный год</w:t>
-[...35 lines deleted...]
-5-ый прогнозный год</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z574" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...396 lines deleted...]
-            </w:r>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...351 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z586" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...351 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z598" w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="159"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...378 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z610" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-…</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+Итого по группам занятий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-…</w:t>
-[...360 lines deleted...]
-            </w:r>
+Итого по секциям ОКЭД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...351 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z634" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в том числе по источникам формирования спроса на наемный труд</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z636" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>новый спрос</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спрос по замещению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z639" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Текущий год</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-ый прогнозный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-ой прогнозный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-ий прогнозный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-ый прогнозный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-ый прогнозный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текущий год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-ый прогнозный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-ой прогнозный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-ий прогнозный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-ый прогнозный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-ый прогнозный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z652" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z704" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z105" w:id="92"/>
+      <w:bookmarkStart w:name="z730" w:id="166"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание:</w:t>
+      Наименование __________________________ Адрес __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Расшифровка аббревиатур:</w:t>
+        <w:t>Телефон _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>НКЗ – Национальный классификатор занятий;</w:t>
+        <w:t>Адрес электронной почты ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ОКЭД – Общий классификатор видов экономической деятельности;</w:t>
+        <w:t>Исполнитель ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место для печати (за исключением лиц, являющихся субъектами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>частного предпринимательства) ___________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>МИО – Местный исполнительный орган</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН – Индивидуальный идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН – Бизнес - идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>НКЗ – Национальный классификатор занятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ОКЭД – Общий классификатор видов экономической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>НК РК – Национальный классификатор Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к форме</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенной для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Прогноз спроса рабочей силы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z732" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>административных данных на безвозмездной основе "Прогноз спроса рабочей силы"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(индекс – РС-1, периодичность – 1 раз в год)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z733" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z734" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 2 указывается код группы занятий в соответствии с Национальным классификатором занятий Республики Казахстан 2017 года (5-значный код);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z735" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 3 указывается наименование группы занятий в соответствии с Национальный классификатор занятий 2017 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z736" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4 указывается секция экономики занятий в соответствии с Общим классификатором видов экономической деятельности (Национальный классификатор Республики Казахстан 03-2019);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z737" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в графе 5 указывается общее количество спроса на наемный труд; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z738" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графах с 6 по 11 указывается ожидаемое количество занятых, человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z739" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графах по 12 до 17 указывается новый спрос на наемный труд по источникам формирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z740" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графах с 18 по 23 указывается спрос на наемный труд по замещению по источникам формирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам формирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной системы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>прогнозирования трудовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ресурсов и использования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ее результатов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z742" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Алгоритм по определению прогноза потребности в кадрах по конкретным профессиям с учетом динамики занятости</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z743" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий Алгоритм по определению прогноза потребности в кадрах по конкретным профессиям с учетом динамики занятости (далее – Алгоритм) разработан в целях обеспечения эффективного планирования трудовых ресурсов в Республике Казахстан и определяет механизм формирования прогноза спроса в кадрах по конкретным профессиям, с учетом динамики занятости населения для местных исполнительных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z744" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Источником конкретных значений в регионе для расчета потребности в кадрах на среднесрочный период, являются данные Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z745" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основные индикаторы рынка труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z746" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      демографические данные (коэффициент смертности по однолетним возрастам);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z747" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      документы системы государственного планирования, указанные в пункте 3 и иные документы планирования, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 83</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Системы государственного планирования Республики Казахстан, утвержденного постановляем Правительства Республики Казахстан от 29 ноября 2017 года № 790;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z748" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      официальная статистическая информация, предоставляемая уполномоченным органом в области государственной статистики в соответствии с частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 26 Закона Республики Казахстан "О государственной статистике".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z749" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Алгоритм содержит следующие этапы формирования прогноза потребности в кадрах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z750" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) собираются официальные статистические данные (годовые) по занятости (наемные работники) в разрезе 19 видов экономической деятельности за период с 2001 года по год, предшествующий прогнозируемому году, включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z751" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анализируются предыдущие данные с целью выявления причин увеличения или сокращения числа работников в отрасли. Для этого все возможные факторы учитываются с применением эконометрических моделей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z752" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) показатели переводятся в годовые темпы роста (анализируются как меняются от года к году). При этом убираются аномальные значения и проверяются, как связаны показатели занятости между собой в каждой из 19 отраслей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z753" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аномальные значения — это такие данные, которые сильно выбиваются из общей картины. Они могут появляться из-за ошибок или редких событий и сильно искажать результаты модели;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z754" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) индексы численности работников переводятся в реальные (абсолютные) значения, считаются, сколько работников было фактически;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z755" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) прогнозируются, сколько работников потребуется в каждой отрасли в будущем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z756" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дополнительная потребность в кадрах считается как разница между спросом на работников в разные годы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z757" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) с учетом имеющихся данных рассчитывается потребность в замещении работников, которые выбывают из-за выхода на пенсию и смерти:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z758" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      профессия (код НКЗ-2017);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z759" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      статус (только наемный работник);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z760" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата рождения респондента (необходима для расчета выхода на пенсию и в блоке смертности и спроса по замещению);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z761" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пол;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z762" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отрасль (для отраслевого анализа);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z763" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество работников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z764" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассчитывается, сколько работников нужно заменить из-за смертности, учитывая вероятность смерти для людей разного пола, возраста и региона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z765" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Спрос на замену работников, выходящих на пенсию, рассчитывается по данным о дате рождения с учетом их профессии, пола, отрасли и региона в соответствии с пенсионным возрастом, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социальным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z766" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассчитывается общий спрос на работников — это сумма нового спроса и спроса на замену (из-за смертности и выхода на пенсию).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -22303,55 +25289,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22673,35 +25659,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>