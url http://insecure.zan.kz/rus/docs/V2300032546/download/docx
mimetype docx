--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bda7df1" w14:textId="bda7df1">
+    <w:p w14:paraId="1beb195" w14:textId="1beb195">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1075,51 +1075,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1213,290 +1233,195 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      4) Электронная биржа труда – цифровой объект, представляющий собой единую цифровую платформу занятости для соискателей и работодателей, обеспечивающую поиск работы и содействие в подборе персонала, оказание услуг в сфере занятости в электронном и проактивном формате, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Социальным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Национальная система прогнозирования трудовых ресурсов формируется на республиканском уровне уполномоченным государственным органом, на региональном уровне – местными исполнительными органами районов, столицы, городов республиканского значения, центрами трудовой мобильности, Национальной палатой предпринимателей Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 146</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования национальной системы прогнозирования трудовых ресурсов на республиканском уровне</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...77 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Для расчета прогнозов трудовых ресурсов на республиканском уровне используются цифровые объекты, которыми обеспечивается процесс, предназначенный для обработки официальной статистической информации и моделирования, с помощью которого анализируются причинно-следственные параметры прошлых тенденций и по результатам анализа формируются прогнозы трудовых ресурсов и осуществляется визуализация результатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2029,128 +1954,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) занятое население, в разрезе регион-отрасль экономики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Источником сведений, указанных в пункте 7 настоящих Правил, является автоматизированная цифровая система "Единая система учета трудовых договоров", а также данные, которые в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3194,547 +3041,653 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предложения для формирования и распределения государственного образовательного заказа на подготовку кадров с техническим и профессиональным образованием – ежегодно до 1 апреля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      16. Опрос работодателей осуществляется Национальной палатой предпринимателей Республики Казахстан в разрезе городов республиканского значения, столицы и районов. </w:t>
+        <w:t>
+      16. Опрос работодателей осуществляется Национальной палатой предпринимателей Республики Казахстан в разрезе столицы, городов республиканского значения, районов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции приказа Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t>
+      17. Перечень работодателей, подлежащих опросу, формируется на основании данных из ведомственных цифровых систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Перечень работодателей, подлежащих опросу, формируется на основании данных из ведомственных цифровых систем.</w:t>
+      В целях обеспечения репрезентативности уполномоченным государственным органом для каждой отрасли экономики рассчитывается выборка (с учетом местности расположения и каждой категории субъектов предпринимательства) по 5 % от общего количества активных предприятий и индивидуальных предпринимателей, действующих в отрасли экономики (по критерию уплаты обязательных пенсионных платежей за один месяц из трех, предшествующих составлению перечня работодателей).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Предприятия и индивидуальные предприниматели опрашиваются на предмет количественной потребности в кадрах в текущем и последующих годах в разрезе профессий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Опрос осуществляется согласно анкете, составляемой Национальной палатой предпринимателей Республики Казахстан и размещаемой на Электронной бирже труда на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Результаты проведенного опроса работодателей направляются Национальной палатой предпринимателей Республики Казахстан ежегодно в срок не позднее 25 марта в местный исполнительный орган и уполномоченный государственный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Местный исполнительный орган анализирует, прогнозирует спрос рабочей силы с учетом показателей, указанных в приложении 1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ежегодно до 20 апреля местный исполнительный орган представляет в уполномоченный государственный орган, а также в управление образования области, города республиканского значения, столицы прогноз спроса рабочей силы в соответствии с формой административных данных "Прогноз спроса рабочей силы", указанной в приложении 2 к настоящим Правилам.</w:t>
+      Ежегодно до 20 апреля местный исполнительный орган представляет в уполномоченный государственный орган, а также в управление образования столицы, области, города республиканского значения прогноз спроса рабочей силы в соответствии с формой административных данных "Прогноз спроса рабочей силы", указанной в приложении 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местный исполнительный орган формирует прогноз на рабочую силу в соответствии с приложениями 1 и 2 к настоящим Правилам на основе алгоритма определения прогноза потребности в кадрах по конкретным профессиям с учетом динамики занятости, указанной в приложении 3 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок использования результатов национальной системы прогнозирования трудовых ресурсов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Уполномоченный государственный орган использует результаты национальной системы прогнозирования трудовых ресурсов на республиканском уровне для информирования Правительства Республики Казахстан о состоянии рынка труда и формирования государственной политики в сферах социальной защиты и занятости населения, а также в области миграции населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Результаты национальной системы прогнозирования трудовых ресурсов на республиканском уровне используются государственными органами для:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организации профессионального обучения безработных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информирования широких кругов населения о ситуации на рынке труда, перспективах его развития и востребованных профессиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) формирования государственного образовательного заказа на подготовку кадров с техническим, профессиональным и послесредним, а также с высшим и послевузовским образованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) разработки планов развития центральных государственных органов, содержащихся за счет средств республиканского бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Результаты национальной системы прогнозирования трудовых ресурсов на региональном уровне (прогноз потребности в кадрах на основе результатов опроса) используются государственными и местными исполнительными органами для:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирования государственного образовательного заказа на подготовку кадров с техническим, профессиональным и послесредним, а также с высшим и послевузовским образованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) разработки планов развития областей, городов республиканского значения, столицы;</w:t>
+      2) разработки планов развития столицы, областей, городов республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разработки и реализации бюджетной, молодежной и миграционной политики, а также политики занятости населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В срок не позднее 1 мая результаты национальной системы прогнозирования трудовых ресурсов на республиканском и региональном уровнях размещаются на Электронной бирже труда на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3839,145 +3792,183 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ресурсов и использования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ее результатов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:bookmarkStart w:name="z100" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень показателей, необходимых для расчета прогноза трудовых ресурсов на среднесрочный период (в части спроса на рабочую силу)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z101" w:id="87"/>
+          <w:bookmarkStart w:name="z101" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="86"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4377,80 +4368,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z115" w:id="88"/>
+          <w:bookmarkStart w:name="z115" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="87"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4683,134 +4674,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z124" w:id="89"/>
+          <w:bookmarkStart w:name="z124" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Обобщающие показатели развития</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z126" w:id="90"/>
+          <w:bookmarkStart w:name="z126" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5264,80 +5255,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z144" w:id="91"/>
+          <w:bookmarkStart w:name="z144" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5545,80 +5536,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z153" w:id="92"/>
+          <w:bookmarkStart w:name="z153" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
+          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5827,133 +5818,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z162" w:id="93"/>
+          <w:bookmarkStart w:name="z162" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИФО ВДС отраслей экономики, % к предыдущему году</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkEnd w:id="92"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z164" w:id="94"/>
+          <w:bookmarkStart w:name="z164" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="93"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6161,80 +6152,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z173" w:id="95"/>
+          <w:bookmarkStart w:name="z173" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="95"/>
+          <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6442,80 +6433,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z182" w:id="96"/>
+          <w:bookmarkStart w:name="z182" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
+          <w:bookmarkEnd w:id="95"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6723,80 +6714,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z191" w:id="97"/>
+          <w:bookmarkStart w:name="z191" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7004,80 +6995,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="98"/>
+          <w:bookmarkStart w:name="z200" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7285,80 +7276,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z209" w:id="99"/>
+          <w:bookmarkStart w:name="z209" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7566,80 +7557,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z218" w:id="100"/>
+          <w:bookmarkStart w:name="z218" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7847,80 +7838,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z227" w:id="101"/>
+          <w:bookmarkStart w:name="z227" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
+          <w:bookmarkEnd w:id="100"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8128,80 +8119,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z236" w:id="102"/>
+          <w:bookmarkStart w:name="z236" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="102"/>
+          <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8409,80 +8400,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z245" w:id="103"/>
+          <w:bookmarkStart w:name="z245" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="102"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8690,80 +8681,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z254" w:id="104"/>
+          <w:bookmarkStart w:name="z254" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8971,80 +8962,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z263" w:id="105"/>
+          <w:bookmarkStart w:name="z263" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="104"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9252,80 +9243,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z272" w:id="106"/>
+          <w:bookmarkStart w:name="z272" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9533,80 +9524,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z281" w:id="107"/>
+          <w:bookmarkStart w:name="z281" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9814,80 +9805,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z290" w:id="108"/>
+          <w:bookmarkStart w:name="z290" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10095,80 +10086,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z299" w:id="109"/>
+          <w:bookmarkStart w:name="z299" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10376,80 +10367,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z308" w:id="110"/>
+          <w:bookmarkStart w:name="z308" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
+          <w:bookmarkEnd w:id="109"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10657,80 +10648,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z317" w:id="111"/>
+          <w:bookmarkStart w:name="z317" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
+          <w:bookmarkEnd w:id="110"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10938,80 +10929,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z326" w:id="112"/>
+          <w:bookmarkStart w:name="z326" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="111"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11220,133 +11211,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z335" w:id="113"/>
+          <w:bookmarkStart w:name="z335" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИФО инвестиций в основной капитал по отраслям, % к предыдущему году</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="112"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z337" w:id="114"/>
+          <w:bookmarkStart w:name="z337" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="113"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11554,80 +11545,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z346" w:id="115"/>
+          <w:bookmarkStart w:name="z346" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="114"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11836,133 +11827,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z355" w:id="116"/>
+          <w:bookmarkStart w:name="z355" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сельское, лесное и рыбное хозяйство</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="115"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z357" w:id="117"/>
+          <w:bookmarkStart w:name="z357" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
+          <w:bookmarkEnd w:id="116"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12170,80 +12161,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z366" w:id="118"/>
+          <w:bookmarkStart w:name="z366" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="118"/>
+          <w:bookmarkEnd w:id="117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12451,80 +12442,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z375" w:id="119"/>
+          <w:bookmarkStart w:name="z375" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkEnd w:id="118"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12733,133 +12724,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z384" w:id="120"/>
+          <w:bookmarkStart w:name="z384" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Горнодобывающая промышленность и разработка карьеров</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
+          <w:bookmarkEnd w:id="119"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z386" w:id="121"/>
+          <w:bookmarkStart w:name="z386" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="121"/>
+          <w:bookmarkEnd w:id="120"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13067,80 +13058,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z395" w:id="122"/>
+          <w:bookmarkStart w:name="z395" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
+          <w:bookmarkEnd w:id="121"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13349,133 +13340,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z404" w:id="123"/>
+          <w:bookmarkStart w:name="z404" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Обрабатывающая промышленность</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="122"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z406" w:id="124"/>
+          <w:bookmarkStart w:name="z406" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13683,80 +13674,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z415" w:id="125"/>
+          <w:bookmarkStart w:name="z415" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="124"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13964,80 +13955,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z424" w:id="126"/>
+          <w:bookmarkStart w:name="z424" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="125"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14246,133 +14237,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z433" w:id="127"/>
+          <w:bookmarkStart w:name="z433" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
+          <w:bookmarkEnd w:id="126"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z435" w:id="128"/>
+          <w:bookmarkStart w:name="z435" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkEnd w:id="127"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14581,133 +14572,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z444" w:id="129"/>
+          <w:bookmarkStart w:name="z444" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Транспорт и складирование</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
+          <w:bookmarkEnd w:id="128"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z446" w:id="130"/>
+          <w:bookmarkStart w:name="z446" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14915,80 +14906,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z455" w:id="131"/>
+          <w:bookmarkStart w:name="z455" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15196,80 +15187,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z464" w:id="132"/>
+          <w:bookmarkStart w:name="z464" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="131"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15462,183 +15453,191 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z473" w:id="133"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="133"/>
+Профессиональная, научная и техническая деятельность</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z475" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="134"/>
+37</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние затраты на НИОКР, млрд. тенге</w:t>
+Внутренние затраты на НИОКР, млрд. теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15797,183 +15796,191 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z484" w:id="135"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="135"/>
+Государственное управление и оборона; обязательное социальное обеспечение</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z486" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="136"/>
+38</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Затраты бюджета на общественный порядок, безопасность, правовую, судебную, уголовно-исполнительную деятельность, млрд. тенге</w:t>
+Затраты бюджета на общественный порядок, безопасность, правовую, судебную, уголовно-исполнительную деятельность, млрд. теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16132,183 +16139,191 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z495" w:id="137"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="137"/>
+Образование</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z497" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="138"/>
+39</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Затраты бюджета на образование, млрд. тенге</w:t>
+Затраты бюджета на образование, млрд. теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16483,133 +16498,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z506" w:id="139"/>
+          <w:bookmarkStart w:name="z506" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Здравоохранение и социальное обслуживание населения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="139"/>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z508" w:id="140"/>
+          <w:bookmarkStart w:name="z508" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16817,80 +16832,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z517" w:id="141"/>
+          <w:bookmarkStart w:name="z517" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="141"/>
+          <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17084,64 +17099,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z526" w:id="142"/>
+      <w:bookmarkStart w:name="z526" w:id="135"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17473,280 +17488,280 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z529" w:id="143"/>
+    <w:bookmarkStart w:name="z529" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: Министерство труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z530" w:id="144"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z530" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.enbek.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z531" w:id="145"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z531" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Прогноз спроса рабочей силы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z532" w:id="146"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z532" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): РС-1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z533" w:id="147"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z533" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: 1 раз в год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z534" w:id="148"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z534" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: 20__ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z535" w:id="149"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z535" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: местный исполнительный орган</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z536" w:id="150"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z536" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 20 апреля текущего года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z537" w:id="151"/>
+          <w:bookmarkStart w:name="z537" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(БИН МИО)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="151"/>
+          <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -17796,108 +17811,108 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z540" w:id="152"/>
+    <w:bookmarkStart w:name="z540" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z541" w:id="153"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z541" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора (на бумажном носителе, в электронном виде, посредством компьютеризированной системы телефонного опроса, при личном опросе интервьюером с использованием бумажного носителя, при личном опросе интервьюером с использованием персонального вычислительного устройства): в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z542" w:id="154"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z542" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Прогноз спроса рабочей силы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
@@ -17915,80 +17930,80 @@
         <w:gridCol w:w="560"/>
         <w:gridCol w:w="560"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z543" w:id="155"/>
+          <w:bookmarkStart w:name="z543" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
+          <w:bookmarkEnd w:id="148"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18450,80 +18465,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z562" w:id="156"/>
+          <w:bookmarkStart w:name="z562" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="156"/>
+          <w:bookmarkEnd w:id="149"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -18870,80 +18885,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z574" w:id="157"/>
+          <w:bookmarkStart w:name="z574" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="157"/>
+          <w:bookmarkEnd w:id="150"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -19250,80 +19265,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z586" w:id="158"/>
+          <w:bookmarkStart w:name="z586" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="158"/>
+          <w:bookmarkEnd w:id="151"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -19630,80 +19645,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z598" w:id="159"/>
+          <w:bookmarkStart w:name="z598" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20010,80 +20025,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z610" w:id="160"/>
+          <w:bookmarkStart w:name="z610" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="160"/>
+          <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20803,134 +20818,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z634" w:id="161"/>
+          <w:bookmarkStart w:name="z634" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в том числе по источникам формирования спроса на наемный труд</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="161"/>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z636" w:id="162"/>
+          <w:bookmarkStart w:name="z636" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>новый спрос</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="162"/>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20948,80 +20963,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z639" w:id="163"/>
+          <w:bookmarkStart w:name="z639" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Текущий год</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21405,80 +21420,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z652" w:id="164"/>
+          <w:bookmarkStart w:name="z652" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23053,80 +23068,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z704" w:id="165"/>
+          <w:bookmarkStart w:name="z704" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="165"/>
+          <w:bookmarkEnd w:id="158"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23892,64 +23907,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z730" w:id="166"/>
+      <w:bookmarkStart w:name="z730" w:id="159"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование __________________________ Адрес __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24300,252 +24315,252 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Прогноз спроса рабочей силы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z732" w:id="167"/>
+    <w:bookmarkStart w:name="z732" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>административных данных на безвозмездной основе "Прогноз спроса рабочей силы"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс – РС-1, периодичность – 1 раз в год)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z733" w:id="168"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z733" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается номер по порядку, при этом последующая информация не прерывает нумерацию по порядку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z734" w:id="169"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z734" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается код группы занятий в соответствии с Национальным классификатором занятий Республики Казахстан 2017 года (5-значный код);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z735" w:id="170"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z735" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается наименование группы занятий в соответствии с Национальный классификатор занятий 2017 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z736" w:id="171"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z736" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается секция экономики занятий в соответствии с Общим классификатором видов экономической деятельности (Национальный классификатор Республики Казахстан 03-2019);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z737" w:id="172"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z737" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 5 указывается общее количество спроса на наемный труд; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z738" w:id="173"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z738" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графах с 6 по 11 указывается ожидаемое количество занятых, человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z739" w:id="174"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z739" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графах по 12 до 17 указывается новый спрос на наемный труд по источникам формирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z740" w:id="175"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z740" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графах с 18 по 23 указывается спрос на наемный труд по замещению по источникам формирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24650,608 +24665,608 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ресурсов и использования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ее результатов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z742" w:id="176"/>
+    <w:bookmarkStart w:name="z742" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алгоритм по определению прогноза потребности в кадрах по конкретным профессиям с учетом динамики занятости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z743" w:id="177"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z743" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий Алгоритм по определению прогноза потребности в кадрах по конкретным профессиям с учетом динамики занятости (далее – Алгоритм) разработан в целях обеспечения эффективного планирования трудовых ресурсов в Республике Казахстан и определяет механизм формирования прогноза спроса в кадрах по конкретным профессиям, с учетом динамики занятости населения для местных исполнительных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z744" w:id="178"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z744" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Источником конкретных значений в регионе для расчета потребности в кадрах на среднесрочный период, являются данные Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z745" w:id="179"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z745" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основные индикаторы рынка труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z746" w:id="180"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z746" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       демографические данные (коэффициент смертности по однолетним возрастам);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z747" w:id="181"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z747" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       документы системы государственного планирования, указанные в пункте 3 и иные документы планирования, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Системы государственного планирования Республики Казахстан, утвержденного постановляем Правительства Республики Казахстан от 29 ноября 2017 года № 790;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z748" w:id="182"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z748" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       официальная статистическая информация, предоставляемая уполномоченным органом в области государственной статистики в соответствии с частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 26 Закона Республики Казахстан "О государственной статистике".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z749" w:id="183"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z749" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Алгоритм содержит следующие этапы формирования прогноза потребности в кадрах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z750" w:id="184"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z750" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) собираются официальные статистические данные (годовые) по занятости (наемные работники) в разрезе 19 видов экономической деятельности за период с 2001 года по год, предшествующий прогнозируемому году, включительно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z751" w:id="185"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z751" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) анализируются предыдущие данные с целью выявления причин увеличения или сокращения числа работников в отрасли. Для этого все возможные факторы учитываются с применением эконометрических моделей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z752" w:id="186"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z752" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) показатели переводятся в годовые темпы роста (анализируются как меняются от года к году). При этом убираются аномальные значения и проверяются, как связаны показатели занятости между собой в каждой из 19 отраслей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z753" w:id="187"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z753" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аномальные значения — это такие данные, которые сильно выбиваются из общей картины. Они могут появляться из-за ошибок или редких событий и сильно искажать результаты модели;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z754" w:id="188"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z754" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) индексы численности работников переводятся в реальные (абсолютные) значения, считаются, сколько работников было фактически;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z755" w:id="189"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z755" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) прогнозируются, сколько работников потребуется в каждой отрасли в будущем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z756" w:id="190"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z756" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) дополнительная потребность в кадрах считается как разница между спросом на работников в разные годы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z757" w:id="191"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z757" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) с учетом имеющихся данных рассчитывается потребность в замещении работников, которые выбывают из-за выхода на пенсию и смерти:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z758" w:id="192"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z758" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       профессия (код НКЗ-2017);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z759" w:id="193"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z759" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       статус (только наемный работник);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z760" w:id="194"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z760" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата рождения респондента (необходима для расчета выхода на пенсию и в блоке смертности и спроса по замещению);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z761" w:id="195"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z761" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пол;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z762" w:id="196"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z762" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отрасль (для отраслевого анализа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z763" w:id="197"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z763" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       количество работников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z764" w:id="198"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z764" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассчитывается, сколько работников нужно заменить из-за смертности, учитывая вероятность смерти для людей разного пола, возраста и региона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z765" w:id="199"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z765" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Спрос на замену работников, выходящих на пенсию, рассчитывается по данным о дате рождения с учетом их профессии, пола, отрасли и региона в соответствии с пенсионным возрастом, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z766" w:id="200"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z766" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) рассчитывается общий спрос на работников — это сумма нового спроса и спроса на замену (из-за смертности и выхода на пенсию).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -25289,55 +25304,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25663,31 +25678,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>