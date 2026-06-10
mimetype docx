--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3e7bb65" w14:textId="3e7bb65">
+    <w:p w14:paraId="840ab37" w14:textId="840ab37">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,226 +100,303 @@
         </w:rPr>
         <w:t>Об утверждении Правил оказания государственной услуги "Актуализация (корректировка) сведений о залоге движимого имущества, не подлежащего обязательной государственной регистрации"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра юстиции Республики Казахстан от 12 мая 2023 года № 302. Зарегистрирован в Министерстве юстиции Республики Казахстан 17 мая 2023 года № 32514.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 13.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания государственной услуги "Актуализация (корректировка) сведений о залоге движимого имущества, не подлежащего обязательной государственной регистрации" согласно приложению к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту регистрационной службы и организации юридических услуг Министерства юстиции Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на официальном интернет-ресурсе Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -451,64 +528,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Жакселекова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z12" w:id="7"/>
+      <w:bookmarkStart w:name="z12" w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -638,206 +715,273 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 мая 2023 года № 302</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Актуализация (корректировка) сведений о залоге движимого имущества, не подлежащего обязательной государственной регистрации"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила государственной услуги "Актуализация (корректировка) сведений о залоге движимого имущества, не подлежащего обязательной государственной регистрации" (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона "О государственных услугах" Республики Казахстан (далее – Закон о госуслугах) и определяют порядок оказания государственной услуги "Актуализация (корректировка) сведений о залоге движимого имущества, не подлежащего обязательной государственной регистрации" (далее - государственная услуга).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+        <w:t xml:space="preserve"> статьи 10 Закона "О государственных и социально ответственных услугах" Республики Казахстан (далее – Закон о госуслугах) и определяют порядок оказания государственной услуги "Актуализация (корректировка) сведений о залоге движимого имущества, не подлежащего обязательной государственной регистрации" (далее - государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 13.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – услугодатель) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) свидетельство о регистрации залога движимого имущества – документ, выдаваемый регистрирующим органом и (или) некоммерческим акционерным обществом "Государственной корпорацией "Правительство для граждан" заявителю и подтверждающий факт регистрации залога движимого имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -856,70 +1000,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 24.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Министерство юстиции в течение трех рабочих дней предоставляет в Государственную корпорацию информацию о порядке оказания государственных услуг и внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, с даты их утверждения или изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -938,289 +1082,373 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 24.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственная услуга оказывается услугодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги, включающей характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги приведены в Перечне требований (далее - Перечень), согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Для получения государственной услуги услугополучатель обращается к услугодателю с заявлением по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, либо направляет заявление через через веб-портал "электронного правительства": www.egov.kz (далее – портал) с приложением документов согласно пункту 8 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Актуализация (корректировка) сведений залога движимого имущества, не подлежащего обязательной государственной регистрации, производится по заявлению заинтересованного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. При заполнении заявления услугополучатель вносит сведения о зарегистрированном залоге с указанием пояснения ошибок для внесения изменений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После заполнения заявления вкладывает электронные копии подтверждающих документов (договор залога, свидетельство о регистрации залога).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При направлении услугополучателем заявления через портал в "личном кабинете" автоматически отображается статус о принятии запроса на оказание государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель осуществляет проверку сведений, указанных в заявлении на регистрацию, сверяет сведения с данными архивными материалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель осуществляет исправление технических ошибок посредством внесения дополнительной записи в реестр залога движимого имущества, а также в свидетельство о регистрации залога.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       После осуществления корректировки в личный кабинет портала услугополучателя направляется свидетельство о регистрации залога движимого имущества, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1235,509 +1463,763 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам либо письменный мотивированный ответ об отказе в оказании государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. При обращении в Государственную корпорацию работник услугодателя принимает заявление от услугополучателя с внесенными сведениями о зарегистрированном залоге с указанием пояснения ошибок для внесения изменений с подтверждающими документами (договор залога, свидетельство о регистрации залога) либо работник услугодателя по приему документов отказывает в приеме заявления и выдает расписку по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель осуществляет проверку сведений, указанных в заявлении на регистрацию, сверяет сведения с данными архивными материалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель осуществляет исправление технических ошибок посредством внесения дополнительной записи в реестр залога движимого имущества, а также в свидетельство о регистрации залога.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       После осуществления корректировки услугополучателю направляется свидетельство о регистрации залога движимого имущества, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления услугополучателем неполного пакета документов предусмотренному пунктом 8 Перечня, а также документов с истекшим сроком действия направляется письменный мотивированный ответ об отказе в оказании государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. После внесенных изменений в реестр залога движимого имущества ранее выданное свидетельство о регистрации залога движимого имущества, не подлежащего обязательной государственной регистрации, считается недействительным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации, в соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о госуслугах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В случае сбоя информационной системы услугодатель в течение одного рабочего дня уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" (далее – оператор).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В этом случае оператор в течение срока, указанного в части первой настоящего пункта Правил, составляет в произвольной форме акт о технической проблеме и подписывает его с услугодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан услугодатель, должностное лицо, чьи административный акт, административное действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о госуслугах подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3513,50 +3995,133 @@
               <w:t>
 Сервис цифровых документов доступен для субъектов, авторизованных в мобильном приложении и информационных системах пользователей.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Субъект проходит авторизацию методами доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3752,142 +4317,142 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="44"/>
+    <w:bookmarkStart w:name="z74" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Филиал НАО "Государственная корпорация "Правительство для граждан")</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z75" w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z75" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление об актуализации (корректировка) сведений о залоге движимого имущества,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>не подлежащего обязательной государственной регистрации №______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z76" w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z76" w:id="41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Залогодержатель __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии), дата, год рождения, ИИН физического</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4916,112 +5481,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="47"/>
+    <w:bookmarkStart w:name="z79" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о государственной регистрации залога движимого имущества,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>не подлежащего обязательной государственной регистрации</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ ____ от "___" _________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z80" w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z80" w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдано ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5477,64 +6042,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z81" w:id="49"/>
+      <w:bookmarkStart w:name="z81" w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зарегистрирован залог Право залогодержателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5548,64 +6113,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z82" w:id="50"/>
+      <w:bookmarkStart w:name="z82" w:id="45"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место жительства, дата и год рождения физического лица, место нахождение,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наименование и БИН юридического лица на предмет залога</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5968,50 +6533,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________ подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6209,100 +6860,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="51"/>
+    <w:bookmarkStart w:name="z85" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о мотивированном отказе в актуализации (корректировке) сведений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о залоге движимого имущества, не подлежащего обязательной государственной регистрации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z86" w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z86" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уникальный заявления №: ______________________ Дата _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Основание для отказа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6447,50 +7098,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>из информационной системы "Реестр залога движимого имущества" и подписанные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>электронно-цифровой подписью соответствующей Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6753,108 +7490,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="53"/>
+    <w:bookmarkStart w:name="z89" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z90" w:id="54"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z90" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"О государственных услугах", филиал услугодателя (указать адрес) отказывает</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7183,55 +7920,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7557,31 +8294,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>