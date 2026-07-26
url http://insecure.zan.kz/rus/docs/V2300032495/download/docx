--- v0 (2025-10-11)
+++ v1 (2026-07-26)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0d14cb0" w14:textId="0d14cb0">
+    <w:p w14:paraId="4a7e930" w14:textId="4a7e930">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования финансового рынка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 5 мая 2023 года № 23. Зарегистрировано в Министерстве юстиции Республики Казахстан 16 мая 2023 года № 32495</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 5 мая 2023 года № 23. Зарегистрировано в Министерстве юстиции Республики Казахстан 16 мая 2023 года № 32495.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -1421,3678 +1420,1194 @@
         <w:t>
       8) страхование гражданско-правовой ответственности владельцев объектов, деятельность которых связана с опасностью причинения вреда третьим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) другие виды страхования ответственности и обязательных видов страхования.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Внести в </w:t>
+      3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 марта 2020 года № 43 "Об утверждении Правил выдачи согласия уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на назначение (избрание) руководящего работника страховой (перестраховочной) организации, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, страхового холдинга, страхового брокера, филиала страхового брокера-нерезидента Республики Казахстан и акционерного общества "Фонд гарантирования страховых выплат", включая критерии отсутствия безупречной деловой репутации, документов, необходимых для получения согласия" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20248) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию развитию финансового рынка от 12 сентября 2022 года № 60 "Об утверждении Правил избрания и осуществления деятельности страхового омбудсмана" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 29623) следующие изменения и дополнения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkStart w:name="z113" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> выдачи согласия уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на назначение (избрание) руководящего работника страховой (перестраховочной) организации, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, страхового холдинга, страхового брокера, филиала страхового брокера-нерезидента Республики Казахстан и акционерного общества "Фонд гарантирования страховых выплат", включая критерии отсутствия безупречной деловой репутации, документах, необходимых для получения согласия:</w:t>
+        <w:t xml:space="preserve"> избрания и осуществления деятельности страхового омбудсмана:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 3</w:t>
-[...19 lines deleted...]
-        <w:t>4</w:t>
+        <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkStart w:name="z115" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Совет представителей не позднее 1 (одного) календарного месяца до даты истечения полномочий страхового омбудсмана предоставляет в уполномоченный орган утвержденный список кандидатов на должность страхового омбудсмана в количестве не менее трех человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z116" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "3. Перечень руководящих работников страховой (перестраховочной) организации, страхового брокера, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, страхового холдинга и акционерного общества "Фонд гарантирования страховых выплат", подлежащих согласованию с уполномоченным органом, определен </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> статьи 34 Закона о страховой деятельности и </w:t>
+      К утвержденному списку кандидатов на должность страхового омбудсмана прилагаются копии документов, подтверждающих их соответствие требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 4-1 Закона о Фонде гарантирования.</w:t>
-[...19 lines deleted...]
-      Не подлежат согласованию с уполномоченным органом:</w:t>
+        <w:t xml:space="preserve"> статьи 88 Закона, сведения о кандидате на должность страхового омбудсмана по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам и бизнес-план на ближайшие три года, содержащий основные цели, приоритетные задачи и направления развития деятельности страхового омбудсмана и финансовый план офиса страхового омбудсмана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
-[...15 lines deleted...]
-      1) представители уполномоченного органа, входящие в состав органа управления акционерного общества "Фонд гарантирования страховых выплат";</w:t>
+    <w:bookmarkStart w:name="z117" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Совет представителей определяет размер фонда оплаты труда страхового омбудсмана до предоставления в уполномоченный орган утвержденного списка кандидатов на должность страхового омбудсмана.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
-[...15 lines deleted...]
-      2) руководящие работники страховой (перестраховочной) организации, страхового брокера, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, страхового холдинга и акционерного общества "Фонд гарантирования страховых выплат", переведенные с согласованной с уполномоченным органом должности на нижестоящую должность в рамках одного и того же органа страховой (перестраховочной) организации, страхового брокера, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, страхового холдинга и акционерного общества "Фонд гарантирования страховых выплат";</w:t>
+    <w:bookmarkStart w:name="z118" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 22-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
-[...15 lines deleted...]
-      3) руководящие работники страховой (перестраховочной) организации, переведенные с согласованной с уполномоченным органом должности руководителя или члена исполнительного органа либо руководителя или члена органа управления на должность иного руководителя страховой (перестраховочной) организации, осуществляющего координацию и (или) контроль за деятельностью двух и более структурных подразделений страховой (перестраховочной) организации и обладающего правом подписи документов, на основании которых проводится страховая и (или) инвестиционная деятельность;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "22-1. При рассмотрении заявления страховой омбудсман не ограничивается представленными заявителями доводами, доказательствами и иными материалами дела, всесторонне, полно и объективно рассматривает заявление. В случае, если предметом спора является размер страховой выплаты, страховой омбудсман делает расчеты, в том числе посредством программных комплексов.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
-[...358 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 6</w:t>
+        <w:t>пункт 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
-[...15 lines deleted...]
-      "6. Лицо, обладающее действующим согласием, назначается (избирается) на должность (несколько должностей) руководящего работника в страховых (перестраховочных) организациях, страховых брокерах, филиалах страховых (перестраховочных) организаций-нерезидентах Республики Казахстан, филиалах страховых брокеров-нерезидентов Республики Казахстан, страховых холдингах и (или) в акционерном обществе "Фонд гарантирования страховых выплат", на которую (которые) был согласован в рамках страхового сектора финансового рынка, без повторного согласования при условии соответствия требованиям, указанным в пункте 4 Правил.";</w:t>
+    <w:bookmarkStart w:name="z121" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "23. По результатам рассмотрения Заявления страховым омбудсманом принимается одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z122" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о полном или частичном удовлетворении Заявления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z123" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об отказе в удовлетворении Заявления с обоснованием принятия такого решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z124" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о прекращении рассмотрения Заявления с указанием оснований.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z125" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 23-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z126" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "23-1. Помимо случаев, указанных в пункте 23 Правил, допускается завершение спора путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z127" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) примирения сторон на основании взаимных уступок на любой стадии его рассмотрения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z128" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получения рекомендации или разъяснения об урегулировании спора в соответствии с внутренними правилами страхового омбудсмана.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 7</w:t>
+        <w:t>пункт 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
-[...115 lines deleted...]
-      3) наличие сведений о том, что кандидат, являясь руководящим работником финансовой организации или актуарием, неоднократно (два и более раза в течение последних двенадцати последовательных месяцев) не выполнял требования мер надзорного реагирования, примененных уполномоченным органом в отношении финансовой организации или актуария;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "24. Страховой омбудсман после получения от заявителя (страхователя, застрахованного, выгодоприобретателя, страховой организации) Заявления и прилагаемых к нему документов в течение 3 (трех) рабочих дней извещает стороны о принятии Заявления к рассмотрению или отказе в его принятии по основаниям, предусмотренным пунктом 27 Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
-[...15 lines deleted...]
-      4) наличие сведений о том, что кандидат являлся акционером (участником), должностным лицом, лицом, выполняющим управленческие функции, в финансовой организации, финансовой организации-нерезиденте Республики Казахстан, признанных неплатежеспособными;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае получения информации от уполномоченного органа о наличии спора между страхователем (застрахованным, выгодоприобретателем) и страховой организацией страховой омбудсман в течение 3 (трех) рабочих дней сообщает страхователю (застрахованному, выгодоприобретателю) о его праве представить страховому омбудсману заявление и прилагаемые к нему документы для урегулирования разногласий на безвозмездной основе.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
-[...518 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 20</w:t>
+        <w:t>пункт 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="62"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z133" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "25. Заявления, поступившие на рассмотрение страховому омбудсману до 18.00 часов времени города Астаны, подлежат регистрации в журнале входящей корреспонденции страхового омбудсмана в день их поступления. Заявления, поступившие после 18.00 часов времени города Астаны, регистрируются в журнале входящей корреспонденции страхового омбудсмана на следующий рабочий день.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 23</w:t>
+        <w:t>пункт 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="66"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z135" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "32. По инициативе сторон или страхового омбудсмана слушание дела откладывается либо его разбирательство приостанавливается. Об отложении слушания дела или о приостановлении разбирательства страховым омбудсманом выносится определение. Слушание дела откладывается либо разбирательство приостанавливается не более чем на 15 (пятнадцать) рабочих дней в пределах срока, установленного пунктом 26 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z136" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При непредставлении стороной спора отзыва на Заявление разбирательство по делу продолжается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z137" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Слушание дела производится страховым омбудсманом при обязательном участии обеих сторон, за исключением случаев, предусмотренных Правилами и внутренними правилами страхового омбудсмана. При неявке стороны страховой омбудсман откладывает рассмотрение дела. В случае неявки стороны по неуважительным причинам допускается рассмотрение страховым омбудсманом дела в отсутствие данной стороны.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 26</w:t>
+        <w:t>пункт 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="67"/>
-[...278 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z139" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "36. Страховой омбудсман при осуществлении своей деятельности обеспечивает полноту, достоверность и своевременность размещения информации и сведений на своем интернет-ресурсе, включая сведения и информацию, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 октября 2018 года № 259 "Об утверждении Правил размещения информации на интернет-ресурсе страховой организации, страхового брокера, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, организации, гарантирующей осуществление страховых выплат страхователям (застрахованным, выгодоприобретателям) в случае ликвидации страховых организаций, принудительного прекращения деятельности филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, страхового омбудсмана, организации по формированию и ведению базы данных", зарегистрированным в Реестре нормативных правовых актов под № 17825.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z140" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Страховым омбудсманом обеспечивается возможность определения на своем интернет-ресурсе размера амортизационного износа при расчете стоимости размера вреда, причиненного транспортному средству в рамках Закона Республики Казахстан "Об обязательном страховании гражданско-правовой ответственности владельцев транспортных средств".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z141" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Страховой омбудсман размещает информацию о своей деятельности на интернет-ресурсе на казахском и русском языках, а также при необходимости на других языках.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z142" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> правления Агентства по регулированию развитию финансового рынка Республики Казахстан от 22 ноября 2022 года № 94 "Об утверждении Правил расчета расчетной суммы по договору образовательного накопительного страхования, расчета и порядка осуществления страховых выплат" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 30796) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z143" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> расчета расчетной суммы по договору образовательного накопительного страхования, расчете и порядке осуществления страховых выплат, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 27</w:t>
+        <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
-[...1515 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="117"/>
+    <w:bookmarkStart w:name="z145" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Страховая выплата рассчитывается исходя из страховой премии (взносов), инвестиционного дохода, начисленной премии государства.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5209,2740 +2724,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...362 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="118"/>
-[...2323 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8059,4997 +2923,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...375 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="119"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...4551 lines deleted...]
-        <w:t>Дата _____________________</w:t>
+      Сноска. Приложение 2 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -13057,55 +3011,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13427,35 +3381,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>