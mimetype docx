--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5e52fb9" w14:textId="5e52fb9">
+    <w:p w14:paraId="49c67a8" w14:textId="49c67a8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1109,472 +1109,740 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие в противодействии коррупции – сообщение о факте совершения коррупционного правонарушения, предоставление информации о местонахождении разыскиваемого лица, совершившего коррупционное правонарушение, а также иное содействие, имеющее (имевшее впоследствии) значение для выявления, пресечения, раскрытия и расследования коррупционного правонарушения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) уполномоченный орган по противодействию коррупции –государственный орган, осуществляющий формирование и реализацию антикоррупционной политики Республики Казахстан и координацию в сфере противодействия коррупции, а также предупреждение, выявление, пресечение, раскрытие и расследование коррупционных правонарушений, и его территориальные подразделения;</w:t>
+      3) уполномоченный орган по борьбе с коррупцией – государственный орган, осуществляющий борьбу с коррупцией, и его территориальные органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      4) уполномоченные государственные органы – органы прокуратуры, национальной безопасности, внутренних дел, военной полиции, антикоррупционная служба, служба экономических расследований, осуществляющих в пределах своей компетенции выявление, пресечение, раскрытие, расследование и предупреждение коррупционных правонарушений и привлечение лиц, виновных в их совершении, к ответственности.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) уполномоченный орган по антикоррупционной политике – центральный государственный орган, осуществляющий формирование и реализацию антикоррупционной политики Республики Казахстан, координацию в сфере противодействия коррупции, в вопросах минимизации и устранения причин и условий, способствующих совершению коррупционных правонарушений, и его территориальные подразделения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченные государственные органы – органы прокуратуры, национальной безопасности, внутренних дел, военной полиции, служба экономических расследований, осуществляющие в пределах своей компетенции выявление, пресечение, раскрытие, расследование и предупреждение коррупционных правонарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Председателя Комитета национальной безопасности РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Соглашение о неразглашении информации об оказании содействия в противодействии коррупции (далее – соглашение о неразглашении) является основанием для обеспечения лицом, заключившим данное соглашение, конфиденциальности информации об обращении лица к вышестоящему руководителю и (или) руководству государственного органа либо организации (далее – руководитель), работником которой оно является (являлось), и (или) в уполномоченные государственные органы в целях содействия в противодействии коррупции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок заключения соглашения о неразглашении информации об оказании содействия в противодействии коррупции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При обращении лица к руководителю в целях содействия в противодействии коррупции в государственном органе или организации, работником которой оно является (являлось), при условии неразглашения информации об оказании им содействия в противодействии коррупции предупреждает руководителя о намерении оказать содействие в противодействии коррупции после заключения соглашения о неразглашении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель, не позднее двадцати четырех часов с момента обращения, заключает с лицом, указанным в части первой настоящего пункта, соглашение о неразглашении по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>форме 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, согласно приложению 2 к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       С руководителем, обратившимся в уполномоченный государственный орган для принятия мер по поступившему сообщению о факте коррупционного правонарушения, и должностным лицом уполномоченного государственного органа, определяемым руководителем уполномоченного государственного органа, заключается соглашение о неразглашении по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>форме 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, согласно приложению 2 к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При обращении лица в уполномоченный государственный орган в целях оказания содействия в противодействии коррупции, уполномоченный государственный орган заключает с указанным лицом соглашение о неразглашении при наличии его намерения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Содействие в противодействии коррупции оказывается после заключения между лицом, указанным в части первой настоящего пункта, и должностным лицом уполномоченного государственного органа, определяемым руководителем уполномоченного государственного органа, соглашения о неразглашении по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>форме 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, согласно приложению 2 к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. При передаче уголовного дела для дальнейшего расследования иным должностным лицам уполномоченного государственного органа или прокурору, должностное лицо уполномоченного государственного органа, указанное в части третьей пункта 4 и части второй пункта 5 настоящих Правил, письменно уведомляет их о наличии заключенного соглашения о неразглашении с лицом, указанным в части первой пункта 4 и части первой пункта 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Руководитель заключает с должностным лицом уполномоченного органа по противодействию коррупции, приглашенным на заседание согласительной комиссии или коллегиального органа, соглашение о неразглашении по </w:t>
+      7. Руководитель заключает с должностным лицом уполномоченного органа по антикоррупционной политике, приглашенным на заседание согласительной комиссии или коллегиального органа, соглашение о неразглашении по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>форме 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, согласно приложению 2 к настоящему приказу, до начала заседания согласительной комиссии или коллегиального органа, а в случае неявки должностного лица уполномоченного органа по противодействию коррупции на заседание согласительной комиссии или коллегиального органа, данное соглашение заключается в момент передачи копии решения согласительной комиссии либо протокола заседания коллегиального органа. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+        <w:t xml:space="preserve"> согласно приложению 2 к настоящему приказу до начала заседания согласительной комиссии или коллегиального органа, а в случае неявки должностного лица уполномоченного органа по антикоррупционной политике на заседание согласительной комиссии или коллегиального органа, данное соглашение заключается в момент передачи копии решения согласительной комиссии либо протокола заседания коллегиального органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Председателя Комитета национальной безопасности РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. При обращении лица в уполномоченный орган по противодействию коррупции для реализации права о таком обращении в течение трех лет с даты приема уполномоченными государственными органами сообщения о факте коррупционного правонарушения, в случае, когда он полагает, что привлечение его к дисциплинарной ответственности или увольнение, или перевод на другую должность связаны с его содействием в противодействии коррупции, при условии, что данные вопросы ранее не рассматривались согласительной комиссией или коллегиальным органом в порядке, предусмотренном </w:t>
+      8. При обращении лица в уполномоченный орган по антикоррупционной политике для реализации права о таком обращении в течение трех лет с даты приема уполномоченными государственными органами сообщения о факте коррупционного правонарушения в случае, когда он полагает, что привлечение его к дисциплинарной ответственности или увольнение, или перевод на другую должность связаны с его содействием в противодействии коррупции, при условии, что данные вопросы ранее не рассматривались согласительной комиссией или коллегиальным органом в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 24-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, на основании письменного согласия на передачу конфиденциальной информации, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 1 статьи 24-4 Закона, уполномоченный орган по противодействию коррупции заключает с данным лицом соглашение о неразглашении по </w:t>
+        <w:t xml:space="preserve"> пункта 1 статьи 24-4 Закона, уполномоченный орган по антикоррупционной политике заключает с данным лицом соглашение о неразглашении по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>форме 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, согласно приложению 2 к настоящему приказу.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+        <w:t xml:space="preserve"> согласно приложению 2 к настоящему приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Председателя Комитета национальной безопасности РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Руководитель государственного органа или организации, которому поступило уведомление уполномоченного органа по противодействию коррупции, предусмотренное </w:t>
+      9. Руководитель государственного органа или организации, которому поступило уведомление уполномоченного органа по антикоррупционной политике, предусмотренное </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 24-4 Закона, заключает соглашение о неразглашении по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>форме 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, согласно приложению 2 к настоящему приказу, с лицом, оказавшим содействие в противодействии коррупции, если ранее между данным лицом и уполномоченным государственным органом заключено соглашение о неразглашении.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+        <w:t xml:space="preserve"> согласно приложению 2 к настоящему приказу с лицом, оказавшим содействие в противодействии коррупции, если ранее между данным лицом и уполномоченным государственным органом заключено соглашение о неразглашении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Председателя Комитета национальной безопасности РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1608,116 +1876,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к приказу</w:t>
-[...64 lines deleted...]
-              <w:t>от 11 мая 2023 года № 153</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1738,9037 +1941,6964 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>к приказу Председателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Агентства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по противодействию коррупции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Антикоррупционной службы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 11 мая 2023 года № 153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Форма 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkStart w:name="z74" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                      Соглашение</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Соглашение о неразглашении информации об оказании содействия в противодействии коррупции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Председателя Комитета национальной безопасности РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z75" w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________                               "__" _______20 __ года </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (населенный пункт)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z76" w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование государственного органа/ организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в лице _____________________________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (должность, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">действующего (-ей) на основании ______________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(устав/положение/приказ № ___ от "__" _______ 20__года/другое)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с одной стороны, именуемый (-ая) в дальнейшем "Руководитель", и ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) работника государственного органа/организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с другой стороны, именуемый (-ая) в дальнейшем "Работник", далее совместно именуемые "Стороны", во исполнение положений </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 26)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 22 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 29)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 23 Трудового кодекса Республики Казахстан, пунктов 1, 2 и 4 статьи 24, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 24-1 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 24-3 Закона Республики Казахстан "О противодействии коррупции" заключили настоящее Соглашение о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о неразглашении информации об оказании содействия в противодействии коррупции</w:t>
-[...54 lines deleted...]
-        <w:t>_______________________________________________________________________, в лице</w:t>
+        <w:t xml:space="preserve"> Предмет договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z78" w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1.1. Настоящим Соглашением Стороны гарантируют неразглашение информации </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> об обращении Работника к Руководителю в целях сообщения о </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (суть коррупционного правонарушения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в __________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (наименование государственного органа/организации, в которой работает Работник)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или ________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(суть оказанного иного содействия в противодействии коррупции)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в __________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (наименование государственного органа/организации, в которой работает Работник)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(далее – конфиденциальная информация), за исключением случаев, предусмотренных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пунктами 2.1. и 2.2. настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Обязанности Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z80" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Работник обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z81" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) после заключения настоящего Соглашения незамедлительно сообщить Руководителю ставшую ему известной информацию о готовящемся, совершаемом или совершенном коррупционном правонарушении в государственном органе либо организации, в которой он работает, и (или) информацию, направленную на оказание иного содействия в противодействии коррупции в государственном органе либо организации, в которой он работает;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z82" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не сообщать Руководителю заведомо ложную информацию о коррупционном правонарушении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z83" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не разглашать конфиденциальную информацию другим лицам, за исключением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z84" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должностных лиц уполномоченных государственных органов и судов, участвующих в производстве по делу о коррупционном правонарушении, о котором сообщил Работник либо Работником было оказано иное содействие по данному делу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z85" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должностных лиц соответствующего уполномоченного государственного органа и уполномоченного органа по борьбе с коррупцией, участвующих в осуществлении выплаты Работнику единовременного денежного вознаграждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z86" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в случае подачи заявления в согласительную комиссию организации (при ее наличии) о рассмотрении индивидуального трудового спора в течение трех лет с даты приема уполномоченными государственными органами сообщения Работника о факте коррупционного правонарушения или с момента оказания им иного содействия в противодействии коррупции, которые указаны в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. настоящего Соглашения, уведомлять Руководителя о предстоящем рассмотрении индивидуального трудового спора согласительной комиссией не позднее трех рабочих дней до дня подачи заявления в согласительную комиссию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z87" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в случае рассмотрения в государственных органах, а также организациях, в которых отсутствуют согласительные комиссии, вопросов привлечения к дисциплинарной ответственности или увольнения (освобождения от занимаемой должности) или перевода на другую должность Работника в течение трех лет с даты приема уполномоченными государственными органами сообщения Работника о факте коррупционного правонарушения или с момента оказания им иного содействия в противодействии коррупции, которые указаны в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. настоящего Соглашения, уведомлять Руководителя об этом в тот же день, когда ему стало известно о рассмотрении данных вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z88" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) не использовать ставшую ему известной информацию о коррупционном правонарушении в личных интересах или интересах третьих лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z89" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечить сохранность настоящего Соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z90" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в случае попытки посторонних лиц получить конфиденциальную информацию или иные сведения, связанные с оказанием Работником содействия в противодействии коррупции, незамедлительно сообщить об этом Руководителю, с которым заключено соглашение о неразглашении конфиденциальной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z91" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Руководитель обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z92" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) не требовать от Работника предоставления информации, не относящейся к готовящемуся, совершаемому или совершенному коррупционному правонарушению; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z93" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) незамедлительно передать информацию о готовящемся, совершаемом или совершенном коррупционном правонарушении, и (или) информацию, направленную на оказание иного содействия в противодействии коррупции, полученную от Работника, в уполномоченный государственный орган при условии заключения с должностным лицом уполномоченного государственного органа соглашения о неразглашении конфиденциальной информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z94" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не разглашать конфиденциальную информацию другим лицам, за исключением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z95" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должностных лиц уполномоченных государственных органов и судов, участвующих в производстве по делу о коррупционном правонарушении, о котором сообщил Работник либо Работником было оказано иное содействие по данному делу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z96" w:id="56"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      членов согласительной комиссии, дисциплинарной комиссии или иного коллегиального органа____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование государственного органа/организации)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...323 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkStart w:name="z97" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случаях, предусмотренных подпунктами 4) и 5) настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z98" w:id="58"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должностных лиц уполномоченного органа по антикоррупционной политике, приглашенных на заседание  согласительной комиссии, дисциплинарной комиссии или иного коллегиального органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование государственного органа/организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в случае рассмотрения согласительной комиссией организации (при ее наличии) индивидуального трудового спора, стороной которого выступает Работник, в течение трех лет с даты приема уполномоченными государственными органами сообщения Работника о факте коррупционного правонарушения или с момента оказания им иного содействия в противодействии коррупции, которые указаны в пункте 1.1. настоящего Соглашения, уведомить членов согласительной комиссии о наличии настоящего Соглашения не позднее дня подачи Работником заявления в согласительную комиссию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z100" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-                                     </w:t>
-      </w:r>
+      5) в случае рассмотрения в государственных органах, а также организациях, в которых отсутствуют согласительные комиссии, вопросов привлечения к дисциплинарной ответственности или увольнения (освобождения от занимаемой должности) или перевода на другую должность Работника в течение трех лет с даты приема уполномоченными государственными органами сообщения Работника о факте коррупционного правонарушения или с момента оказания им иного содействия в противодействии коррупции, которые указаны в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. настоящего Соглашения, уведомить членов дисциплинарной комиссии или иного коллегиального органа государственного органа либо организации о наличии настоящего Соглашения до рассылки членам дисциплинарной комиссии или иного коллегиального органа материалов, касающихся Работника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z101" w:id="61"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечить подписание соглашения о неразглашении конфиденциальной информации должностным лицом уполномоченного органа по антикоррупционной политике, приглашенным на заседание согласительной комиссии, дисциплинарной комиссии или иного коллегиального органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование государственного органа/организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) не использовать информацию о готовящемся, совершаемом или совершенном коррупционном правонарушении и (или) информацию, направленную на оказание иного содействия в противодействии коррупции, полученную от Работника, в личных интересах или интересах третьих лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z103" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечить сохранность настоящего Соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z104" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в случае попытки посторонних лиц получить конфиденциальную информацию или иные сведения, связанные с оказанием Работником содействия в противодействии коррупции, незамедлительно сообщить об этом в уполномоченный государственный орган, с которым заключено соглашение о неразглашении конфиденциальной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z105" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...229 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z106" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Подписанием настоящего Соглашения Работник и Руководитель подтверждают, что они предупреждены о том, что за разглашение конфиденциальной информации они будут привлечены к уголовной ответственности в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z107" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Настоящее Соглашение вступает в силу с момента его подписания Сторонами и действует в течение срока действия трудового договора между Работником и государственным органом/ организацией, в которой работает Работник, а после прекращения трудового договора – бессрочно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z108" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Настоящее Соглашение составлено в двух экземплярах на государственном либо русском языке, имеющих одинаковую юридическую силу, по одному экземпляру для каждой из Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z109" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1875 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> Адреса, реквизиты и подписи Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:b/>
+          <w:bookmarkStart w:name="z110" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Руководитель:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...169 lines deleted...]
-                <w:b/>
+          <w:bookmarkEnd w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование государственного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органа/организации _____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИН _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Юридический адрес ____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактный телефон____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Должность: ___________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> _____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">______________ /_______________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (подпись) (фамилия, инициалы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...5 lines deleted...]
-</w:t>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...188 lines deleted...]
-</w:t>
+Работник:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при наличии) ______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Документ, удостоверяющий</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>личность № ____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от "__" ________ _____г. Выдан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ИИН _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес проживания ______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактный телефон ____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">______________/_______________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (подпись) (фамилия, инициалы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z50" w:id="40"/>
+      <w:bookmarkStart w:name="z113" w:id="71"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экземпляр настоящего</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Соглашения получил (а): ____________________/_____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, инициалы)       (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата: "___" __________ 20____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z115" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма 2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z116" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Соглашение о неразглашении информации об оказании содействия в противодействии коррупции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z117" w:id="75"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Экземпляр настоящего </w:t>
-[...137 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+      ___________________                                     "__" _______20 __ года </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (населенный пункт)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z118" w:id="76"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование уполномоченного государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в лице _____________________________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (должность, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">действующего (-ей) на основании ______________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (положение/приказ № ___ от "__" _______ 20__года/другое)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с одной стороны, именуемый (-ая) в дальнейшем "Должностное лицо", и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование государственного органа/организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в лице _____________________________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (должность, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">действующего (-ей) на основании _____________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (устав/положение/приказ № ___ от "__" _______ 20__года/другое)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заключивший с ______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, инициалы работника государственного органа/организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">соглашение о неразглашении информации об оказании содействия в противодействии коррупции, с другой стороны, именуемый (-ая) в дальнейшем "Представитель государственного органа/организации", далее совместно именуемые "Стороны", во исполнение положений </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктов 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 24, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 24-1 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 24-3 Закона Республики Казахстан "О противодействии коррупции" заключили настоящее Соглашение о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                Соглашение</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Предмет договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z120" w:id="78"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Настоящим Соглашением Стороны гарантируют неразглашение информации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>об обращении ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (должность, фамилия, имя, отчество (при его наличии) работника </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   государственного органа/организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(далее – Работник) к Представителю государственного органа/организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в целях сообщения о __________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (суть коррупционного правонарушения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в __________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (наименование государственного органа/организации, в которой работает Работник)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или ________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (суть оказанного иного содействия в противодействии коррупции) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в__________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (наименование государственного органа/организации, в которой работает Работник)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(далее – конфиденциальная информация), за исключением случаев, предусмотренных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 2.1. и 2.2. настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">             о неразглашении информации об оказании содействия</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Обязанности Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z122" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Представитель государственного органа/организации обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z123" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) после заключения настоящего Соглашения незамедлительно передать Должностному лицу информацию о готовящемся, совершаемом или совершенном коррупционном правонарушении и (или) информацию, направленную на оказание иного содействия в противодействии коррупции, полученную от Работника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z124" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не сообщать Должностному лицу заведомо ложную информацию о коррупционном правонарушении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z125" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не разглашать конфиденциальную информацию другим лицам, за исключением должностных лиц уполномоченных государственных органов и судов, участвующих в производстве по делу о коррупционном правонарушении, о котором сообщил Работник либо по которому Работником было оказано иное содействие;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z126" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не использовать информацию о готовящемся, совершаемом или совершенном коррупционном правонарушении и (или) информацию, направленную на оказание иного содействия в противодействии коррупции, полученную от Работника, в личных интересах или интересах третьих лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z127" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечить сохранность настоящего Соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z128" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) не использовать ставшие ему известными сведения в связи с обращением к Должностному лицу в личных интересах или интересах третьих лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z129" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в случае попытки посторонних лиц получить конфиденциальную информацию или иные сведения, связанные с оказанием Работником содействия в противодействии коррупции, незамедлительно сообщить об этом Должностному лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z130" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Должностное лицо обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z131" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не разглашать конфиденциальную информацию другим лицам, за исключением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z132" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должностных лиц уполномоченных государственных органов и судов, участвующих в производстве по делу о коррупционном правонарушении, о котором сообщил Работник либо Работником было оказано иное содействие по данному делу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z133" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должностных лиц соответствующего уполномоченного государственного органа и уполномоченного органа по борьбе с коррупцией, участвующих в осуществлении выплаты Работнику единовременного денежного вознаграждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z134" w:id="92"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должностных лиц уполномоченного органа по антикоррупционной политике, приглашенных на  заседание согласительной комиссии, дисциплинарной комиссии или иного коллегиального органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование государственного органа/организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работником которой является (являлось) лицо;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечить сохранность настоящего Соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z136" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не использовать информацию о готовящемся, совершаемом или совершенном коррупционном правонарушении и (или) информацию, направленную на оказание иного содействия в противодействии коррупции, полученную от Работника и переданную Должностному лицу Представителем государственного органа/организации, в личных интересах или интересах третьих лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z137" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                         в противодействии коррупции</w:t>
-[...458 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z138" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Подписанием настоящего Соглашения Представитель государственного органа/организации и Должностное лицо подтверждают, что они предупреждены о том, что за разглашение конфиденциальной информации они будут привлечены к уголовной ответственности в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z139" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Настоящее Соглашение вступает в силу с момента его подписания Сторонами и действует бессрочно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z140" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Настоящее Соглашение составлено в двух экземплярах на государственном либо русском языке, имеющих одинаковую юридическую силу, по одному экземпляру для каждой из Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z141" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1192 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> Адреса, реквизиты и подписи Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:b/>
+          <w:bookmarkStart w:name="z142" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...194 lines deleted...]
-</w:t>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководитель:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование государственного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органа/ организации ____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИН _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Юридический адрес ____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактный телефон____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Должность: ___________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> _____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">______________ /_______________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись) (фамилия, инициалы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...233 lines deleted...]
-</w:t>
+Представитель государственного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органа/организации:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование государственного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органа/организации _____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИН _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Юридический адрес ____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактный телефон____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Должность: ___________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> _____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________ /_______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (подпись) (фамилия, инициалы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z59" w:id="44"/>
+      <w:bookmarkStart w:name="z145" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Экземпляр настоящего </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">                   (фамилия, инициалы)             (подпись)</w:t>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Соглашения получил (а): ____________________/_____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, инициалы)       подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата: "___" __________ 20____ года</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:bookmarkStart w:name="z146" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма 3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z147" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                      Соглашение</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Соглашение о неразглашении информации об оказании содействия в противодействии коррупции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z148" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________                               "__" _______20 __ года </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z149" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (населенный пункт)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z150" w:id="106"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>намеревающийся (-аяся) оказать содействие в противодействии коррупции, именуемый (-ая) в дальнейшем "Лицо, оказывающее (оказавшее) содействие в противодействии коррупции", с одной стороны, и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование уполномоченного государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в лице _____________________________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (должность, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">действующего (-ей) на основании _____________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (положение/приказ № ___ от "__" _______ 20__года/другое)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">именуемый (-ая) в дальнейшем "Должностное лицо", с другой стороны, далее совместно именуемые Стороны, во исполнение положений </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктов 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 24, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 24-1 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 24-3 Закона Республики Казахстан "О противодействии коррупции", заключили настоящее Соглашение о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">             о неразглашении информации об оказании содействия в</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Предмет договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z152" w:id="108"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Настоящим Соглашением Стороны гарантируют неразглашение информации об обращении Лица, оказывающего (оказавшего) содействие в противодействии коррупции, к Должностному лицу в целях сообщения о</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (суть коррупционного правонарушения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или _______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (суть оказанного иного содействия в противодействии коррупции)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (далее – конфиденциальная информация), за исключением случаев, предусмотренных пунктами 2.1. и 2.2. настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z154" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                         противодействии коррупции</w:t>
-[...393 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Обязанности Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z155" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Лицо, оказывающее (оказавшее) содействие в противодействии коррупции (далее – Лицо), обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z156" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) после заключения настоящего Соглашения незамедлительно сообщить Должностному лицу ставшую ему известной информацию о готовящемся, совершаемом или совершенном коррупционном правонарушении и (или) информацию, направленную на оказание иного содействия в противодействии коррупции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z157" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не сообщать Должностному лицу заведомо ложную информацию о коррупционном правонарушении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z158" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не разглашать конфиденциальную информацию другим лицам, за исключением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z159" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должностных лиц уполномоченных государственных органов и судов, участвующих в производстве по делу о коррупционном правонарушении, о котором сообщило Лицо либо Лицом было оказано иное содействие по данному делу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z160" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должностных лиц уполномоченного государственного органа и уполномоченного органа по борьбе с коррупцией, участвующих в осуществлении выплаты Лицу единовременного денежного вознаграждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z161" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не использовать ставшую ему известной информацию о коррупционном правонарушении в личных интересах или интересах третьих лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z162" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) не использовать ставшие ему известными сведения в связи с обращением к Должностному лицу в личных интересах или интересах третьих лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z163" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечить сохранность настоящего Соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z164" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в случае попытки посторонних лиц получить конфиденциальную информацию или иные сведения, связанные с оказанием Лицом содействия в противодействии коррупции, незамедлительно сообщить об этом Должностному лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z165" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Должностное лицо обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z166" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не разглашать конфиденциальную информацию другим лицам, за исключением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z167" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должностных лиц уполномоченных государственных органов и судов, участвующих в производстве по делу о коррупционном правонарушении, о котором сообщило Лицо либо Лицом было оказано иное содействие по данному делу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z168" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должностных лиц соответствующего уполномоченного государственного органа и уполномоченного органа по борьбе с коррупцией, участвующих в осуществлении выплаты Лицу единовременного денежного вознаграждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z169" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечить сохранность настоящего Соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z170" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не использовать информацию о готовящемся, совершаемом или совершенном коррупционном правонарушении и (или) информацию, направленную на оказание иного содействия в противодействии коррупции, полученную от Лица, в личных интересах или интересах третьих лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z171" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...189 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z172" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Подписанием настоящего Соглашения Лицо, оказывающее (оказавшее) содействие в противодействии коррупции, и Должностное лицо подтверждают, что они предупреждены о том, что за разглашение конфиденциальной информации они будут привлечены к уголовной ответственности в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z173" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Настоящее Соглашение вступает в силу с момента его подписания Сторонами и действует бессрочно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z174" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Настоящее Соглашение составлено в двух экземплярах на государственном либо русском языке, имеющих одинаковую юридическую силу, по одному экземпляру для каждой из Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z175" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...839 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> Адреса, реквизиты и подписи Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z176" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...16 lines deleted...]
-                <w:b/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лицо, оказывающее (оказавшее)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>содействие в противодействии коррупции:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Фамилия, имя, отчество (при наличии) ____</w:t>
-[...152 lines deleted...]
-              <w:t>(подпись) (фамилия, инициалы)</w:t>
+              <w:t>Фамилия, имя, отчество (при наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Документ, удостоверяющий</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>личность № ____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от "__" ________ _____г. Выдан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ИИН _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес проживания ______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактный телефон ____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">______________/_______________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (подпись) (фамилия, инициалы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...198 lines deleted...]
-М.П.</w:t>
+Должностное лицо:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование уполномоченного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного органа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИН _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Юридический адрес ____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактный телефон____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Должность: ___________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> _____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">______________ /_______________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (подпись) (фамилия, инициалы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="48"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z179" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Экземпляр настоящего </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">                               (фамилия, инициалы)       (подпись)</w:t>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Соглашения получил (а): ____________________/_____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, инициалы)       подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата: "___" __________ 20____ года</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:bookmarkStart w:name="z180" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма 4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z181" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                      Соглашение</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Соглашение о неразглашении информации об оказании содействия в противодействии коррупции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z182" w:id="136"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я, __________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">являясь руководителем ________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (наименование государственного органа/организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>представителем уполномоченного органа по антикоррупционной политике, приглашенным</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за заседание согласительной комиссии, дисциплинарной комиссии или иного коллегиального </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">органа ______________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование государственного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________/другое, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         органа/организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обязуюсь не разглашать информацию об обращении _______________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лица, оказывающего (оказавшего) содействие в противодействии коррупции)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к вышестоящему руководителю и (или) руководству _______________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(наименование государственного органа/организации, работником которой оно </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               является (являлось)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование уполномоченного государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в целях сообщения о __________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (суть коррупционного правонарушения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или _________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (суть оказанного иного содействия в противодействии коррупции)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(далее – конфиденциальная информация);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       подтверждаю, что предупрежден о том, что за разглашение конфиденциальной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>информации я буду привлечен (-а) к уголовной ответственности в соответствии с</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Настоящее Соглашение вступает в силу с момента его подписания Сторонами и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действует бессрочно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Настоящее Соглашение составлено в двух экземплярах на государственном либо</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>русском языке, имеющих одинаковую юридическую силу, по одному экземпляру для каждой</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">из Сторон. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   о неразглашении информации об оказании содействия в</w:t>
-[...561 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Адреса, реквизиты и подписи Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:b/>
+          <w:bookmarkStart w:name="z184" w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сторона 1:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...202 lines deleted...]
-                <w:b/>
+          <w:bookmarkEnd w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование государственного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органа или организации/Фамилия, имя,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчество (при наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактный телефон____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Должность: ___________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> _____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________ /_______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(подпись) (фамилия, инициалы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-М.П.
-</w:t>
+М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-                <w:b/>
+          <w:bookmarkStart w:name="z187" w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сторона 2:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...23 lines deleted...]
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование государственного органа</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...169 lines deleted...]
-                <w:b/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>или организации/Фамилия, имя,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчество (при наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактный телефон____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Должность: ___________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________ /_______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(подпись) (фамилия, инициалы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-М.П.
-</w:t>
+М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z72" w:id="52"/>
+      <w:bookmarkStart w:name="z191" w:id="140"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экземпляр настоящего</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">                         (фамилия, инициалы)             (подпись)</w:t>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Соглашения получил (а): ____________________/_____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, инициалы)       подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата: "___" __________ 20____ года</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11094,31 +9224,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>