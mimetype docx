--- v0 (2025-12-25)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7991051" w14:textId="7991051">
+    <w:p w14:paraId="adc1c93" w14:textId="adc1c93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -162,90 +162,162 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 статьи 4 Закона Республики Казахстан "О цифровых активах в Республике Казахстан" ПРИКАЗЫВАЮ:</w:t>
+    <w:bookmarkStart w:name="z111" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии с подпунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан "О цифровых активах в Республике Казахстан" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в  редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -856,160 +928,170 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила лицензирования деятельности по цифровому майнингу (далее – Правила) разработаны в соответствии с подпунктом 6) </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила лицензирования деятельности по цифровому майнингу (далее – Правила) разработаны в соответствии с подпунктом 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан "О цифровых активах в Республике Казахстан" (далее – Закон), подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах), подпунктом 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан "О цифровых активах в Республике Казахстан" (далее – Закон), подпунктом 1) </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях и уведомлениях) и определяют порядок лицензирования деятельности по цифровому майнингу и порядок оказания государственной услуги "Лицензирование деятельности по цифровому майнингу" (далее – государственная услуга).</w:t>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях и уведомлениях) и определяют порядок лицензирования деятельности по цифровому майнингу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 27.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 95/НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в  редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1097,214 +1179,488 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) цифровой майнер – индивидуальный предприниматель или юридическое лицо Республики Казахстан, осуществляющие деятельность по цифровому майнингу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) цифровой майнинг – процесс проведения вычислительных операций с использованием компьютерных мощностей согласно заданным алгоритмам шифрования и обработки данных, обеспечивающий подтверждение целостности блоков данных посредством блокчейна;</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) цифровой майнинг – процесс проведения вычислительных операций с использованием компьютерных мощностей согласно заданным алгоритмам шифрования, обеспечивающий подтверждение целостности блоков данных посредством блокчейна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) веб-портал "электронного правительства" www.egov.kz – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) центр обработки данных цифрового майнинга – объект информационно-коммуникационной инфраструктуры, состоящий из аппаратно-программного комплекса для цифрового майнинга и производственного здания, расположенного вне территории жилой зоны, использующий электрическую энергию в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об электроэнергетике";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок лицензирования деятельности по цифровому майнингу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Лицензия на осуществление деятельности по цифровому майнингу выдается по следующим подвидам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       I подвид – осуществление деятельности по цифровому майнингу цифровым майнером, имеющим на праве собственности или других законных основаниях центр обработки данных цифрового майнинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       II подвид – осуществление деятельности по цифровому майнингу цифровым майнером, не имеющим на праве собственности или других законных основаниях центр обработки данных цифрового майнинга и осуществляющим цифровой майнинг с использованием принадлежащего ему на праве собственности аппаратно-программного комплекса для цифрового майнинга, размещенного в центре обработки данных цифрового майнинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для получения государственной услуги индивидуальные предприниматели или юридические лица (далее – услугополучатель), направляют через веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал) услугодателю заявление для получения государственной услуги по формам, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1339,152 +1695,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документов и сведений изложенных Перечне основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При сдаче услугополучателем документов в "личном кабинете" отображается статус о принятии запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Канцелярия услугодателя в день поступления заявления и документов осуществляет их прием и регистрацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Услугодатель в течение 2 (два) рабочих дней с момента регистрации документов проверяет их полноту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении услугополучателем неполного пакета документов и (или) документов истекшим сроком действия, работник услугодателя в указанный срок направляет услугополучателю мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. При предоставлении услугополучателем полного пакета документов и (или) сведений работник услугодателя в течение 13 (тринадцать) рабочих дней проверяет соответствие представленных услугополучателем документов квалификационным требованиям для осуществления деятельности по цифровому майнингу и перечню документов, подтверждающих соответствие им, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1499,51 +1855,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 26 апреля 2023 года № 165/НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32416) в соответствии с подпунктом 1-1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Закона о разрешениях и уведомлениях и на соответствие требованиям настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1562,51 +1918,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. По результатам проверки документов услугополучателя, а также при отсутствии оснований для отказа, ответственным исполнителем услугодателя в указанный срок оформляется лицензия по осуществлению деятельности цифрового майнинга по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1661,132 +2017,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (далее – приложение к лицензии) к настоящим Правилам и направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При выявлении оснований для отказа в выдаче лицензии услугодатель уведомляет услугополучателя о предварительном решении об отказе в выдаче лицензии, а также времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам заслушивания услугополучателя ответственным исполнителем услугодателя оформляется лицензия и (или) приложение к лицензии либо мотивированный отказ в оказании государственной услуги по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Переоформление лицензии по осуществлению деятельности цифрового майнинга производится по основаниям и в порядке, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1801,51 +2157,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о разрешениях и уведомлениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1864,71 +2220,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Для переоформления лицензии и (или) приложения к лицензии индивидуальные предприниматели или юридические лица направляют через портал в уполномоченный орган в сфере цифровых активов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заявление для получения государственной услуги по формам, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1943,252 +2299,440 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документов и сведений изложенных Перечне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Канцелярия услугодателя в день поступления заявления и документов осуществляет их прием и регистрацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Услугодатель в течение 1 (один) рабочего дня с момента регистрации документов проверяет их полноту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия, работник услугодателя в указанный срок направляет услугополучателю мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При представлении услугополучателем полного пакета документов услугодатель рассматривает представленные документы в течение 2 (два) рабочих дней с момента регистрации документов на соответствие требованиям настоящих Правил для переоформления лицензии и/или приложения к лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По итогам проверки документов, указанных в подпункте 2) пункта 9 перечня основных требований к оказанию государственной услуги, сведений и (или) надлежащее оформление документов сотрудник услугодателя в течение 2 (два) рабочих дней с момента регистрации переоформляет лицензию либо готовит мотивированный отказ в переоформлении лицензии и направляет в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. При изменении информации об осуществлении деятельности цифрового майнинга через цифровой майнинговый пул, представленной в подпункте 3) пункта 1 и подпункте 2) пункта 2 в форме сведений к квалификационным требованиям на осуществление деятельности по цифровому майнингу и перечню документов, подтверждающих соответствие им, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, цифровой майнер в течение 2 (два) рабочих дней уведомляет об этом уполномоченный орган в сфере цифровых активов посредством информационной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Услугодатель выдает услогополучателю лицензию на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z110" w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z110" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18-1. Приостановление, возобновление действия, лишение лицензии и (или) приложения к лицензии на осуществление деятельности по цифровому майнингу производится по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2203,51 +2747,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о разрешениях и уведомлениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2266,220 +2810,220 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 13.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и (или) должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан услугодатель, должностное лицо, чьи административный акт, административное действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (три) рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению в течение 5 (пять) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2498,90 +3042,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцать) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке. В случае, если законом предусмотрена возможность обращения в суд без необходимости обжалования в вышестоящем органе, административный орган, должностное лицо, административный акт, административное действие (бездействие) которых оспариваются, наряду с отзывом представляют в суд мотивированную позицию руководителя вышестоящего административного органа, должностного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2712,51 +3342,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="58"/>
+    <w:bookmarkStart w:name="z105" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление для получения лицензии и (или) приложения к лицензии</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2765,51 +3395,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по цифровому майнингу цифровым майнером, имеющим на праве собственности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>или других законных основаниях центр обработки данных цифрового майнинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3364,50 +3994,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата заполнения: "__" ______ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3553,51 +4283,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление для получения лицензии и (или) приложения к лицензии на занятие</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3642,71 +4372,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>аппаратно-программного комплекса для цифрового майнинга,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>размещенного в центре обработки данных цифрового майнинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z70" w:id="56"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование услугодателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4261,68 +4991,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности по цифровому</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>майнингу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4433,68 +5201,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z114" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4520,51 +5290,151 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
+Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 3 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 276/НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5179,68 +6049,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z116" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5251,83 +6123,186 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z115" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодатель – с понедельника по пятницу с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней;</w:t>
-[...16 lines deleted...]
-              <w:t>2) портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+1) услугодатель – с понедельника по пятницу с 8.00 до 17.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 9 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 276/НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5927,68 +6902,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z121" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5999,134 +6976,170 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z117" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия ЭЦП.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан moap@mdai.gov.kz.</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе Министерства искусственного интеллекта и цифрового развития Республики Казахстан moap@mdai.gov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4. Услугополучатель получает информацию о порядке и статусе оказания государственной услуги открытого пользования в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5. Номера телефонов единого контакт-центра по вопросам оказания государственных услуг – 1414, 8-800-080-7777.</w:t>
+              <w:t>
+5. Номера телефонов единого контакт-центра по вопросам оказания государственных услуг – 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10698,59 +11711,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="62"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkStart w:name="z83" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1587500" cy="1574800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -11775,50 +12788,136 @@
               </w:rPr>
               <w:t>
 [Ф.И.О. (при его наличии)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подписывающего]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 9 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11962,51 +13061,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="63"/>
+    <w:bookmarkStart w:name="z86" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление для переоформления лицензии и (или) приложения к лицензии на занятие</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -12015,71 +13114,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>цифровым майнером, имеющим на праве собственности или других</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>законных основаниях центр обработки данных цифрового майнинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z87" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z87" w:id="65"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование услугополучателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12938,50 +14037,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(электронно-цифровая (фамилия, имя, отчество (при его подпись) наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата заполнения: "___" _______ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 10 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13127,51 +14326,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="65"/>
+    <w:bookmarkStart w:name="z90" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление для переоформления лицензии и (или) приложения к лицензии на занятие</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -13216,71 +14415,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>аппаратно-программного комплекса для цифрового майнинга,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>размещенного в центре обработки данных цифрового майнинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z91" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z91" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование услугодателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14100,220 +15299,220 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности по цифровому</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>майнингу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="67"/>
+    <w:bookmarkStart w:name="z93" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений к квалификационным требованиям на осуществление деятельности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по цифровому майнингу и перечню документов, подтверждающих соответствие им</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z94" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z94" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Для цифрового майнера имеющего на праве собственности или других законных основаниях центр обработки данных цифрового майнинга – І подвид:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z95" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z95" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информации о наличии на праве собственности или другом законном основании центра обработки данных цифрового майнинга (электронная копия документа, подтверждающего наличие на праве собственности или на другом законном основании центра обработки данных цифрового майнинга с указанием местонахождения центра обработки данных);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z96" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z96" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информация о расположении центра обработки данных цифрового майнинга вне жилой зоны (электронный документ, подтверждающий расположение центра обработки данных цифрового майнинга вне жилой зоны: гарантированное письмо в произвольной форме);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z97" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z97" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) информации об осуществлении деятельности цифрового майнинга через цифровой майнинговый пул (электронный документ, подтверждающий осуществление деятельности цифрового майнинга через цифровой майнинговый пул при аккредитованных майнинговых пулов на территории Республики Казахстан (при наличии на праве собственности или других законных основаниях аппаратно-программного комплекса для цифрового майнинга): справка, письменный ответ или электронная копия договора, заключеннего с цифровым майнинговым пулом);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z98" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z98" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) электронная копия документа, подтверждающего наличие у цифрового майнера автоматизированной системы коммерческого учета электрической энергии, специальной автоматики отключения нагрузки, системы телекоммуникаций, обеспечивающих их унификацию с системами, установленные у системного оператора и у энергопередающей организации при подключении к их сетям в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-4 Закона Республики Казахстан "Об электроэнергетике";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z99" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z99" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Электронная копия технических условий на подключение к электрическим сетям для цифровых майнеров, выданных от энергопередающих организаций исключительно от трансформаторных подстанций напряжением 35 киловольт и выше с разрешенной мощностью не менее одного мегаватта в соответствии с законодательством Республики Казахстан об электроэнергетике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная копия технических условий на подключение к электрическим сетям с соответствующим видом деятельности (дата-центры, производственные или промышленные здания) для цифровых майнеров, осуществивших подключение к электрическим сетям энергопередающей (энергопроизводящей) организации до 1 апреля 2023 года*.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -14350,130 +15549,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="74"/>
+    <w:bookmarkStart w:name="z100" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для цифрового майнера, не имеющего на праве собственности или других законных основаниях центр обработки данных цифрового майнинга и осуществляющему цифровой майнинг с использованием принадлежащего ему на праве собственности аппаратно-программного комплекса для цифрового майнинга, размещенного в центре обработки данных цифрового майнинга – ІІ подвид:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z101" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z101" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информации о размещении в центре обработки данных аппаратно-программного комплекса для цифрового майнинга, принадлежащего ему на праве собственности (гарантированное письмо в произвольной форме о намерении сотрудничества с лицензированным майнером I подвида с указанием его наименования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z102" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z102" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информации об осуществлении деятельности цифрового майнинга через цифровой майнинговый пул (электронный документ, подтверждающий осуществление деятельности цифрового майнинга через цифровой майнинговый пул при аккредитованных майнинговых пулов на территории Республики Казахстан (при наличии на праве собственности или других законных основаниях аппаратно-программного комплекса для цифрового майнинга): справка, письменный ответ или электронная копия договора, заключенного с цифровым майнинговым пулом).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z103" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z103" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: *Не распространяются на услугополучателей, приобретающих электроэнергию у энергопроизводящих организаций, генерирующие установки которых не подключены к единой электроэнергетической системе Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14541,55 +15740,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>