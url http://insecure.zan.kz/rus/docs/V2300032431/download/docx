--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="adc1c93" w14:textId="adc1c93">
+    <w:p w14:paraId="2b4b9c6" w14:textId="2b4b9c6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1210,2008 +1210,1656 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) цифровой майнинг – процесс проведения вычислительных операций с использованием компьютерных мощностей согласно заданным алгоритмам шифрования, обеспечивающий подтверждение целостности блоков данных посредством блокчейна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) веб-портал "электронного правительства" www.egov.kz – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      6) центр обработки данных цифрового майнинга – цифровой объект, состоящий из аппаратно-программного комплекса для цифрового майнинга обеспечивающий функционирование вычислительных мощностей, расположенный вне территории жилой зоны, использующий электрическую энергию в соответствии с Законом Республики Казахстан "Об электроэнергетике";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) веб-портал "цифрового правительства" www.egov.kz – цифровой объект, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок лицензирования деятельности по цифровому майнингу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Лицензия на осуществление деятельности по цифровому майнингу выдается по следующим подвидам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I подвид – осуществление деятельности по цифровому майнингу цифровым майнером, имеющим на праве собственности или других законных основаниях центр обработки данных цифрового майнинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      II подвид – осуществление деятельности по цифровому майнингу цифровым майнером, не имеющим на праве собственности или других законных основаниях центр обработки данных цифрового майнинга и осуществляющим цифровой майнинг с использованием принадлежащего ему на праве собственности аппаратно-программного комплекса для цифрового майнинга, размещенного в центре обработки данных цифрового майнинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Для получения государственной услуги индивидуальные предприниматели или юридические лица (далее – услугополучатель), направляют через веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал) услугодателю заявление для получения государственной услуги по формам, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам с приложением документов и сведений изложенных Перечне основных требований к оказанию государственной услуги согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При сдаче услугополучателем документов в "личном кабинете" отображается статус о принятии запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Канцелярия услугодателя в день поступления заявления и документов осуществляет их прием и регистрацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Услугодатель в течение 2 (два) рабочих дней с момента регистрации документов проверяет их полноту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении услугополучателем неполного пакета документов и (или) документов истекшим сроком действия, работник услугодателя в указанный срок направляет услугополучателю мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. При предоставлении услугополучателем полного пакета документов и (или) сведений работник услугодателя в течение 13 (тринадцать) рабочих дней проверяет соответствие представленных услугополучателем документов квалификационным требованиям для осуществления деятельности по цифровому майнингу и перечню документов, подтверждающих соответствие им, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 26 апреля 2023 года № 165/НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32416) в соответствии с подпунктом 1-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона о разрешениях и уведомлениях и на соответствие требованиям настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 27.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 95/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. По результатам проверки документов услугополучателя, а также при отсутствии оснований для отказа, ответственным исполнителем услугодателя в указанный срок оформляется лицензия по осуществлению деятельности цифрового майнинга по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – лицензия) и (или) приложение к лицензии по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – приложение к лицензии) к настоящим Правилам и направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При выявлении оснований для отказа в выдаче лицензии услугодатель уведомляет услугополучателя о предварительном решении об отказе в выдаче лицензии, а также времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По результатам заслушивания услугополучателя ответственным исполнителем услугодателя оформляется лицензия и (или) приложение к лицензии либо мотивированный отказ в оказании государственной услуги по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Переоформление лицензии по осуществлению деятельности цифрового майнинга производится по основаниям и в порядке, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о разрешениях и уведомлениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 27.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 95/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 276/НҚ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      12. Для переоформления лицензии и (или) приложения к лицензии индивидуальные предприниматели или юридические лица направляют через портал в уполномоченный орган в сфере цифровых активов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заявление для получения государственной услуги по формам, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам с приложением документов и сведений изложенных Перечне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Канцелярия услугодателя в день поступления заявления и документов осуществляет их прием и регистрацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Услугодатель в течение 1 (один) рабочего дня с момента регистрации документов проверяет их полноту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия, работник услугодателя в указанный срок направляет услугополучателю мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При представлении услугополучателем полного пакета документов услугодатель рассматривает представленные документы в течение 2 (два) рабочих дней с момента регистрации документов на соответствие требованиям настоящих Правил для переоформления лицензии и/или приложения к лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По итогам проверки документов, указанных в подпункте 2) пункта 9 перечня основных требований к оказанию государственной услуги, сведений и (или) надлежащее оформление документов сотрудник услугодателя в течение 2 (два) рабочих дней с момента регистрации переоформляет лицензию либо готовит мотивированный отказ в переоформлении лицензии и направляет в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. При изменении информации об осуществлении деятельности цифрового майнинга через цифровой майнинговый пул, представленной в подпункте 3) пункта 1 и подпункте 2) пункта 2 в форме сведений к квалификационным требованиям на осуществление деятельности по цифровому майнингу и перечню документов, подтверждающих соответствие им, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, цифровой майнер в течение 2 (два) рабочих дней уведомляет об этом уполномоченный орган в сфере цифровых активов посредством цифровой системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 276/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Услугодатель выдает услогополучателю лицензию на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Услугодатель обеспечивает внесение данных в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в цифровую систему мониторинга оказания государственных услуг о стадии оказания государственной услуги" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8555).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...323 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18-1. Приостановление, возобновление действия, лишение лицензии и (или) приложения к лицензии на осуществление деятельности по цифровому майнингу производится по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о разрешениях и уведомлениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...245 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Главу 2 предусмотрено дополнить пунктом 18-1 в соответствии с приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 27.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 95/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 13.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и (или) должностных лиц по вопросам оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При этом, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан услугодатель, должностное лицо, чьи административный акт, административное действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (три) рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению в течение 5 (пять) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...185 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 27.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 95/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...624 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцать) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке. В случае, если законом предусмотрена возможность обращения в суд без необходимости обжалования в вышестоящем органе, административный орган, должностное лицо, административный акт, административное действие (бездействие) которых оспариваются, наряду с отзывом представляют в суд мотивированную позицию руководителя вышестоящего административного органа, должностного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...85 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3342,802 +2990,685 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="54"/>
+    <w:bookmarkStart w:name="z105" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление для получения лицензии и (или) приложения к лицензии</w:t>
+        <w:t xml:space="preserve"> Заявление для получения лицензии и (или) приложения к лицензии на занятие</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>на занятие деятельностью I подвида – осуществление деятельности</w:t>
+        <w:t xml:space="preserve">деятельностью I подвида – осуществление деятельности по цифровому майнингу </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>по цифровому майнингу цифровым майнером, имеющим на праве собственности</w:t>
+        <w:t xml:space="preserve">цифровым майнером, имеющим на праве собственности или других законных </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>или других законных основаниях центр обработки данных цифрового майнинга</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+        <w:t>основаниях центр обработки данных цифрового майнинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 04.12.2023 </w:t>
+      Сноска. Приложение 1 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 598/НҚ</w:t>
+        <w:t>№ 276/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(полное наименование услугодателя)</w:t>
-[...626 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">       (полное наименование услугодателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       от _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия имя отчество (при его наличии) индивидуального предпринимателя/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       наименование юридического лица, индивидуальный идентификационный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       номер/бизнес-идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Прошу выдать лицензию I подвида и (или) приложение к лицензии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       на осуществление деятельности по цифровому майнингу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес индивидуального предпринимателя/юридический адрес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (область, город, район, населенный пункт, наименование улицы, номер дома/здания)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Электронная почта __________________ Телефон ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес центра обработки данных цифрового майнинга</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (область, город, район, населенный пункт, наименование улицы, номер дома</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       или здания (стационарного помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Способ приобретения электрической энергии: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (у единого закупщика на централизованных торгах электрической энергией/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       у энергопроизводящих организаций, генерирующие установки которых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       не подключены к единой электроэнергетической системе Республики Казахстан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Прилагается _____ листов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       все указанные данные являются официальными контактами и на них может быть</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       направлена любая информация по вопросам выдачи или отказа в выдаче лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       услугополучателю не запрещено судом заниматься лицензируемым видом деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       все прилагаемые документы соответствуют действительности и являются достоверными;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       услугополучатель согласен на использование персональных данных ограниченного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       доступа, составляющих охраняемую законом тайну, содержащихся</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       в цифровых системах, при выдаче лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель ___________________________ _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (электронно-цифровая подпись) (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата заполнения: "__" ______ 20 ___ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4283,51 +3814,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление для получения лицензии и (или) приложения к лицензии на занятие</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -4357,560 +3888,598 @@
         </w:rPr>
         <w:t>основаниях центр обработки данных цифрового майнинга и осуществляющим</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>цифровой майнинг с использованием принадлежащего ему на праве собственности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>аппаратно-программного комплекса для цифрового майнинга,</w:t>
+        <w:t>аппаратно-программного комплекса для цифрового майнинга, размещенного в центре</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>размещенного в центре обработки данных цифрового майнинга</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z70" w:id="56"/>
+        <w:t>обработки данныхцифрового майнинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z70" w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...473 lines deleted...]
-        <w:t>Дата заполнения: "___" _____ 20 __ года</w:t>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (полное наименование услугодателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       от _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия имя отчество (при его наличии) индивидуального предпринимателя/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       наименование юридического лица, индивидуальный идентификационный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       номер/бизнес-идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Прошу выдать лицензию II подвида и (или) приложение к лицензии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       на осуществление деятельности по цифровому майнингу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес индивидуального предпринимателя/юридический адрес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (область, город, район, населенный пункт, наименование улицы, номер дома/здания)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Электронная почта: ________________ Телефон: _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес центра обработки данных цифрового майнинга, где размещен аппаратно-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       программный комплекс для цифрового майнинга, принадлежащего услугополучателю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       на праве собственности: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (область, город, район, населенный пункт, наименование улицы, номер дома/здания)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Прилагается ______ листов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       все указанные данные являются официальными контактами и на них может быть</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       направлена любая информация по вопросам выдачи или отказа в выдаче лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       услугополучателю не запрещено судом заниматься лицензируемым видом деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       все прилагаемые документы соответствуют действительности и являются достоверными;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       согласен на использование персональных данных ограниченного доступа,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       составляющих охраняемую законом тайну, содержащихся в цифровых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       системах, при выдаче лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель ___________________ _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (электронно-цифровая (фамилия, имя, отчество (при его подпись) наличии) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата заполнения: "__" ______ 20 ___ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4991,104 +4560,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности по цифровому</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>майнингу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      Сноска. Приложение 3 с изменениями, внесенными приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 276/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5201,70 +4790,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5301,150 +4888,50 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5502,52 +4989,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Прием заявлений и выдача результатов оказания государственной услуги осуществляется посредством веб-портала "электронного правительства" (далее – портал): www.egov.kz, www.elicense.kz. </w:t>
+              <w:t>
+Прием заявлений и выдача результатов оказания государственной услуги осуществляется посредством веб-портала "цифрового правительства" (далее – портал): www.egov.kz, www.elicense.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6049,70 +5536,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z116" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6123,186 +5608,84 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z115" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодатель – с понедельника по пятницу с 8.00 до 17.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
-            </w:r>
-[...98 lines deleted...]
-              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6388,51 +5771,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) для получения лицензии:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">заявление по форме согласно </w:t>
+              <w:t xml:space="preserve">
+заявление по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложениям 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> или </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6445,105 +5829,108 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">форма сведений к квалификационным требованиям на осуществление деятельности по цифровому майнингу и перечню документов, подтверждающих соответствие им, согласно </w:t>
+              <w:t xml:space="preserve">
+форма сведений к квалификационным требованиям на осуществление деятельности по цифровому майнингу и перечню документов, подтверждающих соответствие им, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) при переоформлении лицензии:</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">заявление по форме согласно </w:t>
+              <w:t>
+2) при переоформлении лицензии:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+заявление по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6556,119 +5943,124 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии, за исключением документов, информация из которых содержится в государственных информационных системах.</w:t>
-[...67 lines deleted...]
-              <w:t>3) информацию об оплате в бюджет лицензионного сбора.</w:t>
+              <w:t>
+копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии, за исключением документов, информация из которых содержится в государственных цифровых системах.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатель получает через шлюз "цифрового правительства" следующие сведения о:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) документах, удостоверяющих личность;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) регистрации (перерегистрации) юридического лица, регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) информацию об оплате в бюджет лицензионного сбора.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6902,70 +6294,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z121" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6976,152 +6366,120 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z117" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2. Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия ЭЦП.</w:t>
+2. Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия ЭЦП.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе Министерства искусственного интеллекта и цифрового развития Республики Казахстан moap@mdai.gov.kz.</w:t>
+3. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе Министерства искусственного интеллекта и цифрового развития Республики Казахстан moap@mdai.gov.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>4. Услугополучатель получает информацию о порядке и статусе оказания государственной услуги открытого пользования в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра.</w:t>
+4. Услугополучатель получает информацию о порядке и статусе оказания государственной услуги открытого пользования в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Номера телефонов единого контакт-центра по вопросам оказания государственных услуг – 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -8344,106 +7702,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам лицензирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности по цифровому майнингу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...54 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -8466,50 +7768,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 598/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9479,106 +8819,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам лицензирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности по цифровому майнингу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...54 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -9601,50 +8885,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 598/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10594,106 +9916,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам лицензирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности по цифровому майнингу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...54 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -10716,50 +9982,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 598/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11711,59 +11015,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="63"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkStart w:name="z83" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1587500" cy="1574800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -12788,136 +12092,50 @@
               </w:rPr>
               <w:t>
 [Ф.И.О. (при его наличии)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подписывающего]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13061,1126 +12279,1064 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="64"/>
+    <w:bookmarkStart w:name="z86" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление для переоформления лицензии и (или) приложения к лицензии на занятие</w:t>
+        <w:t xml:space="preserve"> Заявление для переоформления лицензии и (или) приложения к лицензии</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>деятельностью І подвида – осуществление деятельности по цифровому майнингу</w:t>
+        <w:t>на занятие деятельностью І подвида – осуществление деятельности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>цифровым майнером, имеющим на праве собственности или других</w:t>
+        <w:t>по цифровому майнингу цифровым майнером, имеющим на праве собственности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>законных основаниях центр обработки данных цифрового майнинга</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z87" w:id="65"/>
+        <w:t>или других законных основаниях центр обработки данных цифрового майнинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 9 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z87" w:id="63"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...320 lines deleted...]
-        <w:t xml:space="preserve">определенным </w:t>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (полное наименование услугополучателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       от ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия имя отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       индивидуального предпринимателя/наименование юридического лица,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       индивидуальный идентификационный номер/бизнес-идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Прошу переоформить лицензию I подвида и (или) приложение к лицензии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (нужное подчеркнуть) на осуществление деятельности по цифровому майнингу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       №________от "___" _______20___года, выданную(ое) (ых) (номер(а) лицензии и (или)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       приложения(й) к лицензии, дата выдачи, наименование услугодателя, выдавшего</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       лицензию и (или) приложение(я) к лицензии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       На осуществление ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (полное наименование вида деятельности и (или) подвида(ов) деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       по следующему(им) основанию(ям) (укажите в соответствующей ячейке Х):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) перерегистрации индивидуального предпринимателя-услугополучателя, изменении</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       его наименования или юридического адреса/изменения наименования и (или) места</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       нахождения юридического лица- услугополучателя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) реорганизации юридического лица-лицензиата в соответствии с порядком,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       определенным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и уведомлениях" (далее – Закон) путем (укажите в соответствующей ячейке):</w:t>
-[...643 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">       и уведомлениях" (далее – Закон) путем (укажите в соответствующей ячейке):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       слияния ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       преобразования _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       присоединения ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       выделения ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       разделения ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) изменения местонахождения центра обработки данных:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) изменение наименования подвида деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5) источник приобретения электрической энергии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6) наличия требования о переоформлении в законах Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес индивидуального предпринимателя или юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (область, город, район, населенный пункт, наименование улицы, номер дома/здания)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Электронная почта: _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Прилагается ______ листов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       все указанные данные являются официальными контактами и на них может быть</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       направлена любая информация по вопросам выдачи или отказа в выдаче лицензии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       и (или) приложения к лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       все прилагаемые документы соответствуют действительности и являются достоверными;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       заявитель согласен на использование персональных данных ограниченного доступа,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       составляющих охраняемую законом тайну, содержащихся в цифровых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       системах, при выдаче лицензии и (или) приложения к лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель ___________________ _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (электронно-цифровая (фамилия, имя, отчество (при его подпись) наличии </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата заполнения: "__" ______ 20 ___ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14326,899 +13482,937 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="66"/>
+    <w:bookmarkStart w:name="z90" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление для переоформления лицензии и (или) приложения к лицензии на занятие</w:t>
+        <w:t xml:space="preserve"> Заявление для переоформления лицензии и (или) приложения к лицензии на </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>деятельностью ІІ подвида – осуществление деятельности по цифровому майнингу</w:t>
+        <w:t>занятие деятельностью ІІ подвида – осуществление деятельности по цифровому</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>цифровым майнером, не имеющим на праве собственности или других законных</w:t>
+        <w:t xml:space="preserve"> майнингу цифровым майнером, не имеющим на праве собственности или других</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>основаниях центр обработки данных цифрового майнинга и осуществляющим</w:t>
+        <w:t xml:space="preserve">законных основаниях центр обработки данных цифрового майнинга и </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>цифровой майнинг с использованием принадлежащего ему на праве собственности</w:t>
+        <w:t>осуществляющим цифровой майнинг с использованием принадлежащего ему на</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>аппаратно-программного комплекса для цифрового майнинга,</w:t>
+        <w:t xml:space="preserve"> праве собственности аппаратно-программного комплекса для цифрового майнинга,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>размещенного в центре обработки данных цифрового майнинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z91" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 10 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z91" w:id="65"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...354 lines deleted...]
-        <w:t xml:space="preserve">2) реорганизация юридического лица-услугополучателя в соответствии со </w:t>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (полное наименование услугодателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       от _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия имя отчество (при его наличии) индивидуального предпринимателя/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       наименование юридического лица, индивидуальный идентификационный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       номер/бизнес-идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес индивидуального предпринимателя или юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (область, город, район, населенный пункт, наименование улицы, номер дома/здания)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Электронная почта: _______________________ Телефон: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Прошу переоформить лицензию II подвида и (или) приложение к лицензии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (нужное подчеркнуть) на осуществление деятельности по цифровому майнингу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       №________от "___"______20___ года, выданную (ое) (ых) (номер лицензии и (или)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       приложения к лицензии, дата выдачи, наименование услугодателя, выдавшего</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       лицензию и (или) приложение (приложения) к лицензии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       На осуществление _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (полное наименование вида деятельности и (или) подвида (подвидов) деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       по следующему (следующим) основанию (основаниям)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (укажите в соответствующей ячейке Х):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) перерегистрации наименования и (или) места нахождения индивидуального</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       предпринимателя-услугополучателя или юридического лица-услугополучателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) реорганизация юридического лица-услугополучателя в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон) путем</w:t>
-[...356 lines deleted...]
-        <w:t>Дата заполнения: "___" _______ 20___ года</w:t>
+        <w:t xml:space="preserve">       Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон) путем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (укажите в соответствующей ячейке):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       слияния ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       преобразования _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       присоединения __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       выделения ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       разделения _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) изменение наименования подвида деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) наличия требования о переоформлении в законах Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Прилагается ______ листов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       все указанные данные являются официальными контактами и на них может быть</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       направлена любая информация по вопросам выдачи или отказа в выдаче лицензии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       и (или) приложения к лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       все прилагаемые документы соответствуют действительности являются достоверными;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       заявитель согласен на использование персональных данных ограниченного доступа,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       составляющих охраняемую законом тайну, содержащихся в цифровых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       системах, при выдаче лицензии и (или) приложения к лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель ___________________ _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (электронно-цифровая (фамилия, имя, отчество (при его подпись) наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата заполнения: "__" ______ 20 ___ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15299,220 +14493,220 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности по цифровому</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>майнингу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="68"/>
+    <w:bookmarkStart w:name="z93" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений к квалификационным требованиям на осуществление деятельности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по цифровому майнингу и перечню документов, подтверждающих соответствие им</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z94" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z94" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Для цифрового майнера имеющего на праве собственности или других законных основаниях центр обработки данных цифрового майнинга – І подвид:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z95" w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z95" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информации о наличии на праве собственности или другом законном основании центра обработки данных цифрового майнинга (электронная копия документа, подтверждающего наличие на праве собственности или на другом законном основании центра обработки данных цифрового майнинга с указанием местонахождения центра обработки данных);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z96" w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z96" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информация о расположении центра обработки данных цифрового майнинга вне жилой зоны (электронный документ, подтверждающий расположение центра обработки данных цифрового майнинга вне жилой зоны: гарантированное письмо в произвольной форме);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z97" w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z97" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) информации об осуществлении деятельности цифрового майнинга через цифровой майнинговый пул (электронный документ, подтверждающий осуществление деятельности цифрового майнинга через цифровой майнинговый пул при аккредитованных майнинговых пулов на территории Республики Казахстан (при наличии на праве собственности или других законных основаниях аппаратно-программного комплекса для цифрового майнинга): справка, письменный ответ или электронная копия договора, заключеннего с цифровым майнинговым пулом);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z98" w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z98" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) электронная копия документа, подтверждающего наличие у цифрового майнера автоматизированной системы коммерческого учета электрической энергии, специальной автоматики отключения нагрузки, системы телекоммуникаций, обеспечивающих их унификацию с системами, установленные у системного оператора и у энергопередающей организации при подключении к их сетям в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-4 Закона Республики Казахстан "Об электроэнергетике";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z99" w:id="74"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z99" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Электронная копия технических условий на подключение к электрическим сетям для цифровых майнеров, выданных от энергопередающих организаций исключительно от трансформаторных подстанций напряжением 35 киловольт и выше с разрешенной мощностью не менее одного мегаватта в соответствии с законодательством Республики Казахстан об электроэнергетике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная копия технических условий на подключение к электрическим сетям с соответствующим видом деятельности (дата-центры, производственные или промышленные здания) для цифровых майнеров, осуществивших подключение к электрическим сетям энергопередающей (энергопроизводящей) организации до 1 апреля 2023 года*.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -15549,130 +14743,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="75"/>
+    <w:bookmarkStart w:name="z100" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для цифрового майнера, не имеющего на праве собственности или других законных основаниях центр обработки данных цифрового майнинга и осуществляющему цифровой майнинг с использованием принадлежащего ему на праве собственности аппаратно-программного комплекса для цифрового майнинга, размещенного в центре обработки данных цифрового майнинга – ІІ подвид:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z101" w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z101" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информации о размещении в центре обработки данных аппаратно-программного комплекса для цифрового майнинга, принадлежащего ему на праве собственности (гарантированное письмо в произвольной форме о намерении сотрудничества с лицензированным майнером I подвида с указанием его наименования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z102" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z102" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информации об осуществлении деятельности цифрового майнинга через цифровой майнинговый пул (электронный документ, подтверждающий осуществление деятельности цифрового майнинга через цифровой майнинговый пул при аккредитованных майнинговых пулов на территории Республики Казахстан (при наличии на праве собственности или других законных основаниях аппаратно-программного комплекса для цифрового майнинга): справка, письменный ответ или электронная копия договора, заключенного с цифровым майнинговым пулом).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z103" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z103" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: *Не распространяются на услугополучателей, приобретающих электроэнергию у энергопроизводящих организаций, генерирующие установки которых не подключены к единой электроэнергетической системе Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15740,55 +14934,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16114,31 +15308,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>