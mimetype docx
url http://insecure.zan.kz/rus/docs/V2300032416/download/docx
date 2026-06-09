--- v0 (2025-11-15)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7820685" w14:textId="7820685">
+    <w:p w14:paraId="629902a" w14:textId="629902a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -161,250 +161,344 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядок введения в действие см. п.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан от 16 мая 2014 года "О разрешениях и уведомлениях" ПРИКАЗЫВАЮ:</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> для осуществления деятельности по цифровому майнингу и перечень документов, подтверждающих соответствие им (далее – квалификационные требования).</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 261/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Департаменту развития электронной промышленности и индустрии цифровых активов Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+        <w:t xml:space="preserve">
+      В соответствии с подпунктом 1-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан от 16 мая 2014 года "О разрешениях и уведомлениях" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квалификационные требования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для осуществления деятельности по цифровому майнингу и перечень документов, подтверждающих соответствие им (далее – квалификационные требования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) размещение настоящего приказа на интернет-ресурсе Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан после его официального опубликования;</w:t>
+      2. Департаменту развития электронной промышленности и индустрии цифровых активов Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       4. Настоящий приказ вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования, за исключением подпункта 5) пункта 1 квалификационных требований, который вводятся в действие с 1 января 2024 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -570,118 +664,118 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Турысов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z14" w:id="8"/>
+      <w:bookmarkStart w:name="z14" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z15" w:id="9"/>
+      <w:bookmarkStart w:name="z15" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство энергетики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -833,68 +927,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 апреля 2023 года № 165/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования для осуществления деятельности по цифровому майнингу и перечень документов, подтверждающих соответствие им</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Квалификационные требования - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1542,1068 +1636,1302 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подтверждающий документ о расположении центра обработки данных цифрового майнинга вне жилой зоны (гарантированное письмо в произвольной форме).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-Подтверждающие документы об осуществлении деятельности цифрового майнинга через цифровой майнинговый пул при аккредитованных майнинговых пулов на территории Республики Казахстан (при наличии на праве собственности или других законных основаниях аппаратно-программного комплекса для цифрового майнинга): справка, письменный ответ или договор, заключенный с цифровым майнинговым пулом.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 4 предусматривается в редакции приказа </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 261/НҚ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-В случае перехода в ходе осуществления деятельности цифрового майнинга, с одного цифрового майнингового пула на другой, цифровой майнер в течение 2 (двух) рабочих дней сообщает об этом в уполномоченный орган посредством информационной системы.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+информации об осуществлении деятельности цифрового майнинга через цифровой майнинговый пул</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подтверждающие документы об осуществлении деятельности цифрового майнинга через цифровой майнинговый пул при аккредитованных майнинговых пулов на территории Республики Казахстан (при наличии на праве собственности или других законных основаниях аппаратно-программного комплекса для цифрового майнинга): справка, письменный ответ или договор, заключенный с цифровым майнинговым пулом.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...141 lines deleted...]
-              <w:t xml:space="preserve"> статьи 9-4 Закона.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае перехода в ходе осуществления деятельности цифрового майнинга, с одного цифрового майнингового пула на другой, цифровой майнер в течение 2 (двух) рабочих дней сообщает об этом в уполномоченный орган посредством информационной системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...122 lines deleted...]
-              <w:t>ТУ, выданные энергопередающей (энегопроизводящей) организацией с соответствующим видом деятельности (дата-центры, производственные или промышленные здания).</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+информации о наличии автоматизированной системы коммерческого учета электрической энергии, специальной автоматики отключения нагрузки, систему телекоммуникаций, обеспечивающей их унификацию с системами, установленными у системного оператора и у энергопередающей организации при подключении к их сетям в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 9-4 Закона Республики Казахстан "Об электроэнергетике" (далее – Закон).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Документ, подтверждающий наличие у цифрового майнера автоматизированной системы коммерческого учета электрической энергии, специальной автоматики отключения нагрузки, систему телекоммуникаций, обеспечивающей их унификацию с системами, установленными у системного оператора и у энергопередающей организации при подключении к их сетям в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 9-4 Закона.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-К деятельности цифрового майнера, не имеющего на праве собственности или других законных основаниях центр обработки данных цифрового майнинга и осуществляющему цифровой майнинг с использованием принадлежащего ему на праве собственности аппаратно-программного комплекса для цифрового майнинга, размещенного в центре обработки данных цифрового майнинга, – ІІ подвид включают наличие:</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+информации о наличии технических условий на подключение к электрическим сетям (далее – ТУ)*:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для цифровых майнеров, получивших ТУ от энергопередающих организаций исключительно от трансформаторных подстанций напряжением 35 киловольт и выше с разрешенной мощностью не менее одного мегаватта в соответствии с законодательством Республики Казахстан об электроэнергетике;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для цифровых майнеров, осуществивших подключение к электрическим сетям энергопередающей (энергопроизводящей) организации до 1 апреля 2023 года.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТУ для цифровых майнеров, выданные энергопередающими организациями исключительно от трансформаторных подстанций напряжением 35 киловольт и выше с разрешенной мощностью не менее одного мегаватта в соответствии с законодательством Республики Казахстан об электроэнергетике.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ТУ, выданные энергопередающей (энегопроизводящей) организацией с соответствующим видом деятельности (дата-центры, производственные или промышленные здания).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Содержится в реестре аппаратно-программного комплекса для цифрового майнинга</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К деятельности цифрового майнера, не имеющего на праве собственности или других законных основаниях центр обработки данных цифрового майнинга и осуществляющему цифровой майнинг с использованием принадлежащего ему на праве собственности аппаратно-программного комплекса для цифрового майнинга, размещенного в центре обработки данных цифрового майнинга, – ІІ подвид включают наличие:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...71 lines deleted...]
-Гарантированное письмо в произвольной форме о намерении сотрудничества с лицензированным майнером I подвида с указанием его наименования</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+информации о включении в реестр аппаратно-программного комплекса для цифрового майнинга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содержится в реестре аппаратно-программного комплекса для цифрового майнинга</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Подтверждающие документы об осуществлении деятельности цифрового майнинга через цифровой майнинговый пул при аккредитованных майнинговых пулов на территории Республики Казахстан: справка, письменный ответ или договор, заключенный с цифровым майнинговым пулом.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+информации о размещении в центре обработки данных аппаратно-программного комплекса для цифрового майнинга, принадлежащего ему на праве собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гарантированное письмо в произвольной форме о намерении сотрудничества с лицензированным майнером I подвида с указанием его наименования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-        </w:tc>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 9 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 261/НҚ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(вводится в действие с 12.07.2026).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+информации об осуществлении деятельности цифрового майнинга через цифровой майнинговый пул</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подтверждающие документы об осуществлении деятельности цифрового майнинга через цифровой майнинговый пул при аккредитованных майнинговых пулов на территории Республики Казахстан: справка, письменный ответ или договор, заключенный с цифровым майнинговым пулом.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае перехода в ходе осуществления деятельности цифрового майнинга, с одного цифрового майнингового пула на другой, цифровой майнер в течение 2 (двух) рабочих дней сообщает об этом в уполномоченный орган посредством информационной системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: *Не распространяются на услугополучателей, приобретающих электроэнергию у энергопроизводящих организаций, генерирующие установки которых не подключены к единой электроэнергетической системе Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>