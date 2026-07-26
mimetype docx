--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="629902a" w14:textId="629902a">
+    <w:p w14:paraId="02f5f34" w14:textId="02f5f34">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2883,55 +2883,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3257,31 +3257,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>