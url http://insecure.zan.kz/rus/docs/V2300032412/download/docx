--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9b238e7" w14:textId="9b238e7">
+    <w:p w14:paraId="77b61c7" w14:textId="77b61c7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,50 +152,145 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.10.2023</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусмотрена в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1296,50 +1391,145 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила выдачи разрешения на передачу третьим лицам на территории Республики Казахстан импортированных специфических товаров, а также товаров, импортированных с предоставлением гарантийных обязательств и квалификационные требования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 1 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила выдачи разрешения на передачу третьим лицам на территории Республики Казахстан импортированных специфических товаров, а также товаров, импортированных с предоставлением гарантийных обязательств и квалификационные требования (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1356,70 +1546,280 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О контроле специфических товаров" (далее – Закон) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и определяют порядок выдачи разрешения на передачу третьим лицам на территории Республики Казахстан импортированных специфических товаров, а также товаров, импортированных с предоставлением гарантийных обязательств Республики Казахстан и квалификационные требования, а также оказания государственной услуги "Выдача разрешения на передачу третьим лицам на территории Республики Казахстан импортированных специфических товаров".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 2 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Выдача разрешения на передачу третьим лицам на территории Республики Казахстан импортированных специфических товаров" является государственной услугой (далее - государственная услуга) и оказывается Комитетом индустриального развития Министерства индустрии и инфраструктурного развития Республики Казахстан (далее - услугодатель) согласно настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 3 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Услугодатель в течение трех рабочих дней с даты введения в действие изменений и (или) дополнений в настоящие Правила направляет информацию о внесенных изменениях и (или) дополнениях в Единый контакт-центр и оператору информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1456,525 +1856,919 @@
         <w:t>
       1) гарантийное обязательство – документ, содержащий официальное заверение страны-получателя, выданное ее компетентным органом, об использовании импортируемых товаров в заявленных целях и недопущении их передачи в третьи страны или третьим лицам без разрешения компетентного органа страны-экспортера и (или) страны-происхождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специфические товары – товары двойного и военного назначения, а также товары, контролируемые для обеспечения национальной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уполномоченный орган – центральный исполнительный орган, осуществляющий государственное регулирование в сфере контроля специфических товаров, а также в пределах, предусмотренных законодательством Республики Казахстан, – межотраслевую координацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Разрешение выдается сроком на 1 (один) год. В случае предоставления документов, являющихся основанием для выдачи разрешения, со сроком действия меньше 1 (одного) года, то срок действия разрешения будет ограничен сроком действия документа с наименьшим сроком действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Разрешение оформляется на одно наименование специфических товаров или товаров, импортированных с предоставлением гарантийных обязательств в соответствии с Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза с указанием десятизначного кода, независимо от количества товаров, включенной в контракт (договор).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Внесение изменений и дополнений в выданные разрешения не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...84 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 8 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Для получения государственной услуги физические и юридические лица (далее - услугополучатель) направляют услугодателю посредством веб-портала "электронного правительства" (далее - портал) документы, необходимые для оказания государственной услуги, указанные в Перечне основных требований к оказанию государственной услуги "Выдача разрешения на передачу третьим лицам на территории Республики Казахстан импортированных специфических товаров" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При подаче услугополучателем всех необходимых документов посредством портала - в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги, с указанием даты получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 10 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сведения о документе, удостоверяющем личность физического лица, о государственной регистрации (перерегистрации) юридического лица, индивидуального предпринимателя Республики Казахстан, о разрешительных документах имеющихся у услугополучателя услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Работник канцелярии услугодателя осуществляет прием и регистрацию документов в день их поступления и направляет ответственному исполнителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Ответственный исполнитель в течение 3 (трех) рабочих дней с момента регистрации представленных услугополучателем документов проверяет их полноту и срок действия, в случае представления услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия, готовит мотивированный отказ в дальнейшем рассмотрении заявления по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подписанный ЭЦП руководителя услугодателя либо лица его замещающего, и направляет его услугополучателю через портал в форме электронного документа в личный кабинет услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. В случае представления услугополучателем полного пакета документов, ответственный исполнитель проверяет документы на соответствие квалификационным требованиям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляет запрос на согласование в соответствующие государственные органы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные органы на основании запроса услугодателя в течение 10 (десяти) рабочих дней направляют услугодателю ответ о результатах рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае непредставления государственными органами ответа в течение указанного срока выдача разрешения считается согласованной.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 29 Закона, услугодатель вправе запрашивать и получать от услугополучателя необходимые документы и (или) информацию относящиеся к сфере контроля специфических товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 14 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в Перечне основных требований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании государственной услуги установленные законодательством Республики Казахстан, и изложенных в Перечне основных требований государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется заказным письмом с уведомлением о его вручении, телефонограммой или телеграммой, текстовым сообщением по абонентскому номеру сотовой связи или по электронному адресу услугополучателя, указанный в заявлении, либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова, не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель выдает разрешение, переоформленное разрешение, либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 15 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. На основании результатов проверки представленных документов на соответствие квалификационным требованиям и ответов соответствующих государственных органов, ответственный исполнитель в течение 1 (одного) рабочего дня оформляет результат оказания государственной услуги – разрешение по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1989,409 +2783,724 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, либо Мотивированный отказ в оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оказания государственной услуги посредством информационной системы "E-license" направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа, подписанного ЭЦП руководителя услугодателя либо лица его замещающего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жалоба на решение, действий (бездействий) услугодателя по вопросам оказания государственных услуг может быть подана услугодателю, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, не позднее трех рабочих дней со дня поступления жалобы направляют жалобу и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 17 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услугодателем – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 18 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 19 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. В случаях несогласия с результатом оказания государственной услуги, услугополучатель обращается в суд в соответствии с подпунктом 6) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2535,92 +3644,187 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>импортированных с предоставлением</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гарантийных обязательств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение 1 предусмотрено в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача разрешения на передачу третьим лицам на территории</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан импортированных специфических товаров"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4326,80 +5530,175 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гарантийных обязательств</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение 1 предусмотрено в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление для получения разрешения на передачу третьим лицам на территории</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан импортированных специфических товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5090,70 +6389,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="61"/>
+          <w:bookmarkStart w:name="z85" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 18. От заявителя: фамилия, имя, отчество (при его наличии) _______________ </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность: _______________ дата _______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -5357,68 +6656,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гарантийных обязательств</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="62"/>
+    <w:bookmarkStart w:name="z87" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гарантийное обязательство нового конечного пользователя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6085,50 +7384,145 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>импортированных с предоставлением</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гарантийных обязательств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение 2 предусмотрено в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6575,70 +7969,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="63"/>
+          <w:bookmarkStart w:name="z89" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование организации,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 юридический адрес, БИН/ИИН]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6679,111 +8073,111 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="64"/>
+          <w:bookmarkStart w:name="z90" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республиканское государственное учреждение "Комитет индустриального развития", рассмотрев Ваше заявление от [Дата] года № [Номер входящего документа], сообщает следующее.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Обоснование отказа]:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="65"/>
+    <w:bookmarkStart w:name="z91" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Должность подписывающего] [ФИО подписывающего]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6914,80 +8308,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>импортированных с предоставлением</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гарантийных обязательств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="66"/>
+    <w:bookmarkStart w:name="z93" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования, предъявляемые при выдаче разрешений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на передачу третьим лицам на территории Республики Казахстан импортированных специфических товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8344,68 +9738,163 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>импортированных с предоставлением</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гарантийных обязательств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение 4 предусмотрено в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешение на передачу третьим лицам на территории Республики Казахстан импортированных специфических товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9314,55 +10803,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9688,31 +11177,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>