--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a2cbbd2" w14:textId="a2cbbd2">
+    <w:p w14:paraId="42fb511" w14:textId="42fb511">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,200 +85,239 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменения в постановление Правления Национального Банка Республики Казахстан от 12 ноября 2019 года № 188 "Об утверждении Правил формирования системы управления рисками и внутреннего контроля для банков второго уровня, филиалов банков-нерезидентов Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 27 апреля 2023 года № 14. Зарегистрировано в Министерстве юстиции Республики Казахстан 2 мая 2023 года № 32405. Утратило силу постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 апреля 2026 года № 86.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 12 ноября 2019 года № 188 "Об утверждении Правил формирования системы управления рисками и внутреннего контроля для банков второго уровня, филиалов банков-нерезидентов Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19632) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> формирования системы управления рисками и внутреннего контроля для банков второго уровня, филиалов банков-нерезидентов Республики Казахстан, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -289,1012 +330,930 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "98. Банк обеспечивает наличие системы внутреннего контроля, которая соответствует текущей рыночной ситуации, стратегии, объему активов, уровню сложности операций банка. Внутренний контроль – процесс, встроенный в повседневную деятельность, осуществляемую уполномоченными коллегиальными органами банка, структурными подразделениями и всеми работниками банка при исполнении своих обязанностей, и направленный на выполнение следующих целей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="0"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение эффективности деятельности банка, включая эффективность управления банковскими рисками, активами и пассивами, обеспечение сохранности активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z10" w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение полноты, достоверности и своевременности финансовой, регуляторной и другой отчетности для внутренних и внешних пользователей, а также информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение соблюдения банком требований гражданского, налогового, банковского законодательства Республики Казахстан, законодательства Республики Казахстан о государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций, законодательства Республики Казахстан о валютном регулировании и валютном контроле, о платежах и платежных системах, о пенсионном обеспечении, о рынке ценных бумаг, о бухгалтерском учете и финансовой отчетности, о кредитных бюро и формировании кредитных историй, о коллекторской деятельности, об обязательном гарантировании депозитов, о противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма, об акционерных обществах, внутренних документов банка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) недопущение вовлечения банка и его работников, клиентов банка в осуществление противоправной деятельности, в том числе мошенничества, обмана, ОД/ФТ, в осуществление операций на территории Республики Казахстан, связанных с проведением операций, имеющих высокий риск ОД/ФТ, в осуществление операций на территории Республики Казахстан, связанных с дальнейшим приобретением необеспеченных цифровых активов на биржах цифровых активов, не являющихся участниками Международного финансового центра "Астана", оказывающими услуги по управлению платформой цифровых активов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов, банк осуществляет оценку риска ОД/ФТ. При присвоении участнику Международного финансового центра "Астана", оказывающему услуги по управлению платформой цифровых активов, высокого уровня риска ОД/ФТ банк применяет усиленные меры надлежащей проверки клиентов, а также при проведении банковских операций отвечает за:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведение оценки степени подверженности услуг (продуктов), предоставляемых участнику Международного финансового центра "Астана", оказывающему услуги по управлению платформой цифровых активов, рискам ОД/ФТ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведение процедур по надлежащей проверке при установлении деловых отношений, которые включают помимо мер по надлежащей проверке, предусмотренных для клиентов, дополнительно меры по получению и фиксированию сведений о репутации и характере деятельности участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов, применении в отношении него мер со стороны Комитета Международного финансового центра "Астана" по регулированию финансовых услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прекращение деловых отношений с участником Международного финансового центра "Астана", оказывающим услуги по управлению платформой цифровых активов, в случаях, выявления банком фактов использования участником Международного финансового центра "Астана", оказывающим услуги по управлению платформой цифровых активов, счетов, находящихся в банке-ширме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отказ в установлении или прекращение деловых отношений с участником Международного финансового центра "Астана", оказывающим услуги по управлению платформой цифровых активов, учредители которого зарегистрированы на территории иностранного государства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       включенного в перечень государств (территорий), не выполняющих либо недостаточно выполняющих рекомендации Группы разработки финансовых мер борьбы с отмыванием денег (ФAТФ), составляемый уполномоченным органом по финансовому мониторингу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в отношении которого применяются международные санкции в соответствии с резолюциями Совета Безопасности Организации Объединенных Наций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       включенного в перечень офшорных зон в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 24 февраля 2020 года № 8 "Об установлении Перечня офшорных зон для целей банковской и страховой деятельности, деятельности профессиональных участников рынка ценных бумаг и иных лицензируемых видов деятельности на рынке ценных бумаг, деятельности акционерных инвестиционных фондов и деятельности организаций, осуществляющих микрофинансовую деятельность", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 20095;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определенного банком в качестве представляющего высокий риск ОД/ФТ на основе других факторов (сведений об уровне коррупции, незаконного производства, оборота и (или) транзита наркотиков, сведений о поддержке международного терроризма и другое).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществление мониторинга и изучение операций с деньгами участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов, а также предотвращение незаконного вывода средств за рубеж, в том числе в офшорные зоны; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принятие мер, установленных требованиями законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма, при выявлении подозрительных операций с деньгами и (или) иным имуществом (далее – подозрительные операции);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прекращение деловых отношений с участником Международного финансового центра "Астана", оказывающим услуги по управлению платформой цифровых активов, в случаях, установленных требованиями законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение проведения проверки источника происхождения средств участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов, при пополнении банковского счета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение хранения записи транзакций по операциям с деньгами и предоставление информации в уполномоченный орган по финансовому мониторингу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение хранения не менее пяти лет документов, данных и (или) сведений, полученных и собранных в рамках надлежащей проверки участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществление проверки принадлежности и (или) причастности участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов, и его бенефициарного собственника к публичному должностному лицу, его супруге (супругу) и близким родственникам в случаях, установленных требованиями законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, или финансированию терроризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представление в уполномоченный орган по финансовому мониторингу необходимой информации при выявлении подозрительных операций в сроки, установленные требованиями законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, или финансированию терроризма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении клиентов банка, осуществляющих операции с участником Международного финансового центра "Астана", оказывающим услуги по управлению платформой цифровых активов, банк при проведении разовых банковских операций в сумме, не превышающей 1 000 (одну тысячу) долларов США в эквиваленте по рыночному курсу обмена валют на дату проведения банковской операции, применяет упрощенные меры надлежащей проверки клиентов, за исключением случаев совершения клиентами подозрительных операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении клиентов банка, осуществляющих операции с участником Международного финансового центра "Астана", оказывающим услуги по управлению платформой цифровых активов, банк при проведении разовых банковских операций в сумме, равной или превышающей 1 000 (одну тысячу) долларов США в эквиваленте по рыночному курсу обмена валют на дату проведения банковской операции, применяет усиленные меры надлежащей проверки клиентов и отвечает за:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение проведения проверки источника происхождения средств клиентов банка при осуществлении перевода в пользу участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принятие мер, установленных требованиями законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма, при выявлении подозрительных операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществление мониторинга и изучение операций с деньгами клиентов банка, а также предотвращение незаконного вывода средств за рубеж, в том числе в офшорные зоны; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       прекращение деловых отношений с клиентами банка в случаях, установленных требованиями законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При открытии банковского счета для обслуживания операций клиентов участник Международного финансового центра "Астана", оказывающий услуги по управлению платформой цифровых активов, представляет следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицензия участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов, на оказание финансовой услуги по управлению платформой цифровых активов, выданная Комитетом Международного финансового центра "Астана" по регулированию финансовых услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выписка из реестра, подтверждающая регистрацию в качестве участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бизнес-план и бизнес-модель участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       политика по противодействию ОД/ФТ участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приказ о назначении руководителя участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информация об исполнительном органе участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов, и его руководителе (документ, удостоверяющий его личность, подтверждение данных о месте жительства, рекомендательные письма, сведения об отсутствии неснятой или непогашенной судимости).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эффективный внутренний контроль обеспечивается путем формирования надлежащего управленческого контроля и культуры контроля (контрольной среды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Управленческий контроль и культура контроля (контрольная среда) характеризуют общее отношение, осведомленность и практические действия совета директоров банка и правления банка, направленные на создание и эффективное функционирование системы внутреннего контроля.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту методологии и пруденциального регулирования финансовых организаций в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с Юридическим департаментом государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятия, предусмотренного подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1310,93 +1269,110 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Председатель Агентства</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председатель Агентства</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по регулированию и развитию</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">финансового рынка </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1478,63 +1454,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1856,35 +1854,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>