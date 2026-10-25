--- v1 (2026-03-13)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="14dd160" w14:textId="14dd160">
+    <w:p w14:paraId="bf05cdf" w14:textId="bf05cdf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,50 +152,145 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Вводится в действие с 01.10.2023.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусмотрена в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -837,50 +932,145 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оформления и выдачи сертификата конечного пользователя Республики Казахстан и международного импортного сертификата Республики Казахстан и квалификационные требования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 1 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оформления и выдачи сертификата конечного пользователя Республики Казахстан и международного импортного сертификата Республики Казахстан и квалификационные требования (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -897,50 +1087,155 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О контроле специфических товаров" (далее – Закон) и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах", и определяют порядок оформления и выдачи сертификата конечного пользователя Республики Казахстан (далее – сертификат конечного пользователя), международного импортного сертификата Республики Казахстан (далее – международный импортный сертификат) и квалификационные требования, а также оказания государственной услуги "Выдача сертификата конечного пользователя и международного импортного сертификата".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 2 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Выдача сертификата конечного пользователя и международного импортного сертификата" является государственной услугой (далее – государственная услуга) и оказывается Комитетом промышленности Министерства промышленности и строительства Республики Казахстан (далее – услугодатель) согласно настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -978,50 +1273,137 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 3 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Услугодатель в течение трех рабочих дней с даты введения в действие изменений и (или) дополнений в настоящие Правила направляет информацию о внесенных изменениях и (или) дополнениях в Единый контакт-центр и оператору информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1355,50 +1737,145 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 29 Закона, услугодатель вправе запрашивать и получать от услугополучателя необходимые документы и (или) информацию относящиеся к сфере контроля специфических товаров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 9 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Для получения государственной услуги физические и юридические лица Республики Казахстан (далее – услугополучатели) подают услугодателю через веб-портал "электронного правительства" (далее – портал) документы в соответствии с Перечнем основных требований к оказанию государственной услуги (далее – Перечень основных требований) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1712,50 +2189,137 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 13 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. При выявлении оснований для отказа в оказании государственной услуги установленные законодательством Республики Казахстан, и изложенных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1813,50 +2377,155 @@
         <w:t>
       По результатам заслушивания, услугодатель выдает сертификат конечного пользователя и (или) международный импортный сертификат, либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа, подписанного ЭЦП руководителя услугодателя либо лица его замещающего.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 14 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1911,50 +2580,155 @@
         <w:t>
       15. Жалоба на решение, действий (бездействий) услугодателя по вопросам оказания государственных услуг может быть подана услугодателю, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, не позднее трех рабочих дней со дня поступления жалобы направляют жалобу и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 16 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1991,50 +2765,155 @@
         <w:t>
       1) услугодателем – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 17 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2091,50 +2970,155 @@
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 18 предусмотрен в новой редакции в соответствии с приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. В случаях несогласия с результатом оказания государственной услуги, услугополучатель обращается в суд в соответствии с подпунктом 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2151,50 +3135,125 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона Республики Казахстан "О государственных услугах".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение 1 предусмотрено в новой редакции в соответствии с приказом и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2359,51 +3418,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4324,50 +5383,114 @@
               </w:rPr>
               <w:t>1) услугодатель –в разделе "Государственные услуги";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение 1 предусмотрено в новой редакции в соответствии с приказом и.о. Министра промышленности и строительства РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению шестидесяти календарных дней и подлежит официальному опубликованию).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11097,55 +12220,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11471,31 +12594,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>