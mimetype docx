--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="712677a" w14:textId="712677a">
+    <w:p w14:paraId="8781cee" w14:textId="8781cee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,51 +112,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 11 апреля 2023 года № 142/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 14 апреля 2023 года № 32315.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. заголовок  - в  редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026  </w:t>
+      Сноска. заголовок  - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 276/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z142" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -1146,1991 +1146,1393 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">2) исключен приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) государственный сервис контроля доступа к персональным данным (далее – государственный сервис) – услуга, обеспечивающая информационное взаимодействие собственников и (или) операторов, третьих лиц с субъектом персональных данных и уполномоченным органом при доступе к персональным данным, содержащимся в объектах информатизации государственных органов и (или) государственных юридических лиц, включая получение от субъекта персональных данных согласия на сбор, обработку персональных данных или их передачу третьим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) услугополучатель – юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заявление – одна из форм обращения, содержащая ходатайство участника административной процедуры о содействии в реализации его прав, свобод и законных интересов или прав, свобод и законных интересов других лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уполномоченный орган в сфере цифровых активов (далее – услугодатель) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере цифровых активов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z153" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) цифровой майнинговый пул – юридическое лицо, аккредитованное в соответствии с законодательством Республики Казахстан о цифровых активах, предоставляющее услугу объединения мощностей аппаратно-программного комплекса для цифрового майнинга цифровых майнеров, осуществляющее распределение между цифровыми майнерами цифровых активов, возникших (созданных) в результате их совместной деятельности;";;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) цифровая система - функционально связанный комплекс цифровых ресурсов, использующий объекты цифровой инфраструктуры с целью обеспечения создания, сбора, обработки, хранения и распространения цифровых данных, а также автоматизирующий взаимодействие субъектов цифровой среды и (или) обеспечивающий оказание услуг в цифровой среде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...123 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок проведения аккредитации цифровых майниговых пулов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аккредитация цифровых майнинговых пулов осуществляется на территории Республики Казахстан. Цифровой майнинговый пул аккредитуется сроком на один год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Обязательными условиями для аккредитации цифрового майнингового пула являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) физическое местонахождение аппаратно-программного комплекса цифрового майнингового пула на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие протоколов испытаний с положительными результатами испытаний на соответствие требованиям кибербезопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие не менее одного резервного аппаратно-программного комплекса, находящегося в ином населенном пункте Республики Казахстан (столице, городе республиканского значения, городе областного значения, городе районного значения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение каждого из аппаратно-программного комплекса цифрового майнингового пула (основной и резервный) двумя выделенными каналами связи от разных поставщиков (провайдеров) услуг связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие в цифровой системе цифрового майнингового пула службы технической поддержки и обращения клиентов в круглосуточном режиме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) наличие пользовательского интерфейса на государственном, русском и английском языках цифровой системы цифрового майнингового пула;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) интеграция с государственным сервисом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 276/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Для получения государственной услуги услугополучатель направляет посредством объекта информатизации "Государственная база данных "Е-лицензирование" www.elicense.kz, (далее – портал) или через канцелярию услугодателя заявление по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам с приложением документов и сведений, изложенных в Перечне основных требований к оказанию государственной услуги согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) электронная цифровая подпись – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания (далее – ЭЦП).</w:t>
-[...1 lines deleted...]
-    </w:p>
+      6. При сдаче услугополучателем документов в "личном кабинете" отображается статус о принятии запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Канцелярия услугодателя в день поступления документов осуществляет их прием и регистрацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия, работник услугодателя в течение 2 (два) рабочих дней с момента регистрации документов направляет услугополучателю мотивированный отказ в дальнейшем рассмотрении заявления посредством портала или работник канцелярии отказывает в приеме заявления. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При представлении услугополучателем полного пакета документов услугодатель рассматривает представленные документы в течение 5 (пять) рабочих дней с момента регистрации документов на соответствие требованиям настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе, а также времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (два) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. По результатам заслушивания услугодатель выдает свидетельство об аккредитации цифрового майнингового пула по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам либо направляет мотивированный отказ в оказании государственной услуги по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя либо лица его замещающего или через канцелярию услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При представлении услугополучателем полного пакета документов для переоформления свидетельства об аккредитации цифрового майнингового пула услугодатель рассматривает представленные документы в течение 2 (два) рабочих дней с момента регистрации документов на соответствие требованиям настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По результатам проверки при несоответствии представленных документов (или) представления документов с истекшим сроком действия услугодатель направляет услугополучателю мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, подписанным ЭЦП уполномоченного лица услугодателя либо лица его замещающего посредством портала или через канцелярию услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Сведения документов, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) цифрового майнингового пула в Республике Казахстан, о протоколе испытаний с положительным результатом по соответствию требованиям кибербезопасности аппаратно-программного комплекса юридического лица, подлежащего аккредитации в качестве цифрового майнингового пула, содержащиеся в государственных цифровых системах, услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Услугодатель обеспечивает внесение данных в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в цифровую систему мониторинга оказания государственных услуг о стадии оказания государственной услуги" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8555).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 276/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Аккредитация цифровых майнинговых пулов осуществляется на территории Республики Казахстан. Цифровой майнинговый пул аккредитуется сроком на один год.</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+      15. При внесении изменений и (или) дополнений в Правила услугодатель направляет оператору цифровой инфраструктуры "цифрового правительства", в Единый контакт-центр информацию об изменениях и (или) дополнениях в течении (3) трех рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) должностных лиц по вопросам оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При этом, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан услугодатель, должностное лицо, чьи административный акт, административное действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (три) рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z145" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с пунктом 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пять) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1132 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="42"/>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцать) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке. В случае, если законом предусмотрена возможность обращения в суд без необходимости обжалования в вышестоящем органе, административный орган, должностное лицо, административный акт, административное действие (бездействие) которых оспариваются, наряду с отзывом представляют в суд мотивированную позицию руководителя вышестоящего административного органа, должностного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3261,419 +2663,472 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z62" w:id="45"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прошу аккредитовать (переоформить) _____________________________________</w:t>
-[...238 lines deleted...]
-        <w:t xml:space="preserve">Согласен на сбор и обработку персональных данных в соответствии с </w:t>
+      Прошу аккредитовать (переоформить)____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (полное наименование юридического лица, бизнес-идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       для осуществления деятельности по предоставлению услуги объединения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       мощностей аппаратно-программного комплекса для цифрового майнинга</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       цифровых майнеров, осуществлению распределения между цифровыми</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       майнерами цифровых активов, возникших (созданных) в результате совместной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Местонахождение:__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (указывается местонахождение аппаратно-программного комплекса (сервера)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       цифрового майнингового пула на территории Республики Казахстан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Согласен на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Вся указанная информация, а также прилагаемые документы являются</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       достоверными и действительными "___" ___________ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Согласен на сбор и обработку персональных данных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Республики Казахстан "О персональных данных и их защите".</w:t>
-[...67 lines deleted...]
-        <w:t>Дата заполнения: "__" ____________ 20__ года</w:t>
+        <w:t xml:space="preserve">       Республики Казахстан "О персональных данных и их защите".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Электронная цифровая подпись заявителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата заполнения: "__" ____________ 20__ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3741,179 +3196,197 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифровых майнинговых пулов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="46"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Аккредитация цифровых майнинговых пулов"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      Сноска. Приложение 2 с изменениями, внесенными приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 276/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z146" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3940,205 +3413,93 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
-            </w:r>
-[...98 lines deleted...]
-              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="48"/>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4163,107 +3524,95 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Посредством объекта информатизации "Государственная база данных "Е-лицензирование" www.elicense.kz или через канцелярию услугодателя. </w:t>
+              <w:t>
+Посредством цифрового объекта "Государственная база данных "Е-лицензирование" www.elicense.kz или через канцелярию услугодателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="49"/>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4332,80 +3681,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="50"/>
+4.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4457,80 +3794,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="51"/>
+5.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4582,80 +3907,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="52"/>
+6.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4707,70 +4020,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z148" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4781,241 +4092,127 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z147" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодатель – с понедельника по пятницу с 8.00 до 17.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
-            </w:r>
-[...98 lines deleted...]
-              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z93" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="55"/>
+8.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5026,328 +4223,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов, необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="56"/>
+          <w:bookmarkStart w:name="z51" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Для получения свидетельства об аккредитации цифрового майнингового пула через канцелярию:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
-[...257 lines deleted...]
-          </w:p>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 заявление в форме, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5356,177 +4295,611 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+письмо, подтверждающее наличие не менее одного резервного аппаратно-программного комплекса, находящегося в ином населенном пункте Республики Казахстан (столице, городе республиканского значения, городе областного значения, городе районного значения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>копия договора об оказании услуг по предоставлению в аренду серверного помещения с подтверждением обеспечения каждого из аппаратно-программного комплекса цифрового майнингового пула (основной и резервный) двумя выделенными каналами связи от разных поставщиков (провайдеров) услуг связи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>письмо, подтверждающее наличие в цифровой системе цифрового майнингового пула службы технической поддержки и обращения клиентов в круглосуточном режиме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>письмо, подтверждающее наличие пользовательского интерфейса на государственном, русском и английском языках цифровой системы цифрового майнингового пула;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>копия положительного письма об интеграции с государственным сервисом от уполномоченного органа в сфере кибербезопасности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Для получения свидетельства об аккредитации цифрового майнингового пула через портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">заявление в форме электронного документа, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам, удостоверенного ЭЦП услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронная копия письма, подтверждающая наличие не менее одного резервного аппаратно-программного комплекса, находящегося в ином населенном пункте Республики Казахстан (столице, городе республиканского значения, городе областного значения, городе районного значения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронная копия договора об оказании услуг по предоставлению в аренду серверного помещения с подтверждением обеспечения каждого из аппаратно-программного комплекса цифрового майнингового пула (основной и резервный) двумя выделенными каналами связи от разных поставщиков (провайдеров) услуг связи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронная копия письма, подтверждающая наличие в цифровой системе цифрового майнингового пула службы технической поддержки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронная копия письма, подтверждающая наличие пользовательского интерфейса на государственном, русском и английском языках цифровой системы цифрового майнингового пула;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+копия положительного письма об интеграции с государственным сервисом от уполномоченного органа в сфере кибербезопасности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Для переоформления свидетельства об аккредитации цифрового майнингового пула через канцелярию:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">заявление в форме, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>копия договора об оказании услуг по предоставлению в аренду серверного помещения с подтверждением обеспечения каждого из аппаратно-программного комплекса цифрового майнингового пула (основной и резервный) двумя выделенными каналами связи от разных поставщиков (провайдеров) услуг связи</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>3) Для переоформления свидетельства об аккредитации цифрового майнингового пула через портал:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">заявление в форме электронного документа, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим Правилам, удостоверенного ЭЦП услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>электронная копия договора об оказании услуг по предоставлению в аренду серверного помещения с подтверждением обеспечения каждого из аппаратно-программного комплекса цифрового майнингового пула (основной и резервный) двумя выделенными каналами связи от разных поставщиков (провайдеров) услуг связи.</w:t>
+              <w:t>
+электронная копия договора об оказании услуг по предоставлению в аренду серверного помещения с подтверждением обеспечения каждого из аппаратно-программного комплекса цифрового майнингового пула (основной и резервный) двумя выделенными каналами связи от разных поставщиков (провайдеров) услуг связи.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="57"/>
+9.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5666,70 +5039,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z152" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5740,124 +5111,102 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z149" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Услугополучатель подает запрос для получения государственной услуги в электронной форме через портал при условии наличия у него ЭЦП.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2. Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия ЭЦП.</w:t>
+2. Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия ЭЦП.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе Министерства искусственного интеллекта и цифрового развития Республики Казахстан moap@mdai.gov.kz.</w:t>
+3. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе Министерства искусственного интеллекта и цифрового развития Республики Казахстан moap@mdai.gov.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4. Номера телефонов единого контакт-центра по вопросам оказания государственных услуг – 1414, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6029,70 +5378,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="60"/>
+    <w:bookmarkStart w:name="z108" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2908300" cy="3009900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -6114,88 +5463,88 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="61"/>
+    <w:bookmarkStart w:name="z109" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство об аккредитации цифрового майнингового пула</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z110" w:id="62"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z110" w:id="56"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящее свидетельство выдано ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6734,80 +6083,68 @@
                     <w:gridCol w:w="4100"/>
                     <w:gridCol w:w="4100"/>
                     <w:gridCol w:w="4100"/>
                   </w:tblGrid>
                   <w:tr>
                     <w:trPr>
                       <w:trHeight w:val="30" w:hRule="atLeast"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="4100" w:type="dxa"/>
                         <w:tcBorders>
                           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                         </w:tcBorders>
                         <w:tcMar>
                           <w:top w:w="15" w:type="dxa"/>
                           <w:left w:w="15" w:type="dxa"/>
                           <w:bottom w:w="15" w:type="dxa"/>
                           <w:right w:w="15" w:type="dxa"/>
                         </w:tcMar>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
-                      <w:bookmarkStart w:name="z113" w:id="63"/>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b w:val="false"/>
                             <w:i w:val="false"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>
-</w:t>
-[...9 lines deleted...]
-                          <w:t>Наименование организации</w:t>
+Наименование организации</w:t>
                         </w:r>
                       </w:p>
-                      <w:bookmarkEnd w:id="63"/>
                     </w:tc>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="4100" w:type="dxa"/>
                         <w:tcBorders>
                           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                         </w:tcBorders>
                         <w:tcMar>
                           <w:top w:w="15" w:type="dxa"/>
                           <w:left w:w="15" w:type="dxa"/>
                           <w:bottom w:w="15" w:type="dxa"/>
                           <w:right w:w="15" w:type="dxa"/>
                         </w:tcMar>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                       </w:p>
@@ -6854,70 +6191,68 @@
 Наименование организации</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
                 <w:p/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
-          <w:bookmarkStart w:name="z119" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мотивированный отказ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
@@ -6957,133 +6292,109 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z122" w:id="65"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-</w:t>
-[...9 lines deleted...]
-                    <w:t>Номер №:</w:t>
+Номер №:</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="65"/>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z124" w:id="66"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-</w:t>
-[...9 lines deleted...]
-                    <w:t>Дата выдачи: Наименование заявителя</w:t>
+Дата выдачи: Наименование заявителя</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="66"/>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -7142,80 +6453,68 @@
                     <w:gridCol w:w="4100"/>
                     <w:gridCol w:w="4100"/>
                   </w:tblGrid>
                   <w:tr>
                     <w:trPr>
                       <w:trHeight w:val="30" w:hRule="atLeast"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="0" w:type="auto"/>
                         <w:gridSpan w:val="3"/>
                         <w:tcBorders>
                           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                         </w:tcBorders>
                         <w:tcMar>
                           <w:top w:w="15" w:type="dxa"/>
                           <w:left w:w="15" w:type="dxa"/>
                           <w:bottom w:w="15" w:type="dxa"/>
                           <w:right w:w="15" w:type="dxa"/>
                         </w:tcMar>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
-                      <w:bookmarkStart w:name="z128" w:id="67"/>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b w:val="false"/>
                             <w:i w:val="false"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>
-</w:t>
-[...9 lines deleted...]
-                          <w:t>Наименование услугодателя, рассмотрев Ваше заявление об аккредитации цифрового</w:t>
+Наименование услугодателя, рассмотрев Ваше заявление об аккредитации цифрового</w:t>
                         </w:r>
                       </w:p>
-                      <w:bookmarkEnd w:id="67"/>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b w:val="false"/>
                             <w:i w:val="false"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>майнингового пула и прилагаемые к нему документы, сообщает следующее.</w:t>
                         </w:r>
                       </w:p>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
@@ -7229,80 +6528,68 @@
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                   <w:tr>
                     <w:trPr>
                       <w:trHeight w:val="30" w:hRule="atLeast"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="4100" w:type="dxa"/>
                         <w:tcBorders>
                           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                         </w:tcBorders>
                         <w:tcMar>
                           <w:top w:w="15" w:type="dxa"/>
                           <w:left w:w="15" w:type="dxa"/>
                           <w:bottom w:w="15" w:type="dxa"/>
                           <w:right w:w="15" w:type="dxa"/>
                         </w:tcMar>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
-                      <w:bookmarkStart w:name="z130" w:id="68"/>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b w:val="false"/>
                             <w:i w:val="false"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>
-</w:t>
-[...9 lines deleted...]
-                          <w:t>Должность подписывающего</w:t>
+Должность подписывающего</w:t>
                         </w:r>
                       </w:p>
-                      <w:bookmarkEnd w:id="68"/>
                     </w:tc>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="4100" w:type="dxa"/>
                         <w:tcBorders>
                           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                         </w:tcBorders>
                         <w:tcMar>
                           <w:top w:w="15" w:type="dxa"/>
                           <w:left w:w="15" w:type="dxa"/>
                           <w:bottom w:w="15" w:type="dxa"/>
                           <w:right w:w="15" w:type="dxa"/>
                         </w:tcMar>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                       </w:p>
@@ -7437,70 +6724,64 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z138" w:id="69"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7810500" cy="1765300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -7515,80 +6796,59 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -7609,55 +6869,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7983,31 +7243,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>