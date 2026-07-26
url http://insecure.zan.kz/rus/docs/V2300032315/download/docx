--- v0 (2025-10-10)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2e64662" w14:textId="2e64662">
+    <w:p w14:paraId="712677a" w14:textId="712677a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,234 +77,266 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил оказания государственной услуги "Аккредитации цифровых майнинговых пулов</w:t>
+        <w:t>Об утверждении Правил аккредитации цифровых майнинговых пулов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 11 апреля 2023 года № 142/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 14 апреля 2023 года № 32315.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 13.09.2023 </w:t>
+      Сноска. заголовок  - в  редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 404/НҚ</w:t>
+        <w:t>№ 276/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 статьи 4 Закона Республики Казахстан "О цифровых активах в Республике Казахстан" ПРИКАЗЫВАЮ:</w:t>
+      В соответствии с подпунктом 3) пункта 3 статьи 4 Закона Республики Казахстан "О цифровых активах в Республике Казахстан" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> оказания государственной услуги "Аккредитации цифровых майнинговых пулов".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в  редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить прилагаемые Правила аккредитации цифровых майнинговых пулов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 13.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 404/НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в  редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -937,469 +969,1131 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z144" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила аккредитации цифровых майнинговых пулов (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 5)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 статьи 4 Закона Республики Казахстан "О цифровых активах в Республике Казахстан" (далее – Закон) и определяют порядок аккредитации цифровых майнинговых пулов и оказания государственной услуги "Аккредитация цифровых майнинговых пулов" (далее – государственная услуга).</w:t>
+        <w:t>подпунктом 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 4 Закона Республики Казахстан "О цифровых активах в Республике Казахстан" (далее – Закон) и определяют порядок аккредитации цифровых майнинговых пулов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в  редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аккредитация – процедура официального признания органом по аккредитации компетентности заявителя выполнять работы в определенной области оценки соответствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается исключить приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информационная система – организационно-упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) государственный сервис контроля доступа к персональным данным (далее – государственный сервис) – услуга, обеспечивающая информационное взаимодействие собственников и (или) операторов, третьих лиц с субъектом персональных данных и уполномоченным органом при доступе к персональным данным, содержащимся в объектах информатизации государственных органов и (или) государственных юридических лиц, включая получение от субъекта персональных данных согласия на сбор, обработку персональных данных или их передачу третьим лицам;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      3) государственный сервис контроля доступа к персональным данным (далее – государственный сервис) – услуга, обеспечивающая информационное взаимодействие собственников и (или) операторов, третьих лиц с субъектом персональных данных и уполномоченным органом при доступе к персональным данным, содержащимся в объектах информатизации государственных органов и (или) государственных юридических лиц, включая получение от субъекта персональных данных согласия на сбор, обработку персональных данных или их передачу третьим лицам;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) услугополучатель – юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      4) услугополучатель – юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заявление – одна из форм обращения, содержащая ходатайство участника административной процедуры о содействии в реализации его прав, свобод и законных интересов или прав, свобод и законных интересов других лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...15 lines deleted...]
-      5) заявление – одна из форм обращения, содержащая ходатайство участника административной процедуры о содействии в реализации его прав, свобод и законных интересов или прав, свобод и законных интересов других лиц;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уполномоченный орган в сфере цифровых активов (далее – услугодатель) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере цифровых активов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      6) уполномоченный орган в сфере цифровых активов (далее – услугодатель) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере цифровых активов</w:t>
+    <w:bookmarkStart w:name="z153" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) цифровой майнинговый пул – юридическое лицо, аккредитованное в соответствии с законодательством Республики Казахстан о цифровых активах, предоставляющее услугу объединения мощностей аппаратно-программного комплекса для цифрового майнинга цифровых майнеров, осуществляющее распределение между цифровыми майнерами цифровых активов, возникших (созданных) в результате их совместной деятельности;";;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      7) цифровой майнинговый пул – юридическое лицо, аккредитованное в соответствии с настоящими Правилами, предоставляющее услугу объединения мощностей аппаратно-программного комплекса для цифрового майнинга цифровых майнеров, осуществляющее распределение между цифровыми майнерами цифровых активов, полученных в результате их совместной деятельности;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электронная цифровая подпись – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания (далее – ЭЦП).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается дополнить подпунктом 9) вводится в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок проведения аккредитации цифровых майниговых пулов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      8) электронная цифровая подпись – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания (далее – ЭЦП).</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аккредитация цифровых майнинговых пулов осуществляется на территории Республики Казахстан. Цифровой майнинговый пул аккредитуется сроком на один год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Обязательными условиями для аккредитации цифрового майнингового пула являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) физическое местонахождение аппаратно-программного комплекса цифрового майнингового пула на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...43 lines deleted...]
-      4. Обязательными условиями для аккредитации цифрового майнингового пула являются:</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие акта с положительным результатом испытаний на соответствие требованиям информационной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие не менее одного резервного аппаратно-программного комплекса, находящегося в ином населенном пункте Республики Казахстан (столице, городе республиканского значения, городе областного значения, городе районного значения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      1) физическое местонахождение аппаратно-программного комплекса цифрового майнингового пула на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение каждого из аппаратно-программного комплекса цифрового майнингового пула (основной и резервный) двумя выделенными каналами связи от разных поставщиков (провайдеров) услуг связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      2) наличие акта с положительным результатом испытаний на соответствие требованиям информационной безопасности;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие в информационной системе цифрового майнингового пула службы технической поддержки и обращения клиентов в круглосуточном режиме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) наличие пользовательского интерфейса на государственном, русском и английском языках информационной системы цифрового майнингового пула;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) интеграция с государственным сервисом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Для получения государственной услуги услугополучатель направляет посредством объекта информатизации "Государственная база данных "Е-лицензирование" www.elicense.kz, (далее – портал) или через канцелярию услугодателя заявление по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1414,192 +2108,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документов и сведений, изложенных в Перечне основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. При сдаче услугополучателем документов в "личном кабинете" отображается статус о принятии запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Канцелярия услугодателя в день поступления документов осуществляет их прием и регистрацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия, работник услугодателя в течение 2 (два) рабочих дней с момента регистрации документов направляет услугополучателю мотивированный отказ в дальнейшем рассмотрении заявления посредством портала или работник канцелярии отказывает в приеме заявления. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При представлении услугополучателем полного пакета документов услугодатель рассматривает представленные документы в течение 5 (пять) рабочих дней с момента регистрации документов на соответствие требованиям настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе, а также времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (два) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. По результатам заслушивания услугодатель выдает свидетельство об аккредитации цифрового майнингового пула по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1614,389 +2308,829 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам либо направляет мотивированный отказ в оказании государственной услуги по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя либо лица его замещающего или через канцелярию услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При представлении услугополучателем полного пакета документов для переоформления свидетельства об аккредитации цифрового майнингового пула услугодатель рассматривает представленные документы в течение 2 (два) рабочих дней с момента регистрации документов на соответствие требованиям настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам проверки при несоответствии представленных документов (или) представления документов с истекшим сроком действия услугодатель направляет услугополучателю мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подписанным ЭЦП уполномоченного лица услугодателя либо лица его замещающего посредством портала или через канцелярию услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Сведения документов, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) цифрового майнингового пула в Республике Казахстан, об акте с положительным результатом испытаний на соответствие требованиям информационной безопасности аппаратно-программного комплекса юридического лица, подлежащего аккредитации в качестве цифрового майнингового пула, содержащиеся в государственных информационных системах, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Услугодатель в соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах", обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При внесении изменений и (или) дополнений в Правила услугодатель направляет оператору информационно-коммуникационной инфраструктуры "электронного правительства", в Единый контакт-центр информацию об изменениях и (или) дополнениях в течении (3) трех рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан услугодатель, должностное лицо, чьи административный акт, административное действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (три) рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z145" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+      18. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с пунктом 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пять) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в  редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцать) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке. В случае, если законом предусмотрена возможность обращения в суд без необходимости обжалования в вышестоящем органе, административный орган, должностное лицо, административный акт, административное действие (бездействие) которых оспариваются, наряду с отзывом представляют в суд мотивированную позицию руководителя вышестоящего административного органа, должностного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2127,88 +3261,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z62" w:id="45"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу аккредитовать (переоформить) _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование юридического лица, бизнес-идентификационный номер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2607,151 +3741,179 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифровых майнинговых пулов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Аккредитация цифровых майнинговых пулов"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="55"/>
+          <w:bookmarkStart w:name="z146" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="55"/>
+1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2777,106 +3939,206 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
+Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 2 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 276/НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="56"/>
+          <w:bookmarkStart w:name="z69" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="48"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2928,80 +4190,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="57"/>
+          <w:bookmarkStart w:name="z73" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3070,80 +4332,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="58"/>
+          <w:bookmarkStart w:name="z77" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="50"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3195,80 +4457,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="59"/>
+          <w:bookmarkStart w:name="z81" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="51"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3320,80 +4582,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="60"/>
+          <w:bookmarkStart w:name="z85" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="52"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3445,80 +4707,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="61"/>
+          <w:bookmarkStart w:name="z148" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="61"/>
+7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3529,138 +4781,241 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z147" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодатель – с понедельника по пятницу с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней;</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) услугодатель – с понедельника по пятницу с 8.00 до 17.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+              <w:t>
+2) портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Порядковый номер 8 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 276/НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z93" w:id="62"/>
+          <w:bookmarkStart w:name="z93" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="55"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3671,68 +5026,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов, необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z95" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Для получения свидетельства об аккредитации цифрового майнингового пула через канцелярию:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заявление в форме, согласно приложению 1 к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4096,80 +5453,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="63"/>
+          <w:bookmarkStart w:name="z98" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="57"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4309,80 +5666,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="64"/>
+          <w:bookmarkStart w:name="z152" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="64"/>
+10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4393,117 +5740,160 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z149" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Услугополучатель подает запрос для получения государственной услуги в электронной форме через портал при условии наличия у него ЭЦП.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2. Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия ЭЦП.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан moap@mdai.gov.kz.</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе Министерства искусственного интеллекта и цифрового развития Республики Казахстан moap@mdai.gov.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4. Номера телефонов единого контакт-центра по вопросам оказания государственных услуг – 1414, 8-800-080-7777.</w:t>
+              <w:t xml:space="preserve">
+4. Номера телефонов единого контакт-центра по вопросам оказания государственных услуг – 1414, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4639,70 +6029,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="65"/>
+    <w:bookmarkStart w:name="z108" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2908300" cy="3009900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -4724,88 +6114,88 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="66"/>
+    <w:bookmarkStart w:name="z109" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство об аккредитации цифрового майнингового пула</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z110" w:id="67"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z110" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящее свидетельство выдано ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5344,80 +6734,80 @@
                     <w:gridCol w:w="4100"/>
                     <w:gridCol w:w="4100"/>
                     <w:gridCol w:w="4100"/>
                   </w:tblGrid>
                   <w:tr>
                     <w:trPr>
                       <w:trHeight w:val="30" w:hRule="atLeast"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="4100" w:type="dxa"/>
                         <w:tcBorders>
                           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                         </w:tcBorders>
                         <w:tcMar>
                           <w:top w:w="15" w:type="dxa"/>
                           <w:left w:w="15" w:type="dxa"/>
                           <w:bottom w:w="15" w:type="dxa"/>
                           <w:right w:w="15" w:type="dxa"/>
                         </w:tcMar>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
-                      <w:bookmarkStart w:name="z113" w:id="68"/>
+                      <w:bookmarkStart w:name="z113" w:id="63"/>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b w:val="false"/>
                             <w:i w:val="false"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>
 </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b w:val="false"/>
                             <w:i w:val="false"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>Наименование организации</w:t>
                         </w:r>
                       </w:p>
-                      <w:bookmarkEnd w:id="68"/>
+                      <w:bookmarkEnd w:id="63"/>
                     </w:tc>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="4100" w:type="dxa"/>
                         <w:tcBorders>
                           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                         </w:tcBorders>
                         <w:tcMar>
                           <w:top w:w="15" w:type="dxa"/>
                           <w:left w:w="15" w:type="dxa"/>
                           <w:bottom w:w="15" w:type="dxa"/>
                           <w:right w:w="15" w:type="dxa"/>
                         </w:tcMar>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                       </w:p>
@@ -5464,70 +6854,70 @@
 Наименование организации</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
                 <w:p/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
-          <w:bookmarkStart w:name="z119" w:id="69"/>
+          <w:bookmarkStart w:name="z119" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мотивированный отказ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
@@ -5567,133 +6957,133 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z122" w:id="70"/>
+                <w:bookmarkStart w:name="z122" w:id="65"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Номер №:</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="70"/>
+                <w:bookmarkEnd w:id="65"/>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z124" w:id="71"/>
+                <w:bookmarkStart w:name="z124" w:id="66"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Дата выдачи: Наименование заявителя</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="71"/>
+                <w:bookmarkEnd w:id="66"/>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -5752,80 +7142,80 @@
                     <w:gridCol w:w="4100"/>
                     <w:gridCol w:w="4100"/>
                   </w:tblGrid>
                   <w:tr>
                     <w:trPr>
                       <w:trHeight w:val="30" w:hRule="atLeast"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="0" w:type="auto"/>
                         <w:gridSpan w:val="3"/>
                         <w:tcBorders>
                           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                         </w:tcBorders>
                         <w:tcMar>
                           <w:top w:w="15" w:type="dxa"/>
                           <w:left w:w="15" w:type="dxa"/>
                           <w:bottom w:w="15" w:type="dxa"/>
                           <w:right w:w="15" w:type="dxa"/>
                         </w:tcMar>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
-                      <w:bookmarkStart w:name="z128" w:id="72"/>
+                      <w:bookmarkStart w:name="z128" w:id="67"/>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b w:val="false"/>
                             <w:i w:val="false"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>
 </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b w:val="false"/>
                             <w:i w:val="false"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>Наименование услугодателя, рассмотрев Ваше заявление об аккредитации цифрового</w:t>
                         </w:r>
                       </w:p>
-                      <w:bookmarkEnd w:id="72"/>
+                      <w:bookmarkEnd w:id="67"/>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b w:val="false"/>
                             <w:i w:val="false"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>майнингового пула и прилагаемые к нему документы, сообщает следующее.</w:t>
                         </w:r>
                       </w:p>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
@@ -5839,80 +7229,80 @@
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                   <w:tr>
                     <w:trPr>
                       <w:trHeight w:val="30" w:hRule="atLeast"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="4100" w:type="dxa"/>
                         <w:tcBorders>
                           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                         </w:tcBorders>
                         <w:tcMar>
                           <w:top w:w="15" w:type="dxa"/>
                           <w:left w:w="15" w:type="dxa"/>
                           <w:bottom w:w="15" w:type="dxa"/>
                           <w:right w:w="15" w:type="dxa"/>
                         </w:tcMar>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
-                      <w:bookmarkStart w:name="z130" w:id="73"/>
+                      <w:bookmarkStart w:name="z130" w:id="68"/>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b w:val="false"/>
                             <w:i w:val="false"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>
 </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b w:val="false"/>
                             <w:i w:val="false"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>Должность подписывающего</w:t>
                         </w:r>
                       </w:p>
-                      <w:bookmarkEnd w:id="73"/>
+                      <w:bookmarkEnd w:id="68"/>
                     </w:tc>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="4100" w:type="dxa"/>
                         <w:tcBorders>
                           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                         </w:tcBorders>
                         <w:tcMar>
                           <w:top w:w="15" w:type="dxa"/>
                           <w:left w:w="15" w:type="dxa"/>
                           <w:bottom w:w="15" w:type="dxa"/>
                           <w:right w:w="15" w:type="dxa"/>
                         </w:tcMar>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                       </w:p>
@@ -6047,70 +7437,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z138" w:id="74"/>
+          <w:bookmarkStart w:name="z138" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7810500" cy="1765300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -6219,55 +7609,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>