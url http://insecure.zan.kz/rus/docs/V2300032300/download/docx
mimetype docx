--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="54cabf6" w14:textId="54cabf6">
+    <w:p w14:paraId="a975108" w14:textId="a975108">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1283,71 +1283,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производитель сельскохозяйственной продукции – физическое или юридическое лицо, занимающееся производством сельскохозяйственной продукции, и приобретающее дизельное топливо для проведения весенне-полевых и уборочных работ без права дальнейшей реализации, а также принявшее решение о приобретении дизельного топлива у ресурсодержателей самостоятельно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) виртуальный склад – модуль информационной системы электронных счетов-фактур, предназначенный для обеспечения в автоматическом режиме функционирования механизма прослеживаемости товаров в соответствии с международным договором, ратифицированным Республикой Казахстан;</w:t>
+      2) виртуальный склад – модуль цифровой системы электронных счетов-фактур, предназначенный для обеспечения в автоматическом режиме функционирования механизма прослеживаемости товаров в соответствии с международным договором, ратифицированным Республикой Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) информационная система распределения дизельного топлива (далее – ИС) – организационно-упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, предназначенная для оказания услуг по выполнению процессов формирования и распределения объемов дизельного топлива для производителей сельскохозяйственной продукции;</w:t>
+      3) цифровая система распределения дизельного топлива (далее – ЦС) – организационно-упорядоченная совокупность цифровых технологий, обслуживающего персонала и технической документации, предназначенная для оказания услуг по выполнению процессов формирования и распределения объемов дизельного топлива для производителей сельскохозяйственной продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) региональный оператор по поставке дизельного топлива (далее – оператор) – физическое или юридическое лицо, определяемое комиссией по определению региональных операторов, которое оказывает услуги по приобретению, доставке, хранению и поставке дизельного топлива, предназначенного для производителей сельскохозяйственной продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
@@ -1363,74 +1363,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дизельное топливо – отдельный вид нефтепродукта, учитываемый уполномоченным органом в области производства нефтепродуктов в планах переработки нефти, в объемах, необходимых для поставок производителям сельскохозяйственной продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) веб-портал информационной системы распределения дизельного топлива (далее – веб-портал) – интернет-ресурс, размещенный в сети Интернет, предоставляющий единую точку доступа к данным по формированию и распределению дизельного топлива между производителями сельскохозяйственной продукции;</w:t>
+      6) веб-портал цифровой системы распределения дизельного топлива (далее – веб-портал) – интернет-ресурс, размещенный в сети Интернет, предоставляющий единую точку доступа к данным по формированию и распределению дизельного топлива между производителями сельскохозяйственной продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      7) электронная цифровая подпись – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения региональных операторов распределения нефтепродуктов на сельскохозяйственные работы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -1803,54 +1865,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Несанкционированное приостановление или корректировка аудио-, видеозаписи заседания Комиссии не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Применение средств аудио-, видеозаписи, обеспечивающих фиксирование хода заседаний Комиссии, осуществляется специалистом по информационным технологиям МИО (далее – специалист по ИТ МИО).</w:t>
+      13. Применение средств аудио-, видеозаписи, обеспечивающих фиксирование хода заседаний Комиссии, осуществляется специалистом по цифровым технологиям МИО (далее – специалист по ЦТ МИО).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Перед началом заседания Комиссии специалист по ИТ МИО проверяет работоспособность средств аудио-, видеозаписи, обеспечивающих фиксирование хода заседания Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2301,51 +2425,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) схему расположения нефтебаз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z283" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) подтверждение о применении модуля "Виртуальный склад" информационной системы электронных счетов-фактур для перемещения дизельного топлива согласно сопроводительной накладной на товары.</w:t>
+      12) подтверждение о применении модуля "Виртуальный склад" цифровой системы электронных счетов-фактур для перемещения дизельного топлива согласно сопроводительной накладной на товары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z284" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предоставление документов, указанных в подпунктах 2), 3), 4), 5), 6), 8), 9), 10), 11) части первой настоящего пункта, не требуется при принятии производителем сельскохозяйственной продукции решения о приобретении дизельного топлива у ресурсодержателя самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
@@ -2370,51 +2494,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа и.о. Министра сельского хозяйства РК от 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4371,68 +4515,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лист оценки потенциального оператора по поставке дизельного топлива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4673,173 +4853,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ценовое предложение с указанием общей суммы наценки за услуги по приобретению, доставке, хранению и поставке дизельного топлива для производителей сельскохозяйственной продукции </w:t>
+ ценовое предложение с указанием общей суммы наценки за услуги по приобретению, доставке, хранению и поставке дизельного топлива для производителей сельскохозяйственной продукции </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z116" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 балл - максимальная цена</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2 балла - в порядке снижения до 5 тенге/литр от максимальной цены</w:t>
+2 балла - в порядке снижения до 5 тенге/литр от максимальной цены</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3 балла - в порядке снижения до 10 тенге/литр от максимальной цены</w:t>
+3 балла - в порядке снижения до 10 тенге/литр от максимальной цены</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>4 балла - в порядке снижения до 15 тенге/литр от максимальной цены</w:t>
+4 балла - в порядке снижения до 15 тенге/литр от максимальной цены</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 баллов – минимальная цена</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -4943,152 +5091,120 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие опыта реализации нефтепродуктов на внутреннем рынке Республики Казахстан не менее двух лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z120" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 балл - соответствующий опыт от двух до трех лет</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2 балла - соответствующий опыт от трех до четырех лет</w:t>
+2 балла - соответствующий опыт от трех до четырех лет</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3 балла - соответствующий опыт от четырех до пяти лет</w:t>
+3 балла - соответствующий опыт от четырех до пяти лет</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>4 балла - соответствующий опыт от пяти до шести лет</w:t>
+4 балла - соответствующий опыт от пяти до шести лет</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 баллов - соответствующий опыт шести и более лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -5446,96 +5562,84 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z124" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие на праве собственности или иных законных основаниях базы нефтепродуктов или резервуара;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>наличие весовой для автомашины с цистерной (бензовоз);</w:t>
+наличие весовой для автомашины с цистерной (бензовоз);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие на базе нефтепродуктов контрольных приборов учета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -5799,51 +5903,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-применение модуля "Виртуальный склад" информационной системы электронных счетов-фактур для перемещения дизельного топлива согласно сопроводительной накладной на товары</w:t>
+применение модуля "Виртуальный склад" цифровой системы электронных счетов-фактур для перемещения дизельного топлива согласно сопроводительной накладной на товары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6073,68 +6177,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="105"/>
+    <w:bookmarkStart w:name="z128" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень недобросовестных операторов </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6854,1869 +6958,3057 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 апреля 2023 года № 137</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="106"/>
+    <w:bookmarkStart w:name="z130" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила формирования и распределения объемов нефтепродуктов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>для производителей сельскохозяйственной продукции в периоды весенне-полевых и уборочных работ Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила в редакции приказа и.о. Министра сельского хозяйства РК от 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z289" w:id="107"/>
+    <w:bookmarkStart w:name="z289" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила формирования и распределения объемов нефтепродуктов для производителей сельскохозяйственной продукции в периоды весенне-полевых и уборочных работ (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 4 статьи 9 Закона Республики Казахстан "О государственном регулировании производства и оборота отдельных видов нефтепродуктов" (далее – Закон) и определяют порядок формирования и распределения объемов нефтепродуктов для производителей сельскохозяйственной продукции в периоды весенне-полевых и уборочных работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z290" w:id="108"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z290" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z291" w:id="109"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z291" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) норматив расхода дизельного топлива на 1 гектар – средний оптимальный объем дизельного топлива, необходимый для посева/уборки одного гектара (далее – га) пашни по видам сельскохозяйственных культур;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z292" w:id="110"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z292" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производитель сельскохозяйственной продукции – физическое или юридическое лицо, занимающееся производством сельскохозяйственной продукции, и приобретающее дизельное топливо для проведения весенне-полевых и уборочных работ, а также принявшее решение о приобретении дизельного топлива у ресурсодержателей самостоятельно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z293" w:id="111"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z293" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объем дизельного топлива для производителя сельскохозяйственной продукции – объем дизельного топлива, который автоматически рассчитывается информационной системой распределения дизельного топлива путем умножения норматива расхода дизельного топлива на 1 гектар на заявленную посевную (уборочную) площадь сельскохозяйственных культур производителя сельскохозяйственной продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z294" w:id="112"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z294" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) дизельное топливо – отдельный вид нефтепродукта, учитываемый уполномоченным органом в области производства нефтепродуктов в планах переработки нефти, в объемах, необходимых для поставок производителям сельскохозяйственной продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z295" w:id="113"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z295" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) государственная информационная система распределения дизельного топлива (далее – ИС) – организационно-упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, предназначенная для оказания услуг по выполнению процессов формирования и распределения объемов дизельного топлива для производителей сельскохозяйственной продукции;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z296" w:id="114"/>
+      5) государственная цифровая система распределения дизельного топлива (далее – ЦС) – организационно-упорядоченная совокупность цифровых технологий, обслуживающего персонала и технической документации, предназначенная для оказания услуг по выполнению процессов формирования и распределения объемов дизельного топлива для производителей сельскохозяйственной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z296" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) веб-портал информационной системы распределения дизельного топлива (далее – веб-портал) – интернет-ресурс, размещенный в сети Интернет, предоставляющий единую точку доступа к данным по формированию и распределению дизельного топлива между производителями сельскохозяйственной продукции;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z297" w:id="115"/>
+      6) веб-портал цифровой системы распределения дизельного топлива (далее – веб-портал) – интернет-ресурс, размещенный в сети Интернет, предоставляющий единую точку доступа к данным по формированию и распределению дизельного топлива между производителями сельскохозяйственной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z297" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) региональный оператор по поставке дизельного топлива (далее – оператор) – физическое или юридическое лицо, определяемое комиссией по определению региональных операторов, которое оказывает услуги по приобретению, доставке, хранению и поставке дизельного топлива, предназначенного для производителей сельскохозяйственной продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z298" w:id="116"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z298" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) кадастровый номер поля – уникальный код поля, предназначенный для определения его местонахождения (идентификации);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z299" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электронная цифровая подпись – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z300" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок формирования и распределения объемов нефтепродуктов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>для производителей сельскохозяйственной продукции в периоды весенне-полевых и уборочных работ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z301" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Объявление о приеме заявок на формирование объемов дизельного топлива для производителей сельскохозяйственной продукции на проведение весенне-полевых и уборочных работ в последующем году размещается в ЦС и на интернет-ресурсе соответствующего местного исполнительного органа областей (далее – МИО) не позднее 25 ноября текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z302" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Прием заявок от производителей сельскохозяйственной продукции на формирование объемов дизельного топлива на проведение весенне-полевых и уборочных работ в последующем году осуществляется в ЦС с 1 по 30 декабря текущего года.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z299" w:id="117"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z303" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Формирование объемов дизельного топлива для производителей сельскохозяйственной продукции на проведение весенне-полевых и уборочных работ осуществляется в ЦС автоматически.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z300" w:id="118"/>
-[...89 lines deleted...]
-    <w:bookmarkStart w:name="z304" w:id="122"/>
+    <w:bookmarkStart w:name="z304" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При регистрации на веб-портале для открытия личного кабинета производителем сельскохозяйственной продукции указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z305" w:id="123"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z305" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для физических лиц и индивидуальных предпринимателей: индивидуальный идентификационный номер (далее – ИИН), фамилия, имя и отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z306" w:id="124"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z306" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для юридических лиц и индивидуальных предпринимателей в форме совместного предпринимательства: бизнес-идентификационный номер (далее – БИН), полное наименование; фамилия, имя и отчество (при его наличии) и ИИН первого руководителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z307" w:id="125"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z307" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) контактные данные (почтовый адрес, телефон, адрес электронной почты);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z308" w:id="126"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z308" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реквизиты текущего счета банка второго уровня или национального оператора почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z309" w:id="127"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z309" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При изменении вышеуказанных данных производитель сельскохозяйственной продукции в течение одного рабочего дня изменяет данные лицевого счета, внесенные в личный кабинет на веб-портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z310" w:id="128"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменениями, внесенными приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z310" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Производитель сельскохозяйственной продукции формирует в ИС заявку на получение объемов дизельного топлива (далее – заявка) по форме согласно </w:t>
+      6. Производитель сельскохозяйственной продукции формирует в ЦС заявку на получение объемов дизельного топлива (далее – заявка) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в форме электронного документа, подписанного ЭЦП производителя сельскохозяйственной продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z311" w:id="129"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z311" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается повторное направление заявки по одному и тому же кадастровому номеру поля, за исключением подачи заявок на получение нереализованных объемов дизельного топлива на проведение дополнительных видов весенне-полевых и уборочных работ (вспашка зяби, обработка посевов средствами защиты растений, посев озимых культур, снегозадержание).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z312" w:id="130"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z312" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сельскохозяйственный кооператив (далее – сельхозкооператив), за членами которого зарегистрированы земельные участки, подает заявку на сельхозкооператив.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z313" w:id="131"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z313" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Крестьянское или фермерское хозяйство, организованное в форме совместного предпринимательства, за членами которого зарегистрированы земельные участки, подает заявку на крестьянское или фермерское хозяйство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z314" w:id="132"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z314" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, получателем объема дизельного топлива будет являться сельхозкооператив либо крестьянское или фермерское хозяйство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z315" w:id="133"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z315" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Условие о наличии земельных участков сельскохозяйственного назначения на праве землепользования и (или) частной собственности в случае подачи заявки производителем сельскохозяйственной продукции, действующим на основании договора о совместной хозяйственной деятельности в соответствии с гражданским законодательством Республики Казахстан, применяется в отношении участника договора о совместной хозяйственной деятельности, имеющего такие земельные участки. При этом получателем объема дизельного топлива будет являться производитель сельскохозяйственной продукции, подавший заявку с приложением копии договора о совместной хозяйственной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z316" w:id="134"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z316" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Статус заявки "на рассмотрении/ утверждено/ отказано" отражается на веб-портале в личном кабинете производителя сельскохозяйственной продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Данные производителя сельскохозяйственной продукции, а также наличие земельных участков сельскохозяйственного назначения на праве землепользования и (или) частной собственности (в том числе членов сельхозкооператива либо крестьянского или фермерского хозяйства) соответствующей площади автоматически подтверждаются в результате информационного взаимодействия ИС с государственными базами данных "Юридические лица" или "Физические лица" и информационной системой "Единого государственного кадастра недвижимости".</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Для расчета объема дизельного топлива, производителем сельскохозяйственной продукции в заявке указываются кадастровый номер поля и площадь земельного участка, а также вид высеваемой/убираемой сельскохозяйственной культуры или вид агротехнической работы. Расчет объема дизельного топлива для производителя сельскохозяйственной продукции проводится в ИС автоматически с учетом норматива расхода дизельного топлива на 1 га.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z319" w:id="137"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z317" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Базовые нормативы расхода дизельного топлива на проведение весенне-полевых и уборочных работ определяются Министерство сельского хозяйства Республики Казахстан (далее – Министерство сельского хозяйства) исходя из рекомендаций научных организаций аграрного профиля, разработанных с учетом почвенно-климатических условий регионов, и размещаются в ИС.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z320" w:id="138"/>
+      7. Данные производителя сельскохозяйственной продукции, а также наличие земельных участков сельскохозяйственного назначения на праве землепользования и (или) частной собственности (в том числе членов сельхозкооператива либо крестьянского или фермерского хозяйства) соответствующей площади автоматически подтверждаются в результате информационного взаимодействия ЦС с государственными базами данных "Юридические лица" или "Физические лица" и цифровой системой "Единого государственного кадастра недвижимости".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z318" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Для расчета объема дизельного топлива, производителем сельскохозяйственной продукции в заявке указываются кадастровый номер поля и площадь земельного участка, а также вид высеваемой/убираемой сельскохозяйственной культуры или вид агротехнической работы. Расчет объема дизельного топлива для производителя сельскохозяйственной продукции проводится в ЦС автоматически с учетом норматива расхода дизельного топлива на 1 га.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z239" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Базовые нормативы расхода дизельного топлива на проведение весенне-полевых и уборочных работ определяются Министерство сельского хозяйства Республики Казахстан (далее – Министерство сельского хозяйства) исходя из рекомендаций научных организаций аграрного профиля, разработанных с учетом почвенно-климатических условий регионов, и размещаются в ЦС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z320" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заявка и расчет объема дизельного топлива для производителя сельскохозяйственной продукции становятся доступными в личном кабинете уполномоченного сотрудника структурного подразделения местного исполнительного органа областей, осуществляющее функции в области сельского хозяйства (далее – Управление).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z321" w:id="139"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z321" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Управление в течение трех рабочих дней с момента формирования заявки в ИС принимает решение об утверждении предварительного объема дизельного топлива с присвоением уникального кода к заявке, либо об отказе в утверждении предварительного объема дизельного топлива, и направляет производителю сельскохозяйственной продукции уведомление по форме согласно </w:t>
+      Управление в течение трех рабочих дней с момента формирования заявки в ЦС принимает решение об утверждении предварительного объема дизельного топлива с присвоением уникального кода к заявке, либо об отказе в утверждении предварительного объема дизельного топлива, и направляет производителю сельскохозяйственной продукции уведомление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z322" w:id="140"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z322" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Уведомление направляется на электронный адрес производителя сельскохозяйственной продукции, указанный в его личном кабинете, и отражается на веб-портале в личном кабинете производителя сельскохозяйственной продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z323" w:id="141"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z323" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. На основании расчетов объемов дизельного топлива для производителей сельскохозяйственной продукции, в ИС формируется сводный перечень производителей сельскохозяйственной продукции в разрезе районов и областей с предварительными объемами дизельного топлива (далее – сводный перечень). Сводный перечень отражается на веб-портале.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z324" w:id="142"/>
+      11. На основании расчетов объемов дизельного топлива для производителей сельскохозяйственной продукции, в ЦС формируется сводный перечень производителей сельскохозяйственной продукции в разрезе районов и областей с предварительными объемами дизельного топлива (далее – сводный перечень). Сводный перечень отражается на веб-портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z324" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Управление в течение трех рабочих дней со дня формирования сводного перечня в ИС составляет реестр потребности и распределения объемов дизельного топлива по области по форме согласно </w:t>
+      12. Управление в течение трех рабочих дней со дня формирования сводного перечня в ЦС составляет реестр потребности и распределения объемов дизельного топлива по области по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам (далее – реестр по области) и направляет его в Министерством сельского хозяйства посредством ИС.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z325" w:id="143"/>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – реестр по области) и направляет его в Министерство сельского хозяйства посредством ЦС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z325" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Министерство сельского хозяйства в течение одного рабочего дня со дня поступления реестра по области составляет реестр потребности и распределения объемов дизельного топлива по республике по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам (далее – реестр по республике) и направляет его в уполномоченный орган в области производства нефтепродуктов (далее – Министерство энергетики) посредством ИС.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z326" w:id="144"/>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – реестр по республике) и направляет его в уполномоченный орган в области производства нефтепродуктов (далее – Министерство энергетики) посредством ЦС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z326" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. На основании реестра по республике Министерство энергетики совместно с Министерством сельского хозяйства утверждает график закрепления областей за нефтеперерабатывающими заводами с выделенными объемами дизельного топлива на проведение весенне-полевых работ и уборочных работ (далее – график) не позднее 20 января текущего года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z327" w:id="145"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z327" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерством энергетики утверждается протокол об установлении рекомендуемой цены (об изменении рекомендуемой цены/ условий поставок) на реализацию дизельного топлива производителям сельскохозяйственной продукции (далее – протокол).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z328" w:id="146"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z328" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Министерство сельского хозяйства в течение одного рабочего дня со дня утверждения графика и протокола размещает их на веб-портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z329" w:id="147"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z329" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. При отсутствии дизельного топлива в объемах, необходимых для поставок производителям сельскохозяйственной продукции, объемы дизельного топлива для каждого производителя сельскохозяйственной продукции распределяются ИС в уменьшенном объеме пропорционально запрашиваемым объемам.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z330" w:id="148"/>
+      16. При отсутствии дизельного топлива в объемах, необходимых для поставок производителям сельскохозяйственной продукции, объемы дизельного топлива для каждого производителя сельскохозяйственной продукции распределяются ЦС в уменьшенном объеме пропорционально запрашиваемым объемам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z330" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Окончательные объемы дизельного топлива для производителя сельскохозяйственной продукции становятся доступными на веб-портале и в личном кабинете производителя сельскохозяйственной продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Выделенные объемы дизельного топлива аннулируются при отсутствии заявки от производителя сельскохозяйственной продукции на отгрузку дизельного топлива в течение тридцати календарных дней со дня размещения МИО в ИС перечня операторов и их емкости для хранения нефтепродуктов (базы нефтепродуктов), через которых осуществляется отпуск дизельного топлива.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z332" w:id="150"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z331" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Выделенные объемы дизельного топлива аннулируются при отсутствии заявки от производителя сельскохозяйственной продукции на отгрузку дизельного топлива в течение тридцати календарных дней со дня размещения МИО в ЦС перечня операторов и их емкости для хранения нефтепродуктов (базы нефтепродуктов), через которых осуществляется отпуск дизельного топлива.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z332" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление об аннулировании выделенного объема дизельного топлива по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам направляется на электронный адрес производителя сельскохозяйственной продукции, указанный в его личном кабинете, и отражается на веб-портале в личном кабинете производителя сельскохозяйственной продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z333" w:id="151"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z333" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аннулированные объемы дизельного топлива перенаправляются на сельскохозяйственные работы, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. МИО размещает в ИС перечень операторов и их емкости для хранения нефтепродуктов (базы нефтепродуктов), через которых осуществляется отпуск дизельного топлива, а также перечень производителей сельскохозяйственной продукции, принявших решение о приобретении дизельного топлива у ресурсодержателей самостоятельно.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z335" w:id="153"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z334" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. МИО размещает в ЦС перечень операторов и их емкости для хранения нефтепродуктов (базы нефтепродуктов), через которых осуществляется отпуск дизельного топлива, а также перечень производителей сельскохозяйственной продукции, принявших решение о приобретении дизельного топлива у ресурсодержателей самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z335" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Оператор и производитель сельскохозяйственной продукции, принявший решение о приобретении дизельного топлива у ресурсодержателей самостоятельно, открывают личный кабинет на веб-портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z336" w:id="154"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z336" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Закрепляемые объемы дизельного топлива для операторов формируются исходя из заявок на отгрузку дизельного топлива, поступивших от производителей сельскохозяйственной продукции, в личный кабинет оператора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z337" w:id="155"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z337" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Закрепляемые объемы дизельного топлива для производителей сельскохозяйственной продукции, принявших решение о приобретении дизельного топлива у ресурсодержателей самостоятельно, формируются исходя из фактически заявленного объема дизельного топлива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z338" w:id="156"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z338" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Производитель сельскохозяйственной продукции через ИС подает оператору заявку на отгрузку дизельного топлива по форме согласно </w:t>
+      21. Производитель сельскохозяйственной продукции через ЦС подает оператору заявку на отгрузку дизельного топлива по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z339" w:id="157"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z339" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В день отгрузки дизельного топлива, оператор осуществляет погашение заявки производителя сельскохозяйственной продукции, через личный кабинет путем заверения ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z340" w:id="158"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z340" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом на электронный адрес производителя сельскохозяйственной продукции, указанный в его личном кабинете, направляется уведомление об отгрузке дизельного топлива по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z341" w:id="159"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z341" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Производители сельскохозяйственной продукции, принявшие решение о приобретении дизельного топлива у ресурсодержателей самостоятельно, на еженедельной основе размещает на веб-портале следующую информацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z342" w:id="160"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z342" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объем дизельного топлива, приобретенного по договору поставки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z343" w:id="161"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z343" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оставшийся объем дизельного топлива на дату публикации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z344" w:id="162"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z344" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Оператор на еженедельной основе размещает на веб-портале следующую информацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z345" w:id="163"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z345" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) количество выданного объема дизельного топлива;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z346" w:id="164"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z346" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) доступный объем дизельного топлива на дату публикации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z347" w:id="165"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z347" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Оператор по согласованию с МИО обеспечивает реализацию нереализованных объемов дизельного топлива производителям сельскохозяйственной продукции на следующие виды работ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z348" w:id="166"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z348" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на уборочные работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z349" w:id="167"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z349" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на кормозаготовку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z350" w:id="168"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z350" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) на сушку семян зерновых и масличных культур;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z351" w:id="169"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z351" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) на проведение дополнительных видов весенне-полевых и уборочных работ (вспашка зяби, обработка посевов средствами защиты растений, посев озимых культур, снегозадержание).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z352" w:id="170"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z352" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом МИО в ИС публикуется дополнительное объявление о приеме заявок на реализацию остатков дизельного топлива с указанием сроков приема заявок.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z353" w:id="171"/>
+      При этом МИО в ЦС публикуется дополнительное объявление о приеме заявок на реализацию остатков дизельного топлива с указанием сроков приема заявок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 с изменениями, внесенными приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z353" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. МИО уведомляет министерства сельского хоязйства и энергетики о нереализованных объемах дизельного топлива и об объемах дизельного топлива, перенаправленных на сельскохозяйственные работы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z354" w:id="172"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z354" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. После опубликования объявления о приеме заявок на реализацию остатков дизельного топлива МИО размещает в ИС перечень операторов и перечень их емкостей для хранения нефтепродуктов (базы нефтепродуктов), через которые осуществляется отпуск дизельного топлива, а также данные об объемах остатков дизельного топлива.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z355" w:id="173"/>
+      27. После опубликования объявления о приеме заявок на реализацию остатков дизельного топлива МИО размещает в ЦС перечень операторов и перечень их емкостей для хранения нефтепродуктов (базы нефтепродуктов), через которые осуществляется отпуск дизельного топлива, а также данные об объемах остатков дизельного топлива.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z355" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      28. Для получения нереализованных объемов дизельного топлива на проведение уборочных работ, кормозаготовки и дополнительных видов весенне-полевых и уборочных работ (вспашка зяби, обработка посевов средствами защиты растений, посев озимых культур, снегозадержание) производитель сельскохозяйственной продукции формирует в ИС заявку на получение объемов дизельного топлива по форме согласно </w:t>
+      28. Для получения нереализованных объемов дизельного топлива на проведение уборочных работ, кормозаготовки и дополнительных видов весенне-полевых и уборочных работ (вспашка зяби, обработка посевов средствами защиты растений, посев озимых культур, снегозадержание) производитель сельскохозяйственной продукции формирует в ЦС заявку на получение объемов дизельного топлива по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в форме электронного документа, подписанного ЭЦП производителя сельскохозяйственной продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z356" w:id="174"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z356" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Расчет объема дизельного топлива для производителя сельскохозяйственной продукции на проведение уборочных работ, кормозаготовки, дополнительных видов весенне-полевых и уборочных работ (вспашка зяби, обработка посевов средствами защиты растений, посев озимых культур, снегозадержание) производится в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z357" w:id="175"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 с изменениями, внесенными приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z357" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29. Для получения нереализованных объемов дизельного топлива на проведение сушки семян зерновых и масличных культур производитель сельскохозяйственной продукции, имеющий на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление) технологическое или сушильное оборудование, на котором осуществляется хранение и сушка зерна, формирует в ИС заявку на получение объемов дизельного топлива на проведение сушки семян зерновых и масличных культур (далее – заявка) по форме согласно </w:t>
+      29. Для получения нереализованных объемов дизельного топлива на проведение сушки семян зерновых и масличных культур производитель сельскохозяйственной продукции, имеющий на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление) технологическое или сушильное оборудование, на котором осуществляется хранение и сушка зерна, формирует в ЦС заявку на получение объемов дизельного топлива на проведение сушки семян зерновых и масличных культур (далее – заявка) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в форме электронного документа, подписанного ЭЦП производителя сельскохозяйственной продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z358" w:id="176"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z358" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для расчета объема дизельного топлива на проведение сушки семян зерновых и масличных культур, производителем сельскохозяйственной продукции в заявке указываются наименование зерна зерновой/масличной культуры, подлежащей сушке; мощность хранения и количество зерна, поступившего на хранение; исходную влажность и допустимую влажность, до которых должны быть просушены семена зерновых/масличных культур.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z359" w:id="177"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z359" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предельно допустимый нижний порог показателя влажности семян зерновых культур составляет 14%, для масличных культур – 8 %. Предельно допустимый высокий порог показателя исходной влажности семян зерновых культур составляет 32 %, для масличных культур – 27 %.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z360" w:id="178"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z360" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом фактическая допустимая и исходная влажность семян зерновых и масличных культур определяется производителем сельскохозяйственной продукции в зависимости от качества поступающих на хранение семян и должна быть не ниже предельно допустимого порога показателя допустимой влажности и не выше предельно допустимого порога показателя исходной влажности зерна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z361" w:id="179"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z361" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования, предусмотренные в частях третьей и четвертой настоящего пункта по определению предельно допустимого высокого порога показателя исходной влажности семян зерновых и масличных культур, не распространяются в случае подачи заявок на получение объемов дизельного топлива, оставшихся после распределения нереализованных объемов дизельного топлива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z362" w:id="180"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z362" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Расчет объема дизельного топлива для производителя сельскохозяйственной продукции на проведение сушки семян зерновых и масличных культур проводится в ИС автоматически с учетом норматива расхода дизельного топлива на сушку одной тонны зерна зерновой/масличной культуры. Норматив расхода дизельного топлива (при сушке одной тонны зерна зерновой/масличной культуры и снижении влажности на один процент) составляет 1,40 килограмм.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z363" w:id="181"/>
+      Расчет объема дизельного топлива для производителя сельскохозяйственной продукции на проведение сушки семян зерновых и масличных культур проводится в ЦС автоматически с учетом норматива расхода дизельного топлива на сушку одной тонны зерна зерновой/масличной культуры. Норматив расхода дизельного топлива (при сушке одной тонны зерна зерновой/масличной культуры и снижении влажности на один процент) составляет 1,40 килограмм.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 с изменениями, внесенными приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z363" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Заявка и расчет объема дизельного топлива для получения нереализованных объемов дизельного топлива на проведение уборочных работ, кормозаготовки, сушки семян зерновых и масличных культур, дополнительных видов весенне-полевых и уборочных работ (вспашка зяби, обработка посевов средствами защиты растений, посев озимых культур, снегозадержание) рассматриваются Управлением в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8771,211 +10063,361 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z364" w:id="182"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z364" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      31. Производитель сельскохозяйственной продукции для получения нереализованных объемов дизельного топлива на проведение уборочных работ, кормозаготовки, сушки семян зерновых и масличных культур, дополнительных видов весенне-полевых и уборочных работ (вспашка зяби, обработка посевов средствами защиты растений, посев озимых культур, снегозадержание) через ИС подает оператору заявку на отгрузку дизельного топлива по форме согласно </w:t>
+      31. Производитель сельскохозяйственной продукции для получения нереализованных объемов дизельного топлива на проведение уборочных работ, кормозаготовки, сушки семян зерновых и масличных культур, дополнительных видов весенне-полевых и уборочных работ (вспашка зяби, обработка посевов средствами защиты растений, посев озимых культур, снегозадержание) через ЦС подает оператору заявку на отгрузку дизельного топлива по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z365" w:id="183"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 с изменениями, внесенными приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z365" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. В день отгрузки нереализованного объема дизельного топлива на проведение уборочных работ, кормозаготовки, сушки семян зерновых и масличных культур, дополнительных видов весенне-полевых и уборочных работ (вспашка зяби, обработка посевов средствами защиты растений, посев озимых культур, снегозадержание) оператор осуществляет погашение заявки производителя сельскохозяйственной продукции, через личный кабинет путем заверения ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z366" w:id="184"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z366" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом на электронный адрес производителя сельскохозяйственной продукции, указанный в его личном кабинете, направляется уведомление об отгрузке дизельного топлива по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z367" w:id="185"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z367" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае сбоя работы ЦС, МИО незамедлительно уведомляет Министерство сельского хозяйства о возникшей ситуации и мерах по их устранению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. В случае сбоя работы ИС, МИО незамедлительно уведомляет Министерство сельского хозяйства о возникшей ситуации и мерам по их устранению.</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z369" w:id="187"/>
+      Министерство сельского хозяйства после получения уведомления от МИО приступает к устранению сбоя работы ЦС и предоставлению доступа к ЦС МИО.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, после проведения работ по устранению возникшего сбоя Министерство сельского хозяйства в течение 1 (одного) рабочего дня составляет протокол о технической проблеме и подписывает его с МИО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 с изменениями, внесенными приказом Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9074,64 +10516,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для производителей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сельскохозяйственной продукции</w:t>
+              <w:t>сельскохозяйственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в периоды весенне-полевых</w:t>
+              <w:t>продукции в периоды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>весенне-полевых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и уборочных работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9249,88 +10704,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Управление сельского хозяйства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________ области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z373" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z380" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на получение объемов дизельного топлива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z374" w:id="189"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z644" w:id="183"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование юридического или физического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9429,101 +10922,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в объеме ____________ (_____________) тонн.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z375" w:id="190"/>
+      <w:bookmarkStart w:name="z645" w:id="184"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Общая площадь посевов сельскохозяйственных культур на ________ год:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>составляет ____________ гектар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z376" w:id="191"/>
+      <w:bookmarkStart w:name="z646" w:id="185"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения о производителе сельскохозяйственной продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Для юридического лица:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9809,64 +11302,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дата уведомления __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z377" w:id="192"/>
+      <w:bookmarkStart w:name="z647" w:id="186"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения о членах сельскохозяйственного кооператива (крестьянского хозяйства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заполняется в случае подачи заявки от сельскохозяйственного кооператива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10132,64 +11625,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z378" w:id="193"/>
+      <w:bookmarkStart w:name="z648" w:id="187"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения текущего счета производителя сельскохозяйственной продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в банке второго уровня или национальном операторе почты:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10265,70 +11758,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БИН _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>код бенефициара ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z379" w:id="194"/>
+    <w:bookmarkStart w:name="z649" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Расчет объема дизельного топлива для производителя сельскохозяйственной продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10849,300 +12342,334 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z380" w:id="195"/>
+      <w:bookmarkStart w:name="z650" w:id="189"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уведомлен, что выделенные объемы дизельного топлива аннулируются при отсутствии заявки</w:t>
-[...136 lines deleted...]
-        <w:t>выгрузку и использование персональных данных.</w:t>
+      Уведомлен, что выделенные объемы дизельного топлива аннулируются</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>при отсутствии заявки от производителя сельскохозяйственной продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на отгрузку дизельного топлива в течение тридцати календарных дней со дня</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>размещения местным исполнительным органом в государственной цифровой системе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>распределения дизельного топлива перечня операторов и их емкости для хранения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нефтепродуктов (базы нефтепродуктов), через которых осуществляется отпуск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дизельного топлива.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждаю достоверность представленной информации, даю согласие</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на использование сведений, составляющих охраняемую законом тайну, а также</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на сбор, обработку, хранение, выгрузку и использование персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подтверждаю, что обеспечу применение приобретенных объемов дизельного топлива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>на проведение весенне-полевых / уборочных работ / кормозаготовки / дополнительных видов</w:t>
-[...33 lines deleted...]
-        <w:t>растений, посев озимых культур, снегозадержание).</w:t>
+        <w:t>на проведение весенне-полевых / уборочных работ / кормозаготовки /</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дополнительных видов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>весенне-полевых и уборочных работ (вспашка зяби, обработка посевов средствами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>защиты растений, посев озимых культур, снегозадержание).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подписано и отправлено заявителем в _____ часов "______" _________ 20_____ года:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Данные из электронной цифровой подписи (далее – ЭЦП) </w:t>
+        <w:t>Данные из электронной цифровой подписи (далее – ЭЦП)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата и время подписания ЭЦП</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -11425,88 +12952,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z383" w:id="196"/>
+    <w:bookmarkStart w:name="z383" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z384" w:id="197"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z384" w:id="191"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уважаемый (-ая) _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование юридического лица или фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11923,68 +13450,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z387" w:id="198"/>
+    <w:bookmarkStart w:name="z387" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр потребности и распределения объемов дизельного топлива по области _______ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
@@ -14347,68 +15874,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z390" w:id="199"/>
+    <w:bookmarkStart w:name="z390" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр потребности и распределения объемов дизельного топлива по республике</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
@@ -16420,88 +17947,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z393" w:id="200"/>
+    <w:bookmarkStart w:name="z393" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об аннулировании выделенного объема дизельного топлива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z394" w:id="201"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z394" w:id="195"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уважаемый (-ая) ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование юридического лица или фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16937,88 +18464,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование оператора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z398" w:id="202"/>
+    <w:bookmarkStart w:name="z398" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на отгрузку дизельного топлива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z399" w:id="203"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z399" w:id="197"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование юридического или физического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17111,110 +18638,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>обработка посевов средствами защиты растений, посев озимых культур,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>снегозадержание) (выбрать необходимое) в объеме ___________ (_______) тонн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z400" w:id="204"/>
+    <w:bookmarkStart w:name="z400" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Место отгрузки дизельного топлива – ______________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z401" w:id="205"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z401" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Дата и время отгрузки дизельного топлива – _____часов "__" _______ 20 ___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z402" w:id="206"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z402" w:id="200"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявка подписана и отправлена производителем сельскохозяйственной продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в _____ часов "____" _____________ 20___ года:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17245,64 +18772,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата и время подписания с ЭЦП производителя сельскохозяйственной продукции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z403" w:id="207"/>
+      <w:bookmarkStart w:name="z403" w:id="201"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Статус погашения заявки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фактическая дата отгрузки дизельного топлива – "____" ___________ 20____ года;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17549,88 +19076,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z406" w:id="208"/>
+    <w:bookmarkStart w:name="z406" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отгрузке дизельного топлива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z407" w:id="209"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z407" w:id="203"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уважаемый (-ая) ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование юридического лица или фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18034,106 +19561,130 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Управление сельского хозяйства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________________ области</w:t>
+              <w:t>_____________________ области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z411" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 – в редакции приказа Министра сельского хозяйства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявка на получение объемов дизельного топлива</w:t>
-[...21 lines deleted...]
-      <w:bookmarkStart w:name="z412" w:id="211"/>
+        <w:t xml:space="preserve"> Заявка на получение объемов дизельного топлива на проведение сушки семян зерновых и масличных культур</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z656" w:id="204"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование юридического лица или фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18198,64 +19749,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и масличных культур в объеме ____________ (_____________) тонн.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z413" w:id="212"/>
+      <w:bookmarkStart w:name="z657" w:id="205"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения о заявителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Для юридического лица:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18524,64 +20075,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дата уведомления _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z414" w:id="213"/>
+      <w:bookmarkStart w:name="z658" w:id="206"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения о членах сельскохозяйственного кооператива (крестьянского хозяйства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заполняется в случае подачи заявки от сельскохозяйственного кооператива</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18681,52 +20232,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование члена сельскохозяйственного кооператива</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
- (крестьянского хозяйства)</w:t>
+              <w:t>(крестьянского хозяйства)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18735,52 +20285,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БИН/ИИН члена сельскохозяйственного кооператива</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-(крестьянского хозяйства) </w:t>
+              <w:t xml:space="preserve"> (крестьянского хозяйства) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18849,64 +20398,81 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z415" w:id="214"/>
+      <w:bookmarkStart w:name="z659" w:id="207"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Сведения текущего счета заявителя в банке второго уровня или национальном операторе почты:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="214"/>
+      4. Сведения текущего счета заявителя в банке второго уровня или национальном</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>операторе почты:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>реквизиты банка или оператора почты: _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18962,73 +20528,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БИН ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>код бенефициара __________________________________________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z416" w:id="215"/>
+        <w:t>код бенефициара</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z660" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения о наличии технологического или сушильного оборудования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20174,70 +21757,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z417" w:id="216"/>
+    <w:bookmarkStart w:name="z661" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Расчет объема дизельного топлива для заявителя на проведение сушки семян зерновых и масличных культур</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -20571,87 +22154,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-исходная от </w:t>
+ исходная от </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-допустимая до </w:t>
+ допустимая до </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21484,232 +23067,232 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z418" w:id="217"/>
+      <w:bookmarkStart w:name="z662" w:id="210"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомлен, что выделенные объемы дизельного топлива аннулируются</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>при отсутствии заявки от производителя сельскохозяйственной продукции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>на отгрузку дизельного топлива в течение тридцати календарных дней</w:t>
-[...67 lines deleted...]
-        <w:t>через которых осуществляется отпуск дизельного топлива.</w:t>
+        <w:t>на отгрузку дизельного топлива в течение тридцати календарных дней со дня</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>размещения местным исполнительным органом в государственной цифровой системе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>распределения дизельного топлива перечня операторов и их емкости для хранения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нефтепродуктов (базы нефтепродуктов), через которых осуществляется отпуск</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дизельного топлива.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подтверждаю достоверность представленной информации, даю согласие</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>на использование сведений, составляющих охраняемую законом тайну,</w:t>
-[...33 lines deleted...]
-        <w:t>Подписано и отправлено заявителем в _____ часов "_____" ______________ 20___ года:</w:t>
+        <w:t>на использование сведений, составляющих охраняемую законом тайну, а также</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на сбор, обработку, хранение, выгрузку и использование персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подписано и отправлено заявителем в ___ часов "_____" ___________ 20___ года:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Данные из электронной цифровой подписи (далее – ЭЦП)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -21819,55 +23402,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22193,31 +23776,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>