--- v0 (2025-11-11)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f176bd0" w14:textId="f176bd0">
+    <w:p w14:paraId="2598ebc" w14:textId="2598ebc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -198,64 +198,156 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 12)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 статьи 4 Закона Республики Казахстан "О цифровых активах в Республике Казахстан" ПРИКАЗЫВАЮ:</w:t>
+        <w:t>подпунктом 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 4 Закона Республики Казахстан "О цифровых активах в Республике Казахстан" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -860,64 +952,146 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила учета и ведения реестра аппаратно-программного комплекса для цифрового майнинга (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 12)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 статьи 4 Закона Республики Казахстан "О цифровых активах в Республике Казахстан" (далее – Закон) и определяют порядок учета и ведения реестра аппаратно-программного комплекса для цифрового майнинга и оказания государственной услуги "Включение (исключение) аппаратно-программного комплекса для цифрового майнинга в реестр (из реестра) аппаратно-программного комплекса для цифрового майнинга" (далее – государственная услуга).</w:t>
+        <w:t>подпунктом 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 4 Закона Республики Казахстан "О цифровых активах в Республике Казахстан" (далее – Закон) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок учета и ведения реестра аппаратно-программного комплекса для цифрового майнинга и оказания государственной услуги "Включение (исключение) аппаратно-программного комплекса для цифрового майнинга в реестр (из реестра) аппаратно-программного комплекса для цифрового майнинга" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах применяются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1152,50 +1326,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учет и ведение реестра осуществляется на основании поданных заявлений о включении (исключении) или внесения изменений (дополнений) в реестр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Для получения государственной услуги услугополучатель направляет посредством объекта информатизации "Государственная база данных "Е-лицензирование" www.elicense.kz (далее – портал) или через канцелярию услугодателя документы по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1572,50 +1832,136 @@
         <w:t xml:space="preserve">
       15. При актуализации сведений, содержащихся в реестре цифровой майнер в течении 10 (десяти) рабочих дней со дня изменения сведений уведомляет об этом уполномоченный орган в сфере цифрового активов по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, который вносит изменения в течении 3 (три) рабочих дней в реестр с момента регистрации документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При внесении изменений и (или) дополнений в Правила услугодатель направляет оператору информационно-коммуникационной инфраструктуры "электронного правительства", в Единый контакт-центр информацию об изменениях и (или) дополнениях в течении (3) трех рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1750,50 +2096,112 @@
         <w:t xml:space="preserve">
       19. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пять) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцать) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5345,50 +5753,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата заполнения: "__" ____________ 20__ года</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается изменение приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5509,50 +6003,88 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Включение (исключение) аппаратно-программного комплекса для цифрового</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>майнинга в реестр (из реестра) аппаратно-программного комплекса для цифрового майнинга"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 с изменениями, внесенными приказами Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5637,51 +6169,151 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
+Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 2 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.06.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 302/НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5908,50 +6540,150 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При выдаче уведомления об исключении из реестра аппаратно-программного комплекса для цифрового майнинга – 2 (два) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 4 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.06.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 302/НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6330,87 +7062,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-график работы услугодателя, и объектов информации</w:t>
+График работы услугодателя, и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодатель – с понедельника по пятницу с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней;</w:t>
+1) услугодатель – с понедельника по пятницу с 8.00 до 17.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7168,102 +7900,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра.</w:t>
-[...50 lines deleted...]
-              <w:t>4. Номера телефонов единого контакт-центра по вопросам оказания государственных услуг – 1414, 8-800-080-7777.</w:t>
+1. Услугополучатель подает запрос для получения государственной услуги в электронной форме через портал при условии наличия у него ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе Министерства искусственного интеллекта и цифрового развития Республики Казахстан moap@mdai.gov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Номера телефонов единого контакт-центра по вопросам оказания государственных услуг – 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11119,55 +11854,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>