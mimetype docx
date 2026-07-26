--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="453b4ee" w14:textId="453b4ee">
+    <w:p w14:paraId="eb66382" w14:textId="eb66382">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,120 +133,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 12)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 13 Закона Республики Казахстан "О геодезии, картографии и пространственных данных", </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, утвержденного Постановлением Правительства Республики Казахстан от 12 июля 2019 года № 501, </w:t>
+        <w:t xml:space="preserve"> статьи 13 Закона Республики Казахстан "О геодезии, картографии и пространственных данных" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 270)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве искусственного интеллекта и цифрового развития Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 9 октября 2025 года № 846 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ:</w:t>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 16.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 229/НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1818,51 +1828,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Для получения государственной услуги физические и юридические лица (далее – услугополучатели) направляют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z197" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр геодезии и пространственной информации" Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан (далее – услугодатель):</w:t>
+      в Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр геодезии и пространственной информации" Министерства искусственного интеллекта и цифрового развития Республики Казахстан (далее – услугодатель):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z198" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для получения материалов и геодезических данных служебной информации ограниченного распространения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z199" w:id="41"/>
     <w:p>
@@ -2027,50 +2037,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 16.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 229/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2442,94 +2472,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя через портал, уведомление направляется в "личный кабинет" услугополучателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Услугополучатель в течении двух рабочих дней со дня получения уведомления осуществляет оплату за оказание государственной услуги.</w:t>
+      17. Услугополучатель в течение трех рабочих дней со дня получения уведомления осуществляет оплату за оказание государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z72" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оплата за оказание государственной услуги производится наличным или безналичным способом через банки второго уровня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z73" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При направлении заявления для получения материалов и геодезических данных открытого пользования в форме электронного документа посредствам портала оплата за оказание государственной услуги может осуществляться через ПШЭП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменением, внесенным приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z74" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. В случае не уплаты услугополучателем средств за оказание государственной услуги, работник услугодателя направляет в течение одного рабочего дня, подписанный руководителем услугодателя мотивированный ответ об отказе в оказании государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2542,51 +2634,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. После предоставления услугополучателем платежного документа в сроки, указанные в пункте 17 настоящих Правил работник услугодателя в течение восьми рабочих дней приступает к подбору, изготовлению сведений и по итогам формирует:</w:t>
+      19. После предоставления услугополучателем платежного документа в сроки, указанные в пункте 17 настоящих Правил работник услугодателя в течение семи рабочих дней приступает к подбору, изготовлению сведений и по итогам формирует:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z205" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при обращении на получение материалов и геодезических данных служебной информации ограниченного распространения сведения служебной информации ограниченного распространения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z206" w:id="66"/>
     <w:p>
@@ -2682,50 +2774,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 16.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 229/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3135,74 +3247,198 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Материалы и данные геодинамических исследований на базе геодезических, гравиметрических, космических измерений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z97" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Технические отчеты по топографическим съемкам местности (масштаб 1:2000 и мельче), в том числе шельфа морей, озер, рек и водохранилищ.</w:t>
+      5. Технические отчеты по топографическим съемкам местности (масштаб 1:500 и мельче), в том числе шельфа морей, озер, рек и водохранилищ, а также по результатам инвентаризации инженерных сетей (результаты геодезических изысканий).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z98" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Оригиналы и копии государственных топографических карт, в том числе шельфа морей, озер, рек, водохранилищ, планов городов и населенных пунктов (масштаб 1:2000 и мельче) в графической, цифровой, фотографической, электронной формах, а также тиражные оттиски указанных карт и планов.</w:t>
+      6. Оригиналы и копии государственных топографических планов, в том числе шельфа морей, озер, рек, водохранилищ, планов городов и населенных пунктов (масштаб 1:500 и мельче), а также результаты инвентаризации инженерных сетей (результаты геодезических изысканий) в графической, цифровой, фотографической, электронной формах, а также тиражные оттиски указанных карт и планов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z99" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Оригиналы общегеографических, политико-административных, научно-административных, научно-справочных и других тематических карт и атласов общегосударственного и межотраслевого назначения, учебных картографических пособий, тиражные оттиски картографических материалов, являющихся основой для создания производной продукции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z100" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3496,50 +3732,70 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 16.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 229/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -3800,51 +4056,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр геодезии и пространственной информации" Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан (далее – услугодатель).</w:t>
+Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр геодезии и пространственной информации" Министерства искусственного интеллекта и цифрового развития Республики Казахстан (далее – услугодатель).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5597,74 +5853,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Цены на услуги по представлению сведений Национального фонда пространственных данных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 16.05.2025 </w:t>
+      Сноска. Приложение 3 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 09.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 229/НҚ</w:t>
+        <w:t>№ 61/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="93"/>
+    <w:bookmarkStart w:name="z212" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цены на услуги по представлению сведений Национального фонда пространственных данных исчисляется исходя из размера месячного расчетного показателя, установленного на соответствующий финансовый год (далее – МРП):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -9256,51 +9512,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-кв.м.</w:t>
+квадратный метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10233,137 +10489,494 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по предоставлению выдачи сведений Национальной инфраструктуры пространственных данных из информационной системы "Государственный геопортал Национальной инфраструктуры пространственных данных"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставление картографических данных открытого пользования из ЕЦКО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НЛ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставление метаданных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения к одному материалу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z212" w:id="94"/>
+      <w:bookmarkStart w:name="z211" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>АФС – аэрофотосъемка;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>ЕЦКО – единая цифровая картографическая основа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>ГГС – государственная геодезическая сеть;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ГНС – государственная нивелирная сеть;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>НЛ – номерклатурный лист;</w:t>
+        <w:t>НЛ – номенклатурный лист;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЦМР – цифровой модель рельефа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -12393,264 +13006,193 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 7</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам формирования, сбора,</w:t>
+              <w:t>к Правилам формирования,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>хранения, использования и выдачи</w:t>
+              <w:t>сбора, хранения, использования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сведений Национального фонда</w:t>
+              <w:t>и выдачи сведений</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Национального фонда</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>пространственных данных</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z180" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
-[...48 lines deleted...]
-              <w:t>министрлiгiнің</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жасанды интеллект және</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>цифрлық даму министрлiгiнің</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Ұлттық геодезия және</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12807,382 +13349,385 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Республиканское государственное</w:t>
-[...33 lines deleted...]
-              <w:t>хозяйственного ведения</w:t>
+Республиканское</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственное предприятие</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на праве хозяйственного ведения</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Национальный центр геодезии</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и пространственной информации"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министерства цифрового</w:t>
-[...33 lines deleted...]
-              <w:t>и аэрокосмической промышленности</w:t>
+              <w:t>Министерства искусственного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>интеллекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и цифрового развития</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...16 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...17 lines deleted...]
-            <w:tcW w:w="4600" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>физического лица либо</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>полное наименование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридического лица</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z180" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 7 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 16.05.2025 </w:t>
+      Сноска. Приложение 7 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 09.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 229/НҚ</w:t>
+        <w:t>№ 61/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -13308,242 +13853,181 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "___" ______20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Республиканское государственное предприятие на праве хозяйственного ведения</w:t>
-[...67 lines deleted...]
-        <w:t>отказывает в предоставления сведений по следующей причине:</w:t>
+      Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр геодезии и пространственной информации" Министерства искусственного интеллекта и цифрового развития Республики Казахстан рассмотрев Ваше заявление № ____ от "___" _____ 20__ года, отказывает в предоставления сведений по следующей причине:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>[Причина мотивированного отказа]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7780"/>
-        <w:gridCol w:w="4600"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...17 lines deleted...]
-            <w:tcW w:w="4600" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...37 lines deleted...]
-              <w:t>(при его наличии) подписывающего]</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Должность подписывающего]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подписывающего]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="1930400"/>
@@ -13955,55 +14439,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>