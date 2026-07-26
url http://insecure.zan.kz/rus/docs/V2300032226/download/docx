--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1b02841" w14:textId="1b02841">
+    <w:p w14:paraId="d7079bb" w14:textId="d7079bb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,54 +132,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -753,153 +825,308 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" и определяют порядок предоставления бесплатного питания отдельным категориям граждан, а также лицам, находящимся под опекой (попечительством) и патронатом, обучающимся и воспитанникам организаций технического и профессионального, послесреднего образования.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок предоставления бесплатного питания отдельным категориям граждан, а также лицам, находящимся под опекой (попечительством) и патронатом, обучающимся и воспитанникам организаций технического и профессионального, послесреднего образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга "Предоставление бесплатного питания отдельным категориям граждан, а также лицам, находящимся под опекой (попечительством) и патронатом, обучающимся и воспитанникам организаций технического и профессионального, послесреднего образования" (далее - государственная услуга) оказывается организациями технического и профессионального, послесреднего образования (далее - услугодатель).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственная услуга оказывается физическим лицам, относящимся к отдельным категориям, а также лицам, находящимся под опекой (попечительством) и патронатом, обучающимся и воспитанникам организаций технического и профессионального, послесреднего образования и (или) их родителям, законным представителям (далее – услугополучатель) бесплатно.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Лица, относящиеся к отдельным категориям граждан, которые имеют право на бесплатное горячее питание, определены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 12 марта 2012 года № 320 "Об утверждении размеров, источников, видов и Правил предоставления социальной помощи гражданам, которым оказывается социальная помощь".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 5 предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Услугополучатель для получения бесплатного питания, подает услугодателю через некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее - Государственная корпорация), канцелярию услугодателя, веб-портал "электронного правительства" www.egov.kz (далее - портал) либо через абонентское устройство сотовой связи заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -914,654 +1141,979 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документов, предусмотренных Перечнем основных требований к оказанию государственной услуги "Предоставление бесплатного питания отдельным категориям граждан, а также лицам, находящимся под опекой (попечительством) и патронатом, обучающимся и воспитанникам организаций технического и профессионального, послесреднего образования" (далее - Перечень), согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги приведен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При приеме документов через услугодателя и (или) Государственную корпорацию услугополучателю выдается расписка о приеме соответствующих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сведения о документе, удостоверяющего личность, опеки (попечительства), патронатного воспитания – для детей-сирот и детей, оставшихся без попечения родителей, воспитывающихся в семьях, подтверждающие принадлежность заявителя (семьи) к получателям адресной социальной помощи услугополучателя, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. В случае представления услугополучателем неполного пакета документов, и (или) документов с истекшим сроком действия, согласно перечню, предусмотренному пунктом 9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложения 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, услугодатель или работник Государственной корпорации отказывает в приеме заявления и выдает расписку об отказе в приеме заявления по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      6. При приеме документов через услугодателя и (или) Государственную корпорацию услугополучателю выдается расписка о приеме соответствующих документов.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае обращения через портал услугополучателю в "личный кабинет" направляется статус о принятии запроса на государственную услугу, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      7. Сведения о документе, удостоверяющего личность, опеки (попечительства), патронатного воспитания – для детей-сирот и детей, оставшихся без попечения родителей, воспитывающихся в семьях, подтверждающие принадлежность заявителя (семьи) к получателям адресной социальной помощи услугополучателя, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Канцелярия услугодателя в день поступления документов осуществляет их прием, регистрацию и направляет на рассмотрение услугодателю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае поступления документов через портал услугодатель в течение 1 (одного) рабочего дня с момента регистрации документов, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      В случае обращения через портал услугополучателю в "личный кабинет" направляется статус о принятии запроса на государственную услугу, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления основания для отказа в оказании государственной услуги, срок оказания которого составляет 5 (пять) рабочих дней, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени, дате и месте, способе проведения заслушивания для предоставления возможности услугополучателю выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      Канцелярия услугодателя в день поступления документов осуществляет их прием, регистрацию и направляет на рассмотрение услугодателю.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (трех) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      В случае поступления документов через портал услугодатель в течение 1 (одного) рабочего дня с момента регистрации документов, проверяет полноту представленных документов.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель выдает уведомление о предоставлении бесплатного питания либо отказывает в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При предоставлении услугополучателем полного пакета документов услугодатель в течение 3 (трех) рабочих дней рассматривает документы на соответствие требованиям настоящих Правил, по итогам готовит уведомление о предоставлении бесплатного питания по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляет его на подпись руководителю услугодателя.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат оказания государственной услуги выдается услугополучателю в канцелярии услугодателя и (или) в Государственной корпорации нарочно при предъявлении документа, удостоверяющего личность (либо его представителя по нотариально заверенной доверенности).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом доставка результата государственной услуги в Государственную корпорацию осуществляется не позднее, чем за сутки до истечения срока оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На портале результат оказания государственной услуги направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанный электронной цифровой подписью (далее – ЭЦП) руководителя 3услугодателя.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      Результат оказания государственной услуги выдается услугополучателю в канцелярии услугодателя и (или) в Государственной корпорации нарочно при предъявлении документа, удостоверяющего личность (либо его представителя по нотариально заверенной доверенности).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным приказом Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 9 предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Государственная услуга по предоставлению бесплатного питания отдельным категориям граждан, а также лицам, находящимся под опекой (попечительством) и патронатом, обучающимся и воспитанникам организаций технического и профессионального, послесреднего образования может оказываться проактивным способом, по инициативе услугодателя посредством информационных систем государственных органов при регистрации телефонного номера абонентского устройства сотовой связи услугополучателя на веб-портале "электронного правительства" www.egov.kz и включать в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       1) отправку автоматических уведомлений услугополучателю с запросом на оказание государственной услуги по предоставлению бесплатного питания отдельным категориям граждан, а также лицам, находящимся под опекой (попечительством) и патронатом, обучающимся и воспитанникам организаций технического и профессионального, послесреднего образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      При этом доставка результата государственной услуги в Государственную корпорацию осуществляется не позднее, чем за сутки до истечения срока оказания государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получение согласия услугополучателя на оказание проактивной услуги, а также иных необходимых сведений от услугополучателя, в том числе ограниченного доступа, посредством абонентского устройства сотовой связи услугополучателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      На портале результат оказания государственной услуги направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанный электронной цифровой подписью (далее – ЭЦП) руководителя 3услугодателя.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок ожидания ответа от услугополучателя составляет 24 (двадцать четыре) часа с момента получения запроса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      9. Государственная услуга по предоставлению бесплатного питания отдельным категориям граждан, а также лицам, находящимся под опекой (попечительством) и патронатом, обучающимся и воспитанникам организаций технического и профессионального, послесреднего образования может оказываться проактивным способом, по инициативе услугодателя посредством информационных систем государственных органов при регистрации телефонного номера абонентского устройства сотовой связи услугополучателя на веб-портале "электронного правительства" www.egov.kz и включать в себя:</w:t>
+    <w:bookmarkStart w:name="z111" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-2. Извещение (уведомление) о предоставлении бесплатного и льготного питания, ее учет и получение осуществляются посредством "социального кошелька".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-       1) отправку автоматических уведомлений услугополучателю с запросом на оказание государственной услуги по предоставлению бесплатного питания отдельным категориям граждан, а также лицам, находящимся под опекой (попечительством) и патронатом, обучающимся и воспитанникам организаций технического и профессионального, послесреднего образования;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 9-2 в соответствии с приказом Министра просвещения РК от 30.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Общий срок рассмотрения документов на оказание государственной услуги составляет 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      2) получение согласия услугополучателя на оказание проактивной услуги, а также иных необходимых сведений от услугополучателя, в том числе ограниченного доступа, посредством абонентского устройства сотовой связи услугополучателя.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Документы, не выданные в срок из-за отсутствия обращения услугополучателя (представителя), в течение одного месяца хранятся в Государственной корпорации, после истечения данного срока возвращаются услугодателю как невостребованные.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 9-2 в соответствии с приказом Министра просвещения РК от 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 99</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О государственных услугах" (далее - Закон) услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. В соответствии с подпунктом 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1596,249 +2148,335 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона центральный государственный орган, в течение 3 (трех) рабочих дней с даты внесения изменения и (или) дополнения в настоящие Правила, актуализирует их и направляет услугодателям, в Единый контакт-центр, в Государственную корпорацию. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц в процессе оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, решение, действие (бездействие) которого обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жалоба услугополучателя, поступившая в адрес органа, рассматривающего жалобу, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1872,64 +2510,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Правилам оказания</w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1963,549 +2601,571 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>находящимся под опекой</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(попечительством) и</w:t>
+              <w:t>(попечительством) и патронатом,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>патронатом, обучающимся и</w:t>
+              <w:t>обучающимся и воспитанникам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>воспитанникам организаций</w:t>
+              <w:t>организаций технического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>технического и</w:t>
+              <w:t>и профессионального,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>профессионального,</w:t>
+              <w:t>послесреднего образования"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>послесреднего образования"</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Руководителю организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>(наименование услугодателя)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(наименование услугодателя)</w:t>
+              <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>(ФИО (при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Ф.И.О. (при его наличии)</w:t>
+              <w:t>от _______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от _________________________</w:t>
+              <w:t>(ФИО (при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Ф.И.О. (при его наличии)</w:t>
+              <w:t>услугополучателя)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услугополучателя)</w:t>
+              <w:t>проживающего (-ей) по адресу:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>проживающего (-ей) по адресу:</w:t>
-[...25 lines deleted...]
-              <w:t>____________________________</w:t>
+              <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkStart w:name="z112" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Прошу Вас предоставить бесплатное питание моему (моей) сыну (дочери) </w:t>
-[...51 lines deleted...]
-        <w:t>________ группы _______________________________________________________________</w:t>
+      Сноска. Приложение 1 - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу Вас предоставить бесплатное питание моему (моей) сыну (дочери)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ФИО (при его наличии) обучающемуся (-ейся) ____ курса, _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      группы _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование организации образования)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Согласен (а) на использования сведений, составляющих охраняемую законом тайну,</w:t>
-[...33 lines deleted...]
-        <w:t>_____________________________________________ (подпись) (Ф.И.О. (при его наличии)</w:t>
+        <w:t>
+      Согласен (а) на использования сведений, составляющих охраняемую законом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _______20__года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                (подпись) (ФИО (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2541,64 +3201,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Правилам оказания</w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2703,1221 +3363,682 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессионального,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>послесреднего образования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z113" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Предоставление бесплатного питания отдельным категориям граждан, а также лицам, находящимся под опекой (попечительством) и патронатом, обучающимся и воспитанникам организаций технического и профессионального, послесреднего образования"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...609 lines deleted...]
-              <w:t>образования"</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организации технического и профессионального, послесреднего образования (далее – услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается организациями технического и профессионального, послесреднего образования</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги (каналы доступа)</w:t>
+Способы предоставления государственной услуги (каналы доступа) и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прием заявления и выдача результата оказания государственной услуги осуществляется через:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
-[...99 lines deleted...]
-4) абонентское устройство сотовой связи, зарегистрированного на www.egov.kz.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) канцелярию услугодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) веб-портал "электронного правительства" www.egov.kz (далее – Портал).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) абонентское устройство сотовой связи, зарегистрированный на Портале.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z110" w:id="52"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) с момента сдачи пакета документов услугодателю, в Государственную корпорацию, портал – 5 рабочих дней;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
-[...53 lines deleted...]
-              <w:t>2) максимально допустимое время ожидания для сдачи физическим лицам (далее – услугополучатель) пакета документов услугодателю – 20 минут, в Государственную корпорацию – 15 минут;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении в Государственную корпорацию день приема не входит в срок оказания государственной услуги. Услугодатель обеспечивает доставку результата государственной услуги в Государственную корпорацию, не позднее чем за сутки до истечения срока оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) максимально допустимое время ожидания для сдачи физическим лицам (далее – услугополучатель) пакета документов услугодателю – 20 минут, в Государственную корпорацию – 15 минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) максимально допустимое время обслуживания услугополучателя через канцелярию услугодателя – 30 минут, через Государственную корпорацию – 15 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3932,87 +4053,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4045,171 +4166,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z68" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уведомление о предоставлении бесплатного питания либо мотивированный ответ об отказе в оказании государственной услуги в случаях и по основаниям, предусмотренным в пункте 9 настоящего Перечня.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма предоставления результата оказания государственной услуги: электронная (частично автоматизированная) и (или) бумажная, проактивная.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>На портале результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя.</w:t>
+На портале результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги в проактивной форме направляется в виде смс на абонентский номер услугополучателя о предоставлении бесплатного питания.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4224,51 +4333,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4296,92 +4405,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается бесплатно физическим лицам, в том числе в проактивной форме.</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4394,228 +4503,176 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодателя - с понедельника по пятницу включительно, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан, в соответствии с установленным графиком работы услугодателя с 9.00 часов до 18.00 часов с перерывом на обед с 13.00 часов до 14.00 часов.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">2) Государственной корпорации: прием заявлений и выдача готовых результатов государственной услуги осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Государственной корпорации: прием заявлений и выдача готовых результатов государственной услуги осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудового кодекса</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...93 lines deleted...]
-              <w:t>2) интернет-ресурсе Государственной корпорации www.gov4c.​kz;</w:t>
+3) портала/абонентского устройства сотовой связи круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) интернет-ресурсе услугодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) интернет-ресурсе Государственной корпорации www.gov4c.kz;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) портале www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4630,818 +4687,596 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугодателю и (или) в Государственную корпорацию:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
-[...547 lines deleted...]
-Сведения о документе, удостоверяющего личность, свидетельство о рождении, опеки (попечительства), патронатного воспитания – для детей-сирот и детей, оставшихся без попечения родителей, воспитывающихся в семьях, подтверждающие принадлежность заявителя (семьи) к получателям адресной социальной помощи, об инвалидности услугополучателя услугодатель при наличии получает из соответствующих государственных информационных систем через шлюз "электронного правительства". </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление установленной формы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) документ, удостоверяющий личность либо цифровой документ из сервиса цифровых документов (для идентификации личности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) справки об утверждении опеки (попечительства), патронатного воспитания – для детей-сирот и детей, оставшихся без попечения родителей, воспитывающихся в семьях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) справки об инвалидности – для лиц с инвалидностью и лицам с инвалидностью с детства, детям с инвалидностью или заключение психолого-медико-педагогической консультации – для лиц (дети) с особыми образовательными потребностями;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) информация, подтверждающая принадлежность заявителя (семьи) к получателям адресной социальной помощи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) сведения о полученных доходах (заработная плата работающих родителей или их заменяющих, доходы от предпринимательской деятельности и других видов деятельности, доходы в виде алиментов на детей и других иждивенцев) – для детей из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже прожиточного минимума.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для студентов, обучающихся по образовательным программам технического и профессионального, послесреднего образования, предусматривающим подготовку квалифицированных рабочих кадров:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление установленной формы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) приказ о зачислении в организации образования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, перечисленные в пунктах 2,3 предоставляются в подлинниках и копиях, после сверки которых подлинники возвращаются заявителю.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На портале:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление установленной формы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) документ, удостоверяющий личность либо цифровой документ из сервиса цифровых документов (для идентификации личности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная справка об утверждении опеки (попечительства), патронатного воспитания – для детей-сирот и детей, оставшихся без попечения родителей, воспитывающихся в семьях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сведения о полученных доходах (заработная плата работающих родителей или их заменяющих, доходы от предпринимательской деятельности и других видов деятельности, доходы в виде алиментов на детей и других иждивенцев) – для детей из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже прожиточного минимума.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для студентов, обучающихся по образовательным программам технического и профессионального, послесреднего образования, предусматривающим подготовку квалифицированных рабочих кадров:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление установленной формы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) приказ о зачислении в организации образования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документе, удостоверяющего личность, свидетельство о рождении, опеки (попечительства), патронатного воспитания – для детей-сирот и детей, оставшихся без попечения родителей, воспитывающихся в семьях, подтверждающие принадлежность заявителя (семьи) к получателям адресной социальной помощи, об инвалидности услугополучателя услугодатель при наличии получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z96" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
-[...25 lines deleted...]
-              <w:t>2) наличие в отношении услугополучателя вступившее в законную силу решения суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) наличие в отношении услугополучателя вступившее в законную силу решения суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -5476,51 +5311,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5533,152 +5368,120 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="58"/>
-[...100 lines deleted...]
-              <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги посредством Единого контакт-центра, а также в проактивной форме через абонентское устройство сотовой связи, зарегистрированного на Портале по вопросам оказания государственных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контактные телефоны справочных служб услугодателя по вопросам оказания государственной услуги размещены на интернет-ресурсе Министерство просвещения Республики Казахстан: www.edu.gov.kz в разделе "Государственные услуги". Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения государственной услуги в электронной форме через Портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" Портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электронный запрос третьих лиц, при условии согласия лица, в отношении которого запрашиваются сведения, предоставленного из "личного кабинета" на портале, а также посредством зарегистрированного на портале абонентского номера сотовой связи субъекта путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -5735,64 +5538,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Правилам оказания</w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5962,171 +5765,247 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="59"/>
+    <w:bookmarkStart w:name="z114" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Уведомление о предоставлении бесплатного питания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z105" w:id="48"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в организации образования __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование организации образования)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Дана ________________________________________ в том, что он/она включен(-а) в список</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">                                     (подпись руководителя организации образования)</w:t>
+        <w:t>
+      Дана ________________________________________ в том, что он/она включен(-а) в список</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ФИО (при его наличии) обучающихся,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       обеспечивающихся бесплатным питанием</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в 20__ - 20__ учебном году. "____"___________20___года </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (подпись руководителя организации образования)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6162,129 +6041,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4 к</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Правилам оказания</w:t>
+              <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной услуги</w:t>
+              <w:t>оказания государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Предоставление бесплатного</w:t>
+              <w:t>услуги "Предоставление</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>питания отдельным категориям</w:t>
+              <w:t>бесплатного питания отдельным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>граждан, а также лицам,</w:t>
+              <w:t>категориям граждан, а также</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>находящимся под опекой</w:t>
+              <w:t>лицам, находящимся под опекой</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(попечительством) и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6292,64 +6171,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>воспитанникам организаций</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>технического и</w:t>
-[...12 lines deleted...]
-              <w:t>профессионального,</w:t>
+              <w:t>технического и профессионального,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>послесреднего образования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6389,429 +6255,355 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Расписка об отказе в приеме заявлений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z109" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "О государственных</w:t>
-[...323 lines deleted...]
-        <w:t>"___" _________ 20__ года.</w:t>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "О государственных и социально ответственных услугах", Государственная корпорация (указать адрес) отказывает в приеме документов на оказание государственной услуги "Предоставление бесплатного питания отдельным категориям граждан, а также лицам, находящимся под опекой (попечительством) и патронатом, обучающимся и воспитанникам организаций технического и профессионального, послесреднего образования" ввиду представления Вами неполного пакета документов согласно перечню, предусмотренному порядком оказания государственной услуги и (или) в связи с истекшим сроком действия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документов, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование отсутствующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) _______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящая расписка составлена в 2 (двух) экземплярах, по одному для каждой стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (ФИО (при его наличии) (подпись) работника Государственной корпорации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (ФИО (при его наличии) услугодателя) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получил: _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (ФИО (при его наличии) (подпись услугополучателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _________ 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6819,55 +6611,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7193,31 +6985,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>