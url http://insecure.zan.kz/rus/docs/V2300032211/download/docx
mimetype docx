--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="48f0b1d" w14:textId="48f0b1d">
+    <w:p w14:paraId="3c2e3b3" w14:textId="3c2e3b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Типового положения об антикоррупционных комплаенс-службах в субъектах квазигосударственного сектора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Председателя Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) от 31 марта 2023 года № 112. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 марта 2023 года № 32211</w:t>
+        <w:t>Приказ Председателя Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) от 31 марта 2023 года № 112. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 марта 2023 года № 32211.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -276,68 +276,50 @@
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на Первого заместителя Председателя Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -353,93 +335,110 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Председатель Агентства</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председатель Агентства</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан по</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>противодействию коррупции</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(Антикоррупционной службы) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -484,132 +483,98 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>О. Бектенов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z12" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>|Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -716,2056 +681,2150 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Антикоррупционной службы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 марта 2023 года № 112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовое положение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об антикоррупционных комплаенс-службах в субъектах квазигосударственного сектора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящее типовое положение об антикоррупционных комплаенс-службах в субъектах квазигосударственного сектора (далее – Типовое положение) разработано в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 16 Закона Республики Казахстан "О противодействии коррупции" (далее – Закон).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее Типовое положение определяет цели, задачи, принципы, функции и полномочия структурных подразделений или лиц, исполняющих функции антикоррупционных комплаенс-служб в субъектах квазигосударственного сектора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Субъекты квазигосударственного сектора исходя из специфики своей деятельности утверждают Положение об антикоррупционных комплаенс службах с учетом настоящего Типового положения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Положение об антикоррупционных комплаенс-службах размещается на официальном интернет-ресурсе субъекта квазигосударственного сектора и доводится до сведения всех работников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В настоящем Типовом положении используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) антикоррупционный комплаенс – функция по обеспечению соблюдения субъектами квазигосударственного сектора и его работниками законодательства Республики Казахстан по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) внутренний анализ коррупционных рисков – выявление и изучение причин и условий, способствующих совершению коррупционных правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) конфликт интересов – противоречие между личными интересами лиц, занимающих ответственную государственную должность, лиц, уполномоченных на выполнение государственных функций, лиц, приравненных к ним, должностных лиц и их должностными полномочиями, при котором личные интересы указанных лиц могут привести к неисполнению и (или) ненадлежащему исполнению ими своих должностных обязанностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) коррупционное правонарушение – имеющее признаки коррупции противоправное виновное деяние (действие или бездействие), за которое законом установлена административная или уголовная ответственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) коррупционный риск – возможность возникновения причин и условий, способствующих совершению коррупционных правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предупреждение коррупции – деятельность субъектов противодействия коррупции по изучению, выявлению, ограничению и устранению причин и условий, способствующих совершению коррупционных правонарушений, путем разработки и внедрения системы превентивных мер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) уполномоченный орган по противодействию коррупции – государственный орган, осуществляющий формирование и реализацию антикоррупционной политики Республики Казахстан и координацию в сфере противодействия коррупции, а также предупреждение, выявление, пресечение, раскрытие и расследование коррупционных правонарушений, и его территориальные подразделения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В субъекте квазигосударственного сектора определяется структурное подразделение или ответственное лицо, исполняющее функции антикоррупционной комплаенс-службы, основной задачей которой является обеспечение соблюдения данной организацией и ее работниками законодательства Республики Казахстан о противодействии коррупции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом ответственное лицо, исполняющее функции антикоррупционной комплаенс-службы, определяется с учетом потенциального конфликта интересов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Структурное подразделение или ответственное лицо, исполняющее функции антикоррупционной комплаенс-службы, определяется решением совета директоров, наблюдательного совета (при его наличии) или иного независимого органа управления субъекта квазигосударственного сектора, в случае отсутствия указанных органов, руководителем субъекта квазигосударственного сектора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Антикоррупционная комплаенс-служба осуществляет свои полномочия независимо от исполнительного органа, должностных лиц субъекта квазигосударственного сектора, подотчетна совету директоров, наблюдательному совету (при его наличии) или иному независимому органу управления и является независимой при обеспечении соблюдения требований законодательства Республики Казахстан о противодействии коррупции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Методологическая поддержка антикоррупционной комплаенс-службе оказывается уполномоченным органом по противодействию коррупции и его территориальными подразделениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Не допускается совмещение функции антикоррупционной комплаенс-службы с функциями других структурных подразделений субъекта квазигосударственного сектора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В случае, если Законом, международными стандартами в сфере противодействия коррупции установлены требования и подходы к организации антикоррупционного комплаенса, не предусмотренные настоящим Типовым положением, данные требования и подходы утверждаются советом директоров, наблюдательным советом (при его наличии) или иным независимым органом управления субъекта квазигосударственного сектора, в случае отсутствия указанных органов, руководителем субъекта квазигосударственного сектора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Цели, задачи, принципы, функции и полномочия антикоррупционных комплаенс-служб</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Основной целью деятельности антикоррупционной комплаенс-службы является обеспечение соблюдения соответствующим субъектом квазигосударственного сектора и его работниками законодательства Республики Казахстан о противодействии коррупции, а также мониторинг за реализацией мероприятий по противодействию коррупции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи антикоррупционной комплаенс-службы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение внедрения инструментов предупреждения и превенции коррупционных правонарушений субъектом квазигосударственного сектора и его работниками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) эффективная реализация системы мер по противодействию коррупции в субъекте квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение проведения в субъекте квазигосударственного сектора внутреннего анализа коррупционных рисков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение соблюдения внешних регуляторных требований и наилучшей международной практики по вопросам противодействия коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечение соблюдения основных принципов противодействия коррупции в соответствии с Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Субъект квазигосударственного сектора, при внедрении и осуществлении функций антикоррупционного комплаенса руководствуется следующими принципами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) достаточность полномочий и ресурсов, выделяемых для выполнения функций антикоррупционного комплаенса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заинтересованность руководства в эффективности антикоррупционного комплаенса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) информационная открытость деятельности антикоррупционной комплаенс-службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) независимость антикоррупционной комплаенс-службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) непрерывность осуществления антикоррупционного комплаенса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) совершенствование антикоррупционного комплаенса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) постоянное повышение компетенций специалистов, осуществляющих функции антикоррупционного комплаенса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции антикоррупционной комплаенс-службы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивает разработку:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       внутренней политики противодействия коррупции субъекта квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инструкции по противодействию коррупции для работников субъекта квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       внутренней политики выявления и урегулирования конфликта интересов в субъекте квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       антикоррупционного стандарта, в соответствии с законодательством о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       внутреннего плана мероприятий по вопросам противодействия коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       документа регламентирующий порядок информирования работниками субъекта квазигосударственного сектора о фактах или возможных нарушениях антикоррупционного законодательства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документа, регламентирующий вопросы корпоративной этики и поведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет сбор, обработку, обобщение, анализ и оценку информации, касающейся эффективности антикоррупционной политики в субъекте квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) координирует проведение внутреннего анализа коррупционных рисков в деятельности субъекта квазигосударственного сектора в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Типовыми правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения внутреннего анализа коррупционных рисков, утвержденными приказом Председателя Агентства Республики Казахстан по делам государственной службы и противодействию коррупции от 19 октября 2016 года № 12 "Об утверждении Типовых правил проведения внутреннего анализа коррупционных рисков" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14441);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) участвует во внешнем анализе коррупционных рисков в деятельности субъекта квазигосударственного сектора, проводимом по совместному решению первых руководителей уполномоченного органа по противодействию коррупции и субъекта квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляет мониторинг выявленных коррупционных рисков в субъекте квазигосударственного сектора и принимаемых мер по их митигации и устранению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проводит разъяснительные мероприятия по вопросам противодействия коррупции и формированию антикоррупционной культуры в субъекте квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организует антикоррупционные обучающие семинары для работников субъекта квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечивает контроль за соблюдением работниками субъекта квазигосударственного сектора политики противодействия коррупции и вопросов корпоративной этики и поведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) содействует формированию культуры взаимоотношений, соответствующей общепринятым морально-этическим нормам в коллективе субъекта квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) обеспечивает соблюдение лицами, приравненными к лицам, уполномоченным на выполнение государственных функций, мер финансового контроля и антикоррупционных ограничений, установленных Законом, в рамках компетенции антикоррупционной комплаенс-службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) разрабатывает и проводит мониторинг исполнения структурными подразделениями субъекта квазигосударственного сектора внутреннего плана мероприятий по вопросам противодействия коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает меры по выявлению, мониторингу и урегулированию конфликта интересов, в том числе в вопросах трудоустройства, закупок и бизнес-процессов субъекта квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) принимает меры по урегулированию вопросов дарения и получения подарков в субъекте квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) осуществляет комплексную проверку благонадежности контрагентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) проводит служебные проверки на основе обращений (жалоб) о фактах коррупции в субъекте квазигосударственного сектора и/или участвует в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) проводит мониторинг и анализ изменений в антикоррупционном законодательстве, судебной практики по делам, связанным с коррупцией в субъекте квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) проводит оценку эффективности реализации антикоррупционных мер структурными подразделениями и работниками субъекта квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) заслушивает информацию структурных подразделений и работников субъекта квазигосударственного сектора по вопросам противодействия коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) вносит руководителю субъекта квазигосударственного сектора рекомендации по устранению выявленных коррупционных рисков, повышению эффективности внутренних процессов организации деятельности субъекта квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) в зависимости от специфики деятельности субъекта квазигосударственного сектора осуществляет функции, связанные с вопросами комплаенс, деловой этики, устойчивого развития, если такие функции не влияют на независимость и не создают конфликта интересов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) взаимодействует с уполномоченным органом по противодействию коррупции и государственными органами, субъектами квазигосударственного сектора, общественными объединениями, а также иными физическими и юридическими лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Решением совета директоров, наблюдательного совета (при его наличии) или иного независимого органа управления субъекта квазигосударственного сектора, в случае отсутствия указанных органов, руководителем субъекта квазигосударственного сектора осуществляется назначение руководителя антикоррупционной комплаенс-службы и определяется срок его полномочий, размер вознаграждения и условий оплаты труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководитель антикоррупционной комплаенс-службы обеспечивает выполнение возложенных на антикоррупционную комплаенс-службу задач.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Решением руководителя субъекта квазигосударственного сектора по представлению руководителя антикоррупционной комплаенс-службы определяется структура, штатная численность (количественный состав), срок полномочий, порядок работы и иные условия оплаты труда работников антикоррупционной комплаенс-службы и осуществляется их назначение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Функциональные обязанности, права и ответственность руководителя и работников антикоррупционной комплаенс-службы определяются должностными инструкциями либо документами, определяющими служебные права и обязанности работника, разрабатываемыми на основании Положения об антикоррупционных комплаенс-службах и утверждаются руководителем субъекта квазигосударственного сектора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Руководитель антикоррупционной комплаенс-службы представляет совету директоров, наблюдательному совету (при его наличии) или иному независимому органу управления субъекта квазигосударственного сектора предложение по структуре и штатному расписанию антикоррупционной комплаенс-службы, в случае отсутствия указанных органов, руководителю субъекта квазигосударственного сектора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Документы и запросы, направляемые от имени антикоррупционной комплаенс-службы в другие структурные подразделения субъекта квазигосударственного сектора, ведомства и подведомственные организации по вопросам, входящим в компетенцию антикоррупционной комплаенс-службы, подписываются руководителем антикоррупционной комплаенс-службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Руководителю и работникам антикоррупционной комплаенс-службы необходимо постоянно повышать профессиональную квалификацию путем участия в обучающих мероприятиях, проводимых уполномоченными органами и профессиональными организациями в области комплаенс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Антикоррупционная комплаенс-служба в рамках своей деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрашивает и получает от структурных подразделений субъекта квазигосударственного сектора информацию и материалы, в том числе составляющие коммерческую и служебную тайну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) инициирует вынесение вопросов, относящихся к их компетенции, на рассмотрение совета директоров, наблюдательного совета (при его наличии) или иного независимого органа управления субъекта квазигосударственного сектора, в случае отсутствия указанных органов, руководителю субъекта квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проводит служебные проверки по поступающим сообщениям о возможных коррупционных правонарушениях или нарушениях законодательства Республики Казахстан о противодействии коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) требует от руководителей и других работников субъекта квазигосударственного сектора представления письменных объяснений в рамках служебных расследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) разрабатывает предложения по совершенствованию антикоррупционного законодательства Республики Казахстан и направлять их уполномоченному органу по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) участвует в разработке проектов внутренних документов в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) создает каналы информирования для сообщения работниками субъекта квазигосударственного сектора о фактах наличия или потенциальной возможности нарушения антикоррупционного законодательства в субъекте квазигосударственного сектора, либо внесения предложений по повышению эффективности мер по противодействию коррупции в субъекте квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При осуществлении своей деятельности антикоррупционная комплаенс-служба:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдает конфиденциальность информации о субъекте квазигосударственного сектора и его аффилированных лицах, инсайдерской информации, ставшей известной в период осуществления функций антикоррупционного комплаенса, если в ней не содержатся данные о готовящемся и (или) совершенном коррупционном правонарушении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает конфиденциальность лиц, обратившихся по предполагаемым или фактическим фактам коррупции, нарушений корпоративного кодекса этики и иных внутренних документов по вопросам противодействия коррупции в субъекте квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) своевременно информирует совет директоров, наблюдательный совет (при его наличии) или иной независимый орган управления субъекта квазигосударственного сектора, а в случае отсутствия указанных органов, руководителя субъекта квазигосударственного сектора о любых ситуациях, связанных с наличием или потенциальной возможностью нарушения антикоррупционного законодательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) доводит до сведения уполномоченного органа по противодействию коррупции о ставших известными случаях готовящихся, совершаемых или совершенных коррупционных правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) не препятствует установленному режиму работы субъекта квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) соблюдает служебную и профессиональную этики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Работники антикоррупционной комплаенс-службы не должны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) участвовать в проверках процессов, в которых они участвовали в течение предшествующих трех лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) участвовать в деятельности, которая могла бы нанести ущерб беспристрастности проверки или восприниматься как наносящая такой ущерб;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) использовать конфиденциальную информацию в личных интересах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) нарушать нормы деловой этики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимать подарки и пользоваться услугами, в результате которых может быть нанесен ущерб независимости, объективности и беспристрастности антикоррупционной комплаенс-службы либо которые могут восприниматься как наносящие такой ущерб;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) принимать участие в проверках, служебных расследованиях и других мероприятиях, которые могут привести к конфликту интересов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Руководству субъекта квазигосударственного сектора необходимо:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) способствовать созданию эффективной среды для осуществления деятельности антикоррупционной комплаенс-службы, оказывать содействие в выполнении ее цели, задач, функций и обязанностей, в реализации прав;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществлять административное (организационно-техническое) обеспечение деятельности антикоррупционной комплаенс-службы, в том числе обеспечивать необходимыми для ее деятельности возможностями, активами и ресурсами, включая, информационные системы и приложения (доступы к необходимым базам данных) и иными товарами, работами, услугами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предоставлять руководителю и работникам антикоррупционной комплаенс-службы возможности обучения и сертификации по вопросам деятельности антикоррупционной комплаенс-службы, социальных и коммуникационных навыков и компетенций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3009,55 +3068,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3383,31 +3442,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>