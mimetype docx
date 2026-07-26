--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3c2e3b3" w14:textId="3c2e3b3">
+    <w:p w14:paraId="5f78179" w14:textId="5f78179">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2746,51 +2746,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3068,55 +3068,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3442,31 +3442,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>