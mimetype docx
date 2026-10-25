--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5f78179" w14:textId="5f78179">
+    <w:p w14:paraId="afd8a42" w14:textId="afd8a42">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -711,543 +711,579 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовое положение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об антикоррупционных комплаенс-службах в субъектах квазигосударственного сектора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Типовое положение – в редакции приказа Председателя Агентства РК по делам государственной службы от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.08.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящее типовое положение об антикоррупционных комплаенс-службах в субъектах квазигосударственного сектора (далее – Типовое положение) разработано в соответствии с </w:t>
+      1. Настоящее Типовое положение об антикоррупционных комплаенс-службах в субъектах квазигосударственного сектора (далее – Типовое положение) разработано в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 16 Закона Республики Казахстан "О противодействии коррупции" (далее – Закон).</w:t>
+        <w:t xml:space="preserve"> статьи 16 Закона Республики Казахстан "О противодействии коррупции" (далее – Закон) и определяет основные задачи, функции и полномочия антикоррупционных комплаенс-служб, а также организацию и порядок их работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Настоящее Типовое положение определяет цели, задачи, принципы, функции и полномочия структурных подразделений или лиц, исполняющих функции антикоррупционных комплаенс-служб в субъектах квазигосударственного сектора.</w:t>
+      2. Типовое положение распространяется на структурные подразделения, руководителей и работников антикоррупционных комплаенс-служб, а также на ответственных лиц, исполняющих функции антикоррупционной комплаенс-службы, в случаях, предусмотренных настоящим Типовым положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Субъекты квазигосударственного сектора исходя из специфики своей деятельности утверждают Положение об антикоррупционных комплаенс службах с учетом настоящего Типового положения.</w:t>
+      3. Субъекты квазигосударственного сектора утверждают внутреннее положение об антикоррупционной комплаенс-службе с учетом организационно-правовой формы, штатной численности и специфики деятельности юридического лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Положение об антикоррупционных комплаенс-службах размещается на официальном интернет-ресурсе субъекта квазигосударственного сектора и доводится до сведения всех работников.</w:t>
+        <w:t xml:space="preserve">
+      4. В случае, если международными стандартами в сфере противодействия коррупции установлены требования и подходы к организации антикоррупционного комплаенса, не предусмотренные настоящим Типовым положением, такие требования и подходы утверждаются советом директоров, наблюдательным советом (при его наличии) либо иным независимым органом управления субъекта квазигосударственного сектора, а в случае отсутствия указанных органов, руководителем субъекта квазигосударственного сектора, и не должны противоречить настоящему Типовому положению и законодательству Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      5. В настоящем Типовом положении используются следующие основные понятия:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Организация работы антикоррупционных комплаенс-служб</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) антикоррупционный комплаенс – функция по обеспечению соблюдения субъектами квазигосударственного сектора и его работниками законодательства Республики Казахстан по противодействию коррупции;</w:t>
+      5. Антикоррупционная комплаенс-служба (далее – Служба) – структурное подразделение субъекта квазигосударственного сектора, осуществляющее деятельность по обеспечению соблюдения данной организацией и ее работниками законодательства Республики Казахстан о противодействии коррупции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) внутренний анализ коррупционных рисков – выявление и изучение причин и условий, способствующих совершению коррупционных правонарушений;</w:t>
+      6. Служба руководствуется Конституцией Республики Казахстан, Законом, иными нормативными правовыми актами Республики Казахстан, настоящим Типовым положением и внутренними документами субъекта квазигосударственного сектора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) конфликт интересов – противоречие между личными интересами лиц, занимающих ответственную государственную должность, лиц, уполномоченных на выполнение государственных функций, лиц, приравненных к ним, должностных лиц и их должностными полномочиями, при котором личные интересы указанных лиц могут привести к неисполнению и (или) ненадлежащему исполнению ими своих должностных обязанностей;</w:t>
+      7. Служба в форме самостоятельного структурного подразделения создается в Фонде национального благосостояния, национальных управляющих холдингах, национальных холдингах, национальных компаниях, а также дочерних, зависимых и иных юридических лицах, являющихся аффилированными с ними, со среднегодовой численностью работников более ста человек, фонде социального медицинского страхования, Государственном фонде социального страхования, а также в некоммерческой организации, обеспечивающей условия для деятельности органов, их организаций и участников Международного финансового центра "Астана", а также при наличии условий, предусмотренных пунктом 8 настоящего Типового положения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) коррупционное правонарушение – имеющее признаки коррупции противоправное виновное деяние (действие или бездействие), за которое законом установлена административная или уголовная ответственность;</w:t>
+      8. Служба создается в субъекте квазигосударственного сектора как самостоятельное структурное подразделение при наличии одного или нескольких из следующих условий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) коррупционный риск – возможность возникновения причин и условий, способствующих совершению коррупционных правонарушений;</w:t>
+      1) субъект квазигосударственного сектора создан по решению Правительства Республики Казахстан либо центрального государственного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) предупреждение коррупции – деятельность субъектов противодействия коррупции по изучению, выявлению, ограничению и устранению причин и условий, способствующих совершению коррупционных правонарушений, путем разработки и внедрения системы превентивных мер;</w:t>
+      2) субъект квазигосударственного сектора имеет дочерние, зависимые или аффилированные организации, филиалы либо представительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) уполномоченный орган по противодействию коррупции – государственный орган, осуществляющий формирование и реализацию антикоррупционной политики Республики Казахстан и координацию в сфере противодействия коррупции, а также предупреждение, выявление, пресечение, раскрытие и расследование коррупционных правонарушений, и его территориальные подразделения.</w:t>
+      3) среднегодовая численность работников более ста человек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В субъекте квазигосударственного сектора определяется структурное подразделение или ответственное лицо, исполняющее функции антикоррупционной комплаенс-службы, основной задачей которой является обеспечение соблюдения данной организацией и ее работниками законодательства Республики Казахстан о противодействии коррупции.</w:t>
+      9. В субъектах квазигосударственного сектора, имеющих дочерние, зависимые и (или) иные юридические лица, являющиеся аффилированными с ними, филиалы и представительства, в головной организации создается единая Служба, обеспечивающая координацию, методологическое сопровождение, мониторинг и консолидацию деятельности Служб таких организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      При этом ответственное лицо, исполняющее функции антикоррупционной комплаенс-службы, определяется с учетом потенциального конфликта интересов. </w:t>
+        <w:t>
+      10. Единая Служба создается решением совета директоров, наблюдательного совета (при его наличии) или иного независимого органа управления субъекта квазигосударственного сектора головной, вышестоящей либо иной организации, уполномоченной на координацию деятельности соответствующих дочерних, зависимых и (или) иных юридических лиц, являющихся аффилированными с ними. В решении определяются перечень организаций, деятельность которых координируется единой Службой, порядок доступа к документам, взаимодействия, отчетности и исполнения рекомендаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Структурное подразделение или ответственное лицо, исполняющее функции антикоррупционной комплаенс-службы, определяется решением совета директоров, наблюдательного совета (при его наличии) или иного независимого органа управления субъекта квазигосударственного сектора, в случае отсутствия указанных органов, руководителем субъекта квазигосударственного сектора.</w:t>
+      11. Создание единой Службы в головной организации не освобождает дочерние, зависимые и аффилированные организации от создания самостоятельной Службы при наличии условий, предусмотренных пунктами 7 и 8 настоящего Типового положения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Антикоррупционная комплаенс-служба осуществляет свои полномочия независимо от исполнительного органа, должностных лиц субъекта квазигосударственного сектора, подотчетна совету директоров, наблюдательному совету (при его наличии) или иному независимому органу управления и является независимой при обеспечении соблюдения требований законодательства Республики Казахстан о противодействии коррупции.</w:t>
+      12. В субъектах квазигосударственного сектора, не соответствующих условиям, указанным в пунктах 7 и 8 настоящего Типового положения, определяется ответственное лицо, исполняющее функции Службы (далее – Ответственное лицо), на которое распространяются задачи, функции и полномочия Службы, предусмотренные настоящим Типовым положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Методологическая поддержка антикоррупционной комплаенс-службе оказывается уполномоченным органом по противодействию коррупции и его территориальными подразделениями.</w:t>
+      13. В целях обеспечения независимости Службы на нее не возлагаются функции, связанные с закупками, финансами, бухгалтерским учетом, кадровой и договорной работой, управлением имуществом, внутренним аудитом, обеспечением безопасности, а также правовым сопровождением процессов, подлежащих мониторингу со стороны Службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Не допускается совмещение функции антикоррупционной комплаенс-службы с функциями других структурных подразделений субъекта квазигосударственного сектора.</w:t>
+      14. Служба осуществляет свои функции независимо от исполнительного органа, должностных лиц и работников субъекта квазигосударственного сектора, подотчетна совету директоров, наблюдательному совету (при его наличии) или иному независимому органу управления субъекта квазигосударственного сектора и является независимой при обеспечении соблюдения требований законодательства Республики Казахстан о противодействии коррупции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. В случае, если Законом, международными стандартами в сфере противодействия коррупции установлены требования и подходы к организации антикоррупционного комплаенса, не предусмотренные настоящим Типовым положением, данные требования и подходы утверждаются советом директоров, наблюдательным советом (при его наличии) или иным независимым органом управления субъекта квазигосударственного сектора, в случае отсутствия указанных органов, руководителем субъекта квазигосударственного сектора.</w:t>
+      15. Руководитель и работники Службы не могут входить в состав исполнительного органа, совета директоров, наблюдательного совета (при его наличии) или иного независимого органа управления субъекта квазигосударственного сектора. При рассмотрении вопросов, относящихся к компетенции Службы, руководитель и работники Службы участвуют в заседаниях указанных органов без права голоса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Цели, задачи, принципы, функции и полномочия антикоррупционных комплаенс-служб</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководителю и работникам Службы необходимо постоянно повышать профессиональную квалификацию путем участия в обучающих мероприятиях, проводимых уполномоченными органами и профессиональными организациями в области комплаенс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      12. Основной целью деятельности антикоррупционной комплаенс-службы является обеспечение соблюдения соответствующим субъектом квазигосударственного сектора и его работниками законодательства Республики Казахстан о противодействии коррупции, а также мониторинг за реализацией мероприятий по противодействию коррупции.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Основные задачи, функции и полномочия Службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Задачи антикоррупционной комплаенс-службы:</w:t>
+      17. Основными задачами Службы являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) обеспечение внедрения инструментов предупреждения и превенции коррупционных правонарушений субъектом квазигосударственного сектора и его работниками;</w:t>
+      1) обеспечение внедрения инструментов предупреждения коррупционных правонарушений субъектом квазигосударственного сектора и его работниками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) эффективная реализация системы мер по противодействию коррупции в субъекте квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
@@ -1303,1820 +1339,2226 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечение соблюдения основных принципов противодействия коррупции в соответствии с Законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Субъект квазигосударственного сектора, при внедрении и осуществлении функций антикоррупционного комплаенса руководствуется следующими принципами:</w:t>
+      18. Служба выполняет следующие функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) достаточность полномочий и ресурсов, выделяемых для выполнения функций антикоррупционного комплаенса;</w:t>
+      1) осуществляет сбор, обработку, обобщение, анализ и оценку информации, касающейся эффективности антикоррупционной политики в субъекте квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) заинтересованность руководства в эффективности антикоррупционного комплаенса;</w:t>
+      2) координирует проведение внутреннего анализа коррупционных рисков в деятельности субъекта квазигосударственного сектора в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) информационная открытость деятельности антикоррупционной комплаенс-службы;</w:t>
+      3) участвует во внешнем анализе коррупционных рисков в деятельности субъекта квазигосударственного сектора, проводимом по совместному решению первых руководителей уполномоченного органа по антикоррупционной политике и субъекта квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) независимость антикоррупционной комплаенс-службы;</w:t>
+      4) осуществляет мониторинг выявленных коррупционных рисков и принимаемых мер по их снижению и устранению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) непрерывность осуществления антикоррупционного комплаенса;</w:t>
+      5) проводит разъяснительные мероприятия по вопросам противодействия коррупции и формированию антикоррупционной культуры в субъекте квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) совершенствование антикоррупционного комплаенса;</w:t>
+      6) организует антикоррупционные обучающие семинары для работников субъекта квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) постоянное повышение компетенций специалистов, осуществляющих функции антикоррупционного комплаенса.</w:t>
+      7) обеспечивает контроль за соблюдением работниками субъекта квазигосударственного сектора политики противодействия коррупции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Функции антикоррупционной комплаенс-службы:</w:t>
+      8) содействует формированию культуры взаимоотношений, соответствующей общепринятым морально-этическим нормам в коллективе субъекта квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) обеспечивает разработку:</w:t>
+      9) разрабатывает и проводит мониторинг исполнения структурными подразделениями субъекта квазигосударственного сектора внутреннего плана мероприятий по вопросам противодействия коррупции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие подпункта 10) приостановлено до 01.01.2027 приказом Председателя Агентства РК по делам государственной службы от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и в период приостановления данный подпункт действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      внутренней политики противодействия коррупции субъекта квазигосударственного сектора;</w:t>
+      10) принимает меры по выявлению, мониторингу и разрешению конфликта интересов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      инструкции по противодействию коррупции для работников субъекта квазигосударственного сектора;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) вводится в действие с 01.01.2027 в соответствии с приказом Председателя Агентства РК по делам государственной службы от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) вводится в действие с 01.01.2027 в соответствии с приказом Председателя Агентства РК по делам государственной службы от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13) вводится в действие с 01.01.2027 в соответствии с приказом Председателя Агентства РК по делам государственной службы от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14) вводится в действие с 01.01.2027 в соответствии с приказом Председателя Агентства РК по делам государственной службы от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществляет комплексную проверку благонадежности контрагентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      внутренней политики выявления и урегулирования конфликта интересов в субъекте квазигосударственного сектора;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) проводит служебные проверки на основе обращений (жалоб) о фактах коррупции в субъекте квазигосударственного сектора и (или) участвует в них;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      антикоррупционного стандарта, в соответствии с законодательством о противодействии коррупции;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) проводит мониторинг и анализ изменений в антикоррупционном законодательстве Республики Казахстан, судебной практики по делам, связанным с коррупцией в субъекте квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      внутреннего плана мероприятий по вопросам противодействия коррупции;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) проводит оценку эффективности реализации антикоррупционных мер структурными подразделениями и работниками субъекта квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) вносит обязательные к рассмотрению рекомендации по устранению выявленных коррупционных рисков и повышению эффективности внутренних процессов руководителю субъекта квазигосударственного сектора и структурным подразделениям, к компетенции которых относится соответствующий вопрос;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) в зависимости от специфики деятельности субъекта квазигосударственного сектора осуществляет функции, связанные с вопросами комплаенса, деловой этики, устойчивого развития, если такие функции не влияют на независимость и не создают конфликт интересов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) взаимодействует с уполномоченным органом по антикоррупционной политике, государственными органами, субъектами квазигосударственного сектора, общественными объединениями, а также иными физическими и юридическими лицами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Служба осуществляет мониторинг соблюдения следующих ограничений и требований:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) принятие антикоррупционных ограничений лицами, приравненными к лицам, уполномоченным на выполнение государственных функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соблюдение лицами, приравненными к лицам, уполномоченным на выполнение государственных функций, мер финансового контроля, установленных Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие подпункта 3) приостановлено до 01.01.2027 приказом Председателя Агентства РК по делам государственной службы от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и в период приостановления данный подпункт действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      документа регламентирующий порядок информирования работниками субъекта квазигосударственного сектора о фактах или возможных нарушениях антикоррупционного законодательства; </w:t>
-[...139 lines deleted...]
-      6) проводит разъяснительные мероприятия по вопросам противодействия коррупции и формированию антикоррупционной культуры в субъекте квазигосударственного сектора;</w:t>
+      3) соблюдение требований законодательства Республики Казахстан по предотвращению и разрешению конфликта интересов; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      7) организует антикоррупционные обучающие семинары для работников субъекта квазигосударственного сектора;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие подпункта 4) приостановлено до 01.01.2027 приказом Председателя Агентства РК по делам государственной службы от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и в период приостановления данный подпункт действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) соблюдение запрета на совместную работу лиц, приравненных к лицам, уполномоченным на выполнение государственных функций, с близкими родственниками, супругами и (или) свойственниками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      8) обеспечивает контроль за соблюдением работниками субъекта квазигосударственного сектора политики противодействия коррупции и вопросов корпоративной этики и поведения;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) вводится в действие с 01.01.2027 в соответствии с приказом Председателя Агентства РК по делам государственной службы от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) вводится в действие с 01.01.2027 в соответствии с приказом Председателя Агентства РК по делам государственной службы от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) вводится в действие с 01.01.2027 в соответствии с приказом Председателя Агентства РК по делам государственной службы от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) соблюдение запрета на получение и (или) передачу материального вознаграждения, подарков, услуг за действия, входящие в служебные полномочия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      9) содействует формированию культуры взаимоотношений, соответствующей общепринятым морально-этическим нормам в коллективе субъекта квазигосударственного сектора;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) соблюдение запрета на использование служебной и иной информации, не подлежащей официальному распространению, в целях получения или извлечения имущественных и неимущественных благ и преимуществ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      10) обеспечивает соблюдение лицами, приравненными к лицам, уполномоченным на выполнение государственных функций, мер финансового контроля и антикоррупционных ограничений, установленных Законом, в рамках компетенции антикоррупционной комплаенс-службы;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) соблюдение лицами, приравненными к лицам, уполномоченным на выполнение государственных функций, запрета на участие в азартных играх и (или) пари, в том числе проводимых посредством использования сетей интернет-ресурсов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      11) разрабатывает и проводит мониторинг исполнения структурными подразделениями субъекта квазигосударственного сектора внутреннего плана мероприятий по вопросам противодействия коррупции;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) соблюдение ограничений и запретов, установленных законодательством Республики Казахстан при приеме на работу, заключении трудового договора и трудоустройстве лиц, ранее занимавших должности на государственной службе, а также лиц, совершивших коррупционные преступления или административные коррупционные правонарушения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      12) принимает меры по выявлению, мониторингу и урегулированию конфликта интересов, в том числе в вопросах трудоустройства, закупок и бизнес-процессов субъекта квазигосударственного сектора;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Служба в пределах компетенции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      13) принимает меры по урегулированию вопросов дарения и получения подарков в субъекте квазигосударственного сектора;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивает и получает информацию, документы, сведения и материалы, в том числе составляющие коммерческую тайну, необходимые для выполнения полномочий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      14) осуществляет комплексную проверку благонадежности контрагентов;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получает доступ к цифровым системам и базам данных субъекта квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      15) проводит служебные проверки на основе обращений (жалоб) о фактах коррупции в субъекте квазигосударственного сектора и/или участвует в них;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) участвует в проведении проверочных мероприятий, служебных проверок и служебных расследований по вопросам противодействия коррупции в порядке, установленном законодательством Республики Казахстан и внутренними документами субъекта квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      16) проводит мониторинг и анализ изменений в антикоррупционном законодательстве, судебной практики по делам, связанным с коррупцией в субъекте квазигосударственного сектора;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получает письменные объяснения от лица, в отношении которого проводится служебное расследование, а также от других лиц в рамках служебного расследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      17) проводит оценку эффективности реализации антикоррупционных мер структурными подразделениями и работниками субъекта квазигосударственного сектора;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заслушивает информацию структурных подразделений и работников субъекта квазигосударственного сектора по вопросам противодействия коррупции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      18) заслушивает информацию структурных подразделений и работников субъекта квазигосударственного сектора по вопросам противодействия коррупции;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обращается в уполномоченные государственные органы в случаях, предусмотренных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      19) вносит руководителю субъекта квазигосударственного сектора рекомендации по устранению выявленных коррупционных рисков, повышению эффективности внутренних процессов организации деятельности субъекта квазигосударственного сектора;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) вводится в действие с 01.01.2027 в соответствии с приказом Председателя Агентства РК по делам государственной службы от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок работы Службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      20) в зависимости от специфики деятельности субъекта квазигосударственного сектора осуществляет функции, связанные с вопросами комплаенс, деловой этики, устойчивого развития, если такие функции не влияют на независимость и не создают конфликта интересов;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Деятельность Службы и Ответственного лица осуществляется на основании годового плана работы, утверждаемого советом директоров, наблюдательным советом (при его наличии) или иным независимым органом управления субъекта квазигосударственного сектора, а в случае отсутствия указанных органов, руководителем субъекта квазигосударственного сектора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      21) взаимодействует с уполномоченным органом по противодействию коррупции и государственными органами, субъектами квазигосударственного сектора, общественными объединениями, а также иными физическими и юридическими лицами.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие пункта 22 приостановлено до 01.01.2027 приказом Председателя Агентства РК по делам государственной службы от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и в период приостановления данный подпункт действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. План работы включает мероприятия по проведению внутреннего анализа коррупционных рисков, мониторингу соблюдения антикоррупционных ограничений, проведению обучения, мониторингу исполнения рекомендаций и взаимодействию с уполномоченным органом по антикоррупционной политике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      16. Решением совета директоров, наблюдательного совета (при его наличии) или иного независимого органа управления субъекта квазигосударственного сектора, в случае отсутствия указанных органов, руководителем субъекта квазигосударственного сектора осуществляется назначение руководителя антикоррупционной комплаенс-службы и определяется срок его полномочий, размер вознаграждения и условий оплаты труда.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие пункта 23 приостановлено до 01.01.2027 приказом Председателя Агентства РК по делам государственной службы от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и в период приостановления данный подпункт действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Рекомендации Службы и Ответственного лица направляются руководителю субъекта квазигосударственного сектора или структурным подразделениям, к компетенции которых относится соответствующий вопрос, и подлежат обязательному рассмотрению в срок, установленный внутренними документами субъекта квазигосударственного сектора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      17. Руководитель антикоррупционной комплаенс-службы обеспечивает выполнение возложенных на антикоррупционную комплаенс-службу задач.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие пункта 24 приостановлено до 01.01.2027 приказом Председателя Агентства РК по делам государственной службы от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и в период приостановления данный подпункт действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. По итогам рассмотрения рекомендаций структурные подразделения информируют Службу или Ответственное лицо о принятых мерах либо представляют мотивированное обоснование невозможности их исполнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      18. Решением руководителя субъекта квазигосударственного сектора по представлению руководителя антикоррупционной комплаенс-службы определяется структура, штатная численность (количественный состав), срок полномочий, порядок работы и иные условия оплаты труда работников антикоррупционной комплаенс-службы и осуществляется их назначение.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие пункта 25 приостановлено до 01.01.2027 приказом Председателя Агентства РК по делам государственной службы от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и в период приостановления данный подпункт действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Служба не реже одного раза в год представляет совету директоров, наблюдательному совету (при его наличии) или иному независимому органу управления субъекта квазигосударственного сектора, а в случае отсутствия указанных органов руководителю субъекта квазигосударственного сектора отчет о деятельности, содержащий сведения о выявленных коррупционных рисках, нарушениях антикоррупционных ограничений и мерах по их устранению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      19. Функциональные обязанности, права и ответственность руководителя и работников антикоррупционной комплаенс-службы определяются должностными инструкциями либо документами, определяющими служебные права и обязанности работника, разрабатываемыми на основании Положения об антикоррупционных комплаенс-службах и утверждаются руководителем субъекта квазигосударственного сектора.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Дочерние, зависимые и (или) иные аффилированные юридические лица, филиалы и представительства, деятельность которых координируется единой Службой, ежеквартально представляют отчеты в единую Службу, а также обеспечивают ей доступ к документам, информационным системам и работникам по вопросам, относящимся к компетенции антикоррупционной комплаенс-службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      20. Руководитель антикоррупционной комплаенс-службы представляет совету директоров, наблюдательному совету (при его наличии) или иному независимому органу управления субъекта квазигосударственного сектора предложение по структуре и штатному расписанию антикоррупционной комплаенс-службы, в случае отсутствия указанных органов, руководителю субъекта квазигосударственного сектора.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Документы, обращения и сведения, поступившие в Службу и Ответственному лицу, рассматриваются с соблюдением требований законодательства Республики Казахстан о персональных данных, по охране коммерческой, служебной и иной охраняемой законом тайны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      21. Документы и запросы, направляемые от имени антикоррупционной комплаенс-службы в другие структурные подразделения субъекта квазигосударственного сектора, ведомства и подведомственные организации по вопросам, входящим в компетенцию антикоррупционной комплаенс-службы, подписываются руководителем антикоррупционной комплаенс-службы.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Руководители субъектов квазигосударственного сектора в пределах своей компетенции обеспечивают проведение работы по противодействию коррупции и несут установленную законами ответственность за неисполнение или ненадлежащее исполнение должностных обязанностей по предупреждению совершения коррупционных правонарушений подчиненными лицами и руководителями подведомственных организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      22. Руководителю и работникам антикоррупционной комплаенс-службы необходимо постоянно повышать профессиональную квалификацию путем участия в обучающих мероприятиях, проводимых уполномоченными органами и профессиональными организациями в области комплаенс.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Руководитель и работники Службы и Ответственное лицо несут ответственность за ненадлежащее исполнение своих обязанностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      23. Антикоррупционная комплаенс-служба в рамках своей деятельности:</w:t>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Положение о Службе размещается на официальном интернет-ресурсе субъекта квазигосударственного сектора и доводится до сведения работников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      1) запрашивает и получает от структурных подразделений субъекта квазигосударственного сектора информацию и материалы, в том числе составляющие коммерческую и служебную тайну;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Сведения о руководителе Службы или Ответственном лице, включая фамилию, имя, отчество (при его наличии), фотографию и контактные данные, размещаются в зданиях организаций в местах, доступных для всеобщего обозрения, и на интернет-ресурсах организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      2) инициирует вынесение вопросов, относящихся к их компетенции, на рассмотрение совета директоров, наблюдательного совета (при его наличии) или иного независимого органа управления субъекта квазигосударственного сектора, в случае отсутствия указанных органов, руководителю субъекта квазигосударственного сектора;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Субъект квазигосударственного сектора обеспечивает Службе доступ к необходимой информации и документам, в том числе составляющим коммерческую тайну, информационным системам и базам данных, а также предоставляет кадровые, организационные и технические ресурсы, достаточные для выполнения ее полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      3) проводит служебные проверки по поступающим сообщениям о возможных коррупционных правонарушениях или нарушениях законодательства Республики Казахстан о противодействии коррупции;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Воспрепятствование деятельности антикоррупционной комплаенс-службы, необоснованное ограничение доступа к информации, а также воздействие на ее руководителя и работников при исполнении ими полномочий не допускаются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      4) требует от руководителей и других работников субъекта квазигосударственного сектора представления письменных объяснений в рамках служебных расследований;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В случае воспрепятствования деятельности Службы, необоснованного ограничения доступа к информации, непринятия мер по устранению коррупционных рисков либо наличия конфликта интересов Служба вправе обратиться в совет директоров, наблюдательный совет (при его наличии) или иной независимый орган управления субъекта квазигосударственного сектора, а также в уполномоченный орган по антикоррупционной политике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      5) разрабатывает предложения по совершенствованию антикоррупционного законодательства Республики Казахстан и направлять их уполномоченному органу по противодействию коррупции;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Методологическая поддержка Службы оказывается уполномоченным органом по антикоррупционной политике и его территориальными подразделениями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      6) участвует в разработке проектов внутренних документов в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Служба ежеквартально направляет в уполномоченный орган по антикоррупционной политике информацию о принятых антикоррупционных мерах в субъекте квазигосударственного сектора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...338 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...299 lines deleted...]
-    <w:bookmarkEnd w:id="115"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3442,31 +3884,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>