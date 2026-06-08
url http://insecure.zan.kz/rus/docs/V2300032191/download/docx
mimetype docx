--- v0 (2025-11-06)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="163fefe" w14:textId="163fefe">
+    <w:p w14:paraId="fe3f017" w14:textId="fe3f017">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -197,54 +197,146 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 14)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 1 статьи 9 Закона Республики Казахстан "О растительном мире" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> пункта 1 статьи 9 Закона Республики Казахстан "О растительном мире" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра экологии и природных ресурсов РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -904,889 +996,876 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Утверждены приказом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>И.о. министра экологии и</w:t>
+              <w:t>исполняющего обязанности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>природных ресурсов</w:t>
+              <w:t>Министра экологии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и природных ресурсов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 марта 2023 года № 105</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила аккредитации специализированных организаций, осуществляющих ресурсные обследования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа Министра экологии и природных ресурсов РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила аккредитации специализированных организаций, осуществляющих ресурсные обследования (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 14)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 1 статьи 9 Закона Республики Казахстан "О растительном мире" и определяют порядок аккредитации специализированных организаций, осуществляющих ресурсные обследования.</w:t>
+        <w:t xml:space="preserve"> пункта 1 статьи 9 Закона Республики Казахстан "О растительном мире", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок государственной услуги "Аккредитация специализированных организаций, осуществляющих ресурсные обследования" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная услуга оказывается Комитетом лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель в течение 3 (трех) рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Для целей настоящих Правил используются термины и их определения в значениях, установленных </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+      3. Перечень основных требований к оказанию государственной услуги (далее – перечень) указан в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Для получения государственной услуги юридические лица, претендующие на право проведения ресурсных обследований (далее – услугополучатели) направляют услугодателю посредством веб-портала "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал) заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и документы, указанные в пункте 8 перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения по которым имеются данные в информационных системах, включая сведения о государственной регистрации (перерегистрации) юридического лица; документ, подтверждающий право собственности или право временного владения и (или) пользования помещением; копии документов, подтверждающие наличие сотрудника профильного биологического образования, ученой степени (кандидант, доктор или PhD), и производственный опыт работы не менее 5 лет по проведению ресурсных исследований услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного Правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Канцелярия услугодателя осуществляет прием и регистрацию документов в день их поступления и направляет руководителю уполномоченного органа, которым назначается ответственный исполнитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае обращения заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ответственный исполнитель в течение двух рабочих дней с момента получения документов услугополучателя проверяет полноту представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае представления услугополучателем неполного пакета документов в указанные сроки дает мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При установлении факта полноты представленных документов оответственный исполнитель услугодателя в течение 3 (три) рабочих дней с момента поступления заявления проверяет соответствие представленных документов и выдает свидетельство об аккредитации специализированных организаций, осуществляющих ресурсные обследования (далее – свидетельство) или направляет мотивированный отказ в оказании государственной услуги в случаях и по основаниям, предусмотренным пунктом 9 перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При подаче услугополучателем всех необходимых документов посредством портала – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Свидетельство прекращает свое действие в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реорганизации или ликвидации специализированной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представления заявителем заявления о добровольном прекращении действия свидетельства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае выявление фактов ненадлежащего осуществления деятельности со стороны услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Приостановление, возобновление действия, лишение (отзыв) свидетельства об аккредитации осуществляется в порядке и (или) по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8555).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок проведения аккредитации</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц, по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Юридические лица, претендующие на право проведения ресурсных обследований (далее - заявитель) представляют в канцелярию уполномоченного органа следующие документы:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+      11. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) заявление по форме согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+      Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) копия справки о государственной регистрации (перерегистрации) юридического лица;</w:t>
-[...479 lines deleted...]
-      12. Рассмотрение жалобы по вопросам проведении аккредитации производится вышестоящим административным органом (далее – орган, рассматривающий жалобу).</w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1846,580 +1925,1675 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>специализированных организаций,</w:t>
+              <w:t>специализированных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осуществляющих ресурсные</w:t>
+              <w:t>организаций, осуществляющих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обследования</w:t>
+              <w:t>ресурсные обследования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень основных требований к оказанию государственной услуги "Аккредитация специализированных организаций, осуществляющих ресурсные обследования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-              <w:t> </w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Аккредитация специализированных организаций, осуществляющих ресурсные обследования"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комитет лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан (далее –услугодатель)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способы предоставления государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Через веб-портал "электронного правительства" www.egov.kz (далее - портал)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 (три) рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная (частично автоматизированная)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свидетельство об аккредитации специализированной организации, осуществляющей ресурсное обследование либо мотивированный отказ в оказании государственной услуги в случаях и по основаниям, предусмотренным пунктом 9 настоящего перечня основных требований к оказанию государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная услуга оказывается бесплатно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+График работы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Услугодателя – с понедельника по пятницу с 8.00 до 17.30 часов, с перерывом на обед с 13.00 до 14.30, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после 17.00 часов, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закону</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены на портале.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заявление по форме согласно приложению</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения по которым имеются данные в информационных системах, включая сведения о государственной регистрации (перерегистрации) юридического лица; документ, подтверждающий право собственности или право временного владения и (или) пользования помещением;копии документов, подтверждающие наличие сотрудника профильного биологического образования, ученой степени (кандидант, доктор или PhD), и производственный опыт работы не менее 5 лет по проведению ресурсных исследований услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного Правительства"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) адреса мест оказания Государственной услуги размещены на: единой платформе интернет-ресурсов государственных органов – www.gov.kz, в разделе "Министерство экологии и природных ресурсов" в подразделе "Услуги"; Портале;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) услугополучатель имеет возможность получения Государственной услуги в электронной форме посредством Портала при условии наличия электронной цифровой подписи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) услугополучатель имеет возможность получения информации о порядке и статусе оказания Государственной услуги в режиме удаленного доступа посредством "личного кабинета" Портала, а также Единого контакт-центра;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) при оказании государственной услуги посредством Портала доступна версия для слабовидящих;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) контактные телефоны справочных служб по вопросам оказания Государственной услуги указаны на единой платформе интернет-ресурсов государственных органов – www.gov.kz, в разделе "Министерство экологии и природных ресурсов" в подразделе "Услуги". Единый контакт-центр по вопросам оказания государственных услуг: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
-[...431 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2479,77 +3653,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>специализированных организаций,</w:t>
+              <w:t>специализированных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осуществляющих ресурсные</w:t>
+              <w:t>организаций, осуществляющих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обследования</w:t>
+              <w:t>ресурсные обследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2576,451 +3750,953 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                Герб</w:t>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z57" w:id="41"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование уполномоченного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование юридического лица, реквизиты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес- идентификационного номера)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прошу аккредитовать в качестве специализированной организации,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осуществляющей ресурсные обследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(индекс, город, район, область, улица, номер дома/здания (стационарного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>помещения), телефон, факс, е-mail)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень прилагаемых документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждаю достоверность представленной информации, осведомлен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>об ответственности за представление недостоверных сведений в соответствии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с законодательством Республики Казахстан, даю согласие на использование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сведений, составляющих охраняемую законом тайну, содержащихся</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись Руководителя или его уполномоченного представителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(в случае подачи заявления представителем, прикладывается документ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверяющий полномочия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________ _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата заполнения: "____" __________ 20___года</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-№___________</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-"___"__________ 20___ года</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам аккредитации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специализированных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций, осуществляющих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ресурсные обследования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Герб Свидетельство об аккредитации специализированной организации, осуществляющей ресурсное обследование</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z61" w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Настоящее свидетельство удостоверяет, что: __________________________________</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">       аккредитовано в соответствии с Правилам аккредитации специализированных</w:t>
+      №___________ "___" __________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее свидетельство удостоверяет, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аккредитовано в соответствии с Правилам аккредитации специализированных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>организаций, осуществляющих ресурсные обследования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       юридический адрес: _______________________________________________________</w:t>
-[...169 lines deleted...]
-        <w:t>(при наличии)</w:t>
+        <w:t>Юридический адрес: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(юридический адрес организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бизнес-идентификационный номер: ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Свидетельство об аккредитации выдано сроком на пять лет,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действительно до "__" __________ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель уполномоченного органа _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Серия ______ № __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3062,55 +4738,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>