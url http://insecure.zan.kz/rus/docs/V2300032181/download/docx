--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9fb901c" w14:textId="9fb901c">
+    <w:p w14:paraId="73df9ae" w14:textId="73df9ae">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,67 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил определения научных природных объектов, подлежащих присвоению статуса "Научный природный объект - национальное достояние"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра экологии и природных ресурсов Республики Казахстан от 30 марта 2023 года № 104. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 марта 2023 года № 32181</w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ и.о. Министра экологии и природных ресурсов Республики Казахстан от 30 марта 2023 года № 104. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 марта 2023 года № 32181.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 6-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -303,68 +296,50 @@
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра экологии и природных ресурсов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -380,75 +355,109 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      И.о. министра экологии и</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и.о. Министра экологии</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>природных ресурсов Республики Казахстан</w:t>
+              <w:t>и природных ресурсов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -477,114 +486,294 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>З. Сулейменова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерство </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>науки и высшего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство финансов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министерство </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>культуры и спорта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министерство </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -623,124 +812,614 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждены приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и.о. Министра экологии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и природных ресурсов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 марта 2023 года № 104</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...59 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила определения научных природных объектов, подлежащих присвоению статуса "Научный природный объект – национальное достояние"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила – в редакции приказа Министра экологии и природных ресурсов РК от 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила определения научных природных объектов, подлежащих присвоению статуса "Научный природный объект – национальное достояние" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 6-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "Об особо охраняемых природных территориях" и определяют порядок определения научных природных объектов, подлежащих присвоению статуса "Научный природный объект – национальное достояние".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уполномоченный орган в области особо охраняемых природных территорий (далее – уполномоченный орган) – государственный орган, осуществляющий функции управления, контроля и надзора, охраны и защиты особо охраняемых природных территорий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок определения научных природных объектов, подлежащих присвоению статуса "Научный природный объект – национальное достояние"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Научными природными объектами со статусом "Научный природный объект – национальное достояние" признаются уникальные объекты естественного или искусственного происхождения, особо ценные в научном отношении и являющиеся национальным достоянием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. К научным природным объектам со статусом "Научный природный объект - национальное достояние" могут быть отнесены:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уникальные объекты по сохранению, разведению, реинтродукции редких и находящихся под угрозой исчезновения видов растений и животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уникальные фонды научной и научно-технической информации по природным объектам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уникальные исследовательские и экспериментальные установки, комплексы, научно-испытательные полигоны, связанные с изучением, сохранением, воспроизводством и использованием видов растений, животных и микроорганизмов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Центральные исполнительные и иные государственные органы, в ведении которых находятся особо охраняемые природные территории и руководители научных природных объектов, не входящих в состав особо охраняемых природных территорий подают в уполномоченный орган ходатайство о присвоении научным природным объектам статуса "Научный природный объект – национальное достояние".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К ходатайству прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) справка о деятельности научных природных объектов, отражающая уникальность объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения об уникальных объектах по сохранению, разведению, реинтродукции редких и находящихся под угрозой исчезновения видов растений и животных, уникальных фондах научной и научно-технической информации по природным объектам, уникальных исследовательских и экспериментальных установок, комплексов, научно-испытательных полигонах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копии материалов, опубликованных в средствах массовой информации республиканского уровня и в иностранных средствах массовой информации (не менее десяти публикаций) о деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копии документов, свидетельствующих об участии в мероприятиях в области особо охраняемых природных территорий (конкурсах, фестивалях, выставках республиканского и международного значений).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ходатайство о присвоении научным природным объектам статуса "Научный природный объект – национальное достояние" рассматриваются на научно-техническом совете ведомства уполномоченного органа в течении 30 (тридцати) календарных дней после подачи ходатайства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уполномоченный орган на основании рекомендации научно-технического совета вносит на рассмотрение Правительства Республики Казахстан проект постановления Правительства Республики Казахстан о присвоении научному природному объекту статуса "Научный природный объект – национальное достояние".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Решения научно-технического совета оформляются протоколом и носят рекомендательный характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Статус "Научный природный объект – национальное достояние" присваивается Правительством Республики Казахстан по представлению уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уполномоченный орган опубликовывает соответствующую информацию на интернет-ресурсе уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. После принятия решения Правительства Республики Казахстан о присвоении статуса "Научный природный объект – национальное достояние", научный природный объект регистрируется в уполномоченном органе и удостоверяется сертификатом по форме, согласно приложению, к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -760,1762 +1439,507 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
-[...122 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам определения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>научных природных объектов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подлежащих присвоению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статуса "Научный природный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объект –национальное достояние"</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...94 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сертификат, удостоверяющий статус</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Научный природный объект - национальное достояние"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...1072 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город ______ № _____ "___"</w:t>
+город __________ № _____ "_______"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______ 20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z50" w:id="35"/>
-[...9 lines deleted...]
-      1. Научный природный объект ______________________________________________</w:t>
+      <w:bookmarkStart w:name="z44" w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Научный природный объект _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                           (наименование юридического лица)</w:t>
-[...18 lines deleted...]
-      2. Данные научного природного объекта:______________________________________</w:t>
+        <w:t xml:space="preserve">                                     (наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Данные научного природного объекта: ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (реквизиты юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Вид научного природного объекта: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4. На основании постановления Правительства Республики Казахстан о присвоении статуса "Научный природный объект – национальное достояние" ____________________________ № ____ от "____" __________ 20___ года удостоверяется статус "Научный природный объект – национальное достояние"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z45" w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо уполномоченного органа ________________ ___________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                 (реквизиты юридического лица)</w:t>
-[...166 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+        <w:t xml:space="preserve">                         (подпись) (фамилия, имя, отчество (при наличии) и должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место для печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2841,31 +2265,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>