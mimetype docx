--- v0 (2025-10-27)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="243578b" w14:textId="243578b">
+    <w:p w14:paraId="94f75c5" w14:textId="94f75c5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -121,50 +121,126 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок приказа предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -181,171 +257,265 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии с подпунктом 15-9) статьи 7 Закона Республики Казахстан "О регулировании торговой деятельности" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> регистрации в информационной системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Комитету торговли Министерства торговли и интеграции Республики Казахстан в установленном законодательством порядке обеспечить: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства торговли и интеграции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства торговли и интеграции Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра торговли и интеграции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -380,51 +550,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которые вводятся в действие со 2 июля 2023 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -607,172 +777,172 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Жумангарин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="7"/>
+      <w:bookmarkStart w:name="z13" w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство национальной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>экономики Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство национальной</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z14" w:id="8"/>
+        <w:t xml:space="preserve">Министерство финансов </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...52 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -945,615 +1115,1253 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 марта 2023 года № 123-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила регистрации в информационной системе</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила регистрации в информационной системе (далее – Правила) разработаны в соответствии с подпунктом 15-9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О регулировании торговой деятельности" (далее – Закон) и определяют порядок регистрации в информационной системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) информационная система – организационно-упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач предусмотренных настоящими Правилами и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О регулировании торговой деятельности";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пользователь – индивидуальный предприниматель или юридическое лицо, основным видом деятельности которого является предоставление в аренду (пользование) торговых мест в крупных торговых объектах, а также на торговых рынках, обеспечение функционирования таких объектов и организация их работы в соответствии с законодательством Республики Казахстан о регулировании торговой деятельности, осуществляющий свою деятельность через информационную систему;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) субъект внутренней торговли – физическое или юридическое лицо, осуществляющее в порядке, установленном законодательством Республики Казахстан, внутреннюю торговлю;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) QR-код (Quick Response code) – код быстрого отклика, тип матричных штриховых кодов (или двухмерных штриховых кодов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок главы 2 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок регистрации в информационной системе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Пользователь осуществляет регистрацию в информационной системе через портал электронного правительства egov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информационная система интегрируется (при необходимости) с другими объектами информатизации "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 4 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Пользователю при прохождении процедуры регистрации в информационной системе необходимо использовать страницу авторизации веб-портала "электронного правительства" (IDP SSO). После авторизации пользователь в информационной системе проводит следующие действия для регистрации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выбрать тип (физическое лицо, юридическое лицо), к которому относится пользователь;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) указать ИИН физического лица, или БИН юридического лица, указать контактные данные (номер сотового телефона, адрес электронной почты);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
-[...15 lines deleted...]
-      4) QR-код (Quick Response code) – код быстрого отклика, тип матричных штриховых кодов (или двухмерных штриховых кодов).</w:t>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Завершить регистрацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок регистрации в информационной системе</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Процесс регистрации пользователя считается завершенным после получения подтверждения регистрации в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После регистрации пользователю предоставляется личный рабочий кабинет в информационной системе, в котором аккумулируются сервисы, которые доступны через компьютер и (или) мобильное устройство, для заполнения и размещения следующей информации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
-[...15 lines deleted...]
-      3. Пользователь осуществляет регистрацию в информационной системе через портал электронного правительства egov.kz.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) характеристика торгового места (торговая, складская, площадь, высота помещения, оборудование, температурные режимы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
-[...15 lines deleted...]
-      Информационная система интегрируется (при необходимости) с другими объектами информатизации "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) цена за квадратный метр и срок аренды торгового места;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
-[...15 lines deleted...]
-      4. Пользователю при прохождении процедуры регистрации в информационной системе необходимо использовать страницу авторизации веб-портала "электронного правительства" (IDP SSO). После авторизации пользователь в информационной системе проводит следующие действия для регистрации:</w:t>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) фотография и (или) видео торгового места;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
-[...15 lines deleted...]
-      1) выбрать тип (физическое лицо, юридическое лицо), к которому относится пользователь;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утвержденный регламент работы и перечень дополнительных услуг торгового рынка, крупного торгового объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
-[...15 lines deleted...]
-      2) указать ИИН физического лица, или БИН юридического лица, указать контактные данные (номер сотового телефона, адрес электронной почты);</w:t>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) договор аренды (пользования) торговых объектов и (или) торговых мест;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
-[...15 lines deleted...]
-      3) Завершить регистрацию.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уведомления субъектов внутренней торговли, зарегистрированных в информационной системе, не менее чем за месяц о внесении изменений и дополнений в перечень дополнительных услуг или об его утверждении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
-[...15 lines deleted...]
-      5. Процесс регистрации пользователя считается завершенным после получения подтверждения регистрации в информационной системе.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сведения о передаче торгового места, торгового объекта третьему лицу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...15 lines deleted...]
-      После регистрации пользователю предоставляется личный рабочий кабинет в информационной системе, в котором аккумулируются сервисы, которые доступны через компьютер и (или) мобильное устройство, для заполнения и размещения следующей информации:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По договорам аренды (пользования) торговых объектов и (или) торговых мест, заключенным на срок год и более одного календарного года информация по подпункту 5) настоящего пункта, передается (скачивается) с других объектов информатизации "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...15 lines deleted...]
-      1) характеристика торгового места (торговая, складская, площадь, высота помещения, оборудование, температурные режимы);</w:t>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По договорам аренды (пользования) торговых объектов и (или) торговых мест, заключенным на срок менее одного календарного года информация по подпункту 5) настоящего пункта, передается (скачивается) с информационной системы уполномоченного органа государственных доходов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При отсутствии информации, указанной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1568,112 +2376,207 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил в зарегистрированном согласно подпункту 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной регистрации прав на недвижимое имущество" договоре аренды (пользования) торговых объектов и (или) торговых мест в Государственной корпорации "Правительство для граждан", а также в договоре аренды (пользования) торговых объектов и (или) торговых мест, переданном (скаченном) с информационной системы уполномоченного органа государственных доходов, пользователь размещает ее в личном рабочем кабинете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Пользователь в своем рабочем кабинете скачивает QR-код, который реализуется нажатием на иконку "Скачать QR".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Скачанный QR-код для торгового объекта необходимо разместить при входе в торговый объект (в удобном месте для его сканирования), а QR-код скачанный для торгового места необходимо разместить непосредственно на торговом месте (в удобном месте для его сканирования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. QR-код привязывается к личному рабочему кабинету пользователя, куда поступают от субъектов внутренней торговли замечания и предложения согласно заключенному договору аренде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Субъект внутренней торговли может зарегистрироваться в информационной системе, пройдя процедуру регистрации согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1688,145 +2591,238 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В случае изменений регистрационных данных пользователь, субъект внутренней торговли в течение трех рабочих дней вносит соответствующие данные в личном рабочем кабинете информационной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае прекращения деятельности пользователь, субъект внутренней торговли в течение трех рабочих дней следующего за днем прекращения деятельности вносит информацию об этом в личном рабочем кабинете информационной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2152,31 +3148,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>