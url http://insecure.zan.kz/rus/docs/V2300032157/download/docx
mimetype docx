--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9558fe9" w14:textId="9558fe9">
+    <w:p w14:paraId="d77d5b4" w14:textId="d77d5b4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые приказы в сфере архитектурной, градостроительной и строительной деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 28 марта 2023 года № 183. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 марта 2023 года № 32157</w:t>
+        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 28 марта 2023 года № 183. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 марта 2023 года № 32157.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1307,855 +1307,771 @@
         <w:t>
       своевременное выполнение и строгое соблюдение плана-графика ведения авторского надзора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение соответствие строящегося объекта проектно-сметной документации.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. В </w:t>
+      3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 24 апреля 2017 года № 235 "Об утверждении форм заключений о качестве строительно-монтажных работ и соответствии выполненных работ проекту, декларации о соответствии" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 15150):</w:t>
+        <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 29 апреля 2021 года № 202 "Об утверждении Правил выдачи решения на проведение комплекса работ по постутилизации объектов (снос зданий и сооружений)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 22672):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>форме</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> декларации о соответствии, утвержденной указанным приказом:</w:t>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдачи решения на проведение комплекса работ по постутилизации объектов (снос зданий и сооружений), утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 12</w:t>
+        <w:t>пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "6. Для сноса объектов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 60 Закона ППР не требуется. Собственники таких объектов осуществляют снос зданий и сооружений самостоятельно на основании решения на проведение комплекса работ по постутилизации объектов (снос зданий и сооружений) в соответствии с перечнем основных требований к оказанию государственной услуги "Выдача решения на проведение комплекса работ по постутилизации объектов (снос зданий и сооружений)" (далее – Решение о сносе) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При сносе части блокированного жилого дома или нежилого здания и сооружения требуется разработка проектной (проектно-сметной) документации по усилению остальной части жилого дома или нежилого здания и сооружения с прохождением комплексной вневедомственной экспертизы проекта, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 60 Закона.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "12. Шумоизоляция здания соответствует проекту и подтверждается экспертным заключением, выдаваемым аккредитованными испытательными лабораториями по результатам проведенных лабораторных замеров (экспертное заключение прилагается);".</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> выдачи решения на проведение комплекса работ по постутилизации объектов (снос зданий и сооружений), утвержденных указанным приказом:</w:t>
+      дополнить пунктом 7-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7-1. Местные исполнительные органы направляют информацию о выданных Решениях о сносе по технически и (или) технологически сложным объектам в территориальные подразделения уполномоченного органа в сфере гражданской защиты к 5 числу месяца, следующего за отчетным периодом.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 17-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17-1. Уполномоченный орган в течение трех рабочих дней с даты утверждения или изменения Правил, актуализируют информацию о порядке оказания государственной услуги и направляют в Единый контакт-центр.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 6</w:t>
+        <w:t>пункты 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18. Государственная услуга "Выдача решения на проведение комплекса работ по постутилизации объектов (снос зданий и сооружений)" (далее – государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкента, района, города областного значения (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "6. Для сноса объектов, указанных в </w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+      19. Для получения государственной услуги физические и юридические лица (далее – услугополучатели) подают через веб-портал "электронного правительства", заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, с приложением документов указанных в Перечне основных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дополнить пунктом 7-1 следующего содержания:</w:t>
-[...59 lines deleted...]
-      "17-1. Уполномоченный орган в течение трех рабочих дней с даты утверждения или изменения Правил, актуализируют информацию о порядке оказания государственной услуги и направляют в Единый контакт-центр.";</w:t>
+      20. Требования к оказанию государственной услуги, включающие характеристику процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей оказания государственной услуги изложены в Перечне основных требований.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 18</w:t>
-[...19 lines deleted...]
-        <w:t>19</w:t>
+        <w:t>пункты 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
-[...155 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "24. Сотрудник ответственного структурного подразделения услугодателя в течение двух рабочих дней с момента получения документов, указанных в Перечне основных требований, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении услугополучателем неполного пакета документов услугодатель в указанные сроки дает мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. При предоставлении услугополучателем полного пакета документов, сотрудник ответственного структурного подразделения услугодателя по технически и (или) технологически несложным объектам в течение 4 (четырех) рабочих дней, по технически и (или) технологически сложным объектам в течение 9 (девяти) рабочих дней проверяет достоверность представленных документов и соответствие услугополучателя и (или) представленных документов и сведений требованиям, установленных настоящим Перечнем основных требований и в течение 1 (одного) рабочего дня оформляется решение на проведение комплекса работ по постутилизации объектов (снос зданий и сооружений), согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии оснований, предусмотренных в пункте 9 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2170,91 +2086,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, сотрудник ответственного структурного подразделения услугодателя уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугополучателю в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя в "личный кабинет" портала направляется положительный результат либо мотивированный отказ в оказании государственной услуги.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4735,88 +4651,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контакты ___________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(электронный адрес, телефон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="42"/>
+    <w:bookmarkStart w:name="z64" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z65" w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z65" w:id="40"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас разрешить проведение комплекса работ по постутилизации объекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(снос здания и сооружения):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5026,55 +4942,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>