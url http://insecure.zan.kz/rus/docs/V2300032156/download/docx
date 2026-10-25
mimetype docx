--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="467e523" w14:textId="467e523">
+    <w:p w14:paraId="6bbc1c2" w14:textId="6bbc1c2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Генерального Прокурора Республики Казахстан от 29 апреля 2011 года № 39 "Об утверждении Правил ведения и использования учета лиц, уволенных с государственной службы по отрицательным мотивам"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Генерального Прокурора Республики Казахстан от 27 марта 2023 года № 76. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 марта 2023 года № 32156</w:t>
+        <w:t>Приказ Генерального Прокурора Республики Казахстан от 27 марта 2023 года № 76. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 марта 2023 года № 32156.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1505,90 +1505,152 @@
         <w:t>
       11. Лица, подписавшие карточку, обеспечивают достоверность отражаемых в них сведений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Территориальным органом Комитета карточки регистрируются в журнале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
-[...15 lines deleted...]
-      Территориальный орган Комитета в течение 24 (двадцати четырех) часов с момента поступления карточки проверяет правильность заполнения и полноту реквизитов и осуществляет ввод карточки в информационную систему Комитета с вложением графической копии карточки, копии акта и документа, удостоверяющего личность лица.</w:t>
+    <w:bookmarkStart w:name="z483" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территориальный орган Комитета в течение 24 (двадцати четырех) часов с момента поступления карточки проверяет правильность заполнения и полноту реквизитов и осуществляет ввод карточки в цифровую систему Комитета с вложением графической копии карточки, копии акта и документа, удостоверяющего личность лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkStart w:name="z484" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если окончание срока ввода приходится на выходной или праздничный день, то карточка вводится на следующий первый рабочий день.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Карточки, содержащие неполные либо недостоверные сведения, заполненные с нарушением требований настоящих Правил или на бланках неустановленного образца, не регистрируются и подлежат возврату органу их выставивших, в течение 3 (трех) рабочих дней после поступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1645,70 +1707,132 @@
         </w:rPr>
         <w:t xml:space="preserve"> "О противодействии коррупции" по форме согласно приложению 3 к настоящим Правилам (далее – сообщение), заверенное печатью, а также в 2 (двух) экземплярах материалы, подтверждающие изменение или отмену акта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Территориальный орган Комитета 1 (один) экземпляр сообщения и 1 (один) экземпляр материалов, подтверждающих изменение или отмену акта, направляет в Комитет, что является основанием для внесения Комитетом корректировки в сведения специального учета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
-[...15 lines deleted...]
-      В течение 24 (двадцати четырех) часов с момента поступления сообщения и материалов, подтверждающих изменение либо отмену акта, Комитет осуществляет соответствующую корректировку в информационной системе Комитета.</w:t>
+    <w:bookmarkStart w:name="z487" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В течение 24 (двадцати четырех) часов с момента поступления сообщения и материалов, подтверждающих изменение либо отмену акта, Комитет осуществляет соответствующую корректировку в цифровой системе Комитета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В целях обеспечения полноты сведений специального учета и своевременности предоставления карточек, органы ежеквартально, до десятого числа месяца, следующего за отчетным периодом, предоставляют списочные сведения в отношении лиц, подлежащих специальному учету, в территориальный орган Комитета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1889,104 +2013,166 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Требования в форме электронного документа (далее – электронные требования) оформляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "Об электронном документе и электронной цифровой подписи".</w:t>
+        <w:t>Цифровым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkStart w:name="z490" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В требовании подлежат заполнению все реквизиты, в случае отсутствия у проверяемого лица одного из анкетных данных, соответствующий реквизит не заполняется. Полному указанию подлежат дата и место рождения. Если неизвестно число или месяц рождения, то в соответствующие графы вносится запись "00".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkStart w:name="z491" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае наличия у проверяемого лица индивидуального идентификационного номера сведения заполняются через Государственный банк данных "Физические лица".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. В требовании на бумажном носителе по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2103,150 +2289,274 @@
         <w:t>
       24. Инициатору запроса предоставляются все имеющиеся в Комитете и его территориальных органах на день проверки сведения специального учета в отношении проверяемого лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Требования на бумажных носителях исполняются в течение 5 (пяти) рабочих дней. Электронные требования исполняются в течение 3 (трех) рабочих дней, в случае необходимости проведения дополнительной проверки в течение 5 (пяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
-[...15 lines deleted...]
-      Требования на бумажных носителях местных органов военного управления при отсутствии взаимодействия между государственными информационными системами, исполняются в течение 3 (трех) рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z494" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования на бумажных носителях местных органов военного управления при отсутствии взаимодействия между государственными цифровыми системами, исполняются в течение 3 (трех) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkStart w:name="z495" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       День поступления требований в Комитет и его территориальные органы не входит в срок их исполнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkStart w:name="z496" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если, в ходе обработки электронных требований, потребуется уточнение сведений о принятом процессуальном решении, с направлением дополнительных запросов в соответствующие государственные органы или учреждения, инициатору запроса направляется промежуточный ответ, где сообщается о необходимости повторного оформления электронного требования по истечении 10 (десяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 – в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Результаты проверки отражаются на требовании с проставлением штампов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к Правилам № 29. Исключением являются электронные требования, направленные посредством информационных систем, подписанные электронной цифровой подписью.</w:t>
+        <w:t xml:space="preserve"> к Правилам № 29. Исключением являются электронные требования, направленные посредством цифровых систем, подписанные электронной цифровой подписью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. При обнаружении на специальном учете лица, имеющего схожие анкетные данные с проверяемым лицом (расхождения в фамилии, имени и отчества (при его наличии), дате рождения), дающих основание полагать, что проверяемое лицо является лицом, состоящим на специальном учете, и искажение анкетных данных произошло вследствие ошибки или опечатки, сведения выдаются с отметкой "имеются сведения на …".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2259,54 +2569,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Причастность проверяемого к деянию лица, состоящего на специальном учете, устанавливается инициатором запроса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. Сведения, представленные Комитетом и его территориальными органами, подлежат использованию инициаторами запросов в соответствии с действующим законодательством.</w:t>
+      28. Сведения, представленные Комитетом и его территориальными органами, подлежат использованию инициаторами запросов в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 – в редакции приказа Генерального Прокурора РК от 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Карточки с подтверждающими документами и журнал подлежат постоянному сроку хранению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6085,55 +6457,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6459,31 +6831,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>