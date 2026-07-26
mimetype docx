--- v0 (2025-10-04)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b28ac4c" w14:textId="b28ac4c">
+    <w:p w14:paraId="5ae3c38" w14:textId="5ae3c38">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4458,51 +4458,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 с изменением, внесенным приказом и.о. Министра иностранных дел РК от 10.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/211</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5885,140 +5905,104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объем инвестиций в фиксированные активы юридического лица</w:t>
-[...1 lines deleted...]
-          </w:p>
+Объем инвестиций в фиксированные активы юридического лица (учитываются затраты фиксированного актива не ранее 24 месяцев до дня подачи заявления на заключение соглашения об инвестициях и (или) затраты будущих периодов до ввода в эксплуатацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(учитываются затраты фиксированного актива не ранее 24 месяцев до дня подачи заявления на заключение соглашения об инвестициях</w:t>
+_____________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...53 lines deleted...]
-              <w:t>(млн. тенге)</w:t>
+              <w:t>(млн. теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6051,175 +6035,172 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Источники финансирования проекта, млн. тенге:</w:t>
-[...1 lines deleted...]
-          </w:p>
+Источники финансирования проекта, млн. теңге:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) собственных средств</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) заемных средств</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) собственных средств</w:t>
+1) ___________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) заемных средств</w:t>
+              <w:t>2) ___________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...70 lines deleted...]
-              <w:t>3) ______________________________</w:t>
+              <w:t>3) ___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7824,50 +7805,95 @@
               </w:rPr>
               <w:t>бизнес-плана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z175" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет бюджетной эффективности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменением, внесенным приказом Министра иностранных дел РК </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7901,51 +7927,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в тыс. тенге</w:t>
+              <w:t>в тыс. теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -12653,50 +12679,88 @@
               </w:rPr>
               <w:t>бизнес-плана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z178" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет социально-экономической эффективности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 с изменением, внесенным приказом Министра иностранных дел РК </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12730,51 +12794,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в тыс. тенге</w:t>
+              <w:t>в тыс. теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -15817,50 +15881,88 @@
               </w:rPr>
               <w:t>бизнес-плана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z181" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет фондоотдачи бюджетных преференций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 с изменением, внесенным приказом Министра иностранных дел РК </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15894,51 +15996,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в тыс. тенге</w:t>
+              <w:t>в тыс. теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -24391,54 +24493,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z205" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Для реализации инвестиционного проекта инвестор инвестирует в объеме _________ тенге.</w:t>
+      3. . Для реализации инвестиционного проекта инвестор инвестирует в объеме _________ теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции Министра иностранных дел РК </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z206" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Права Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:bookmarkStart w:name="z207" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -26436,96 +26600,141 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>____________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование проекта)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение с изменением, внесенным приказом Министра иностранных дел РК </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:bookmarkStart w:name="z277" w:id="241"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование юридического лица, заключившего настоящее соглашение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Инвестиционные обязательства, тысяч тенге</w:t>
+        <w:t>Инвестиционные обязательства, тысяч теңге</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -28348,292 +28557,237 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изменения и расторжения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>соглашений об инвестициях</w:t>
+              <w:t xml:space="preserve">соглашений об инвестициях </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z279" w:id="242"/>
+    <w:bookmarkStart w:name="z282" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о выполнении условий соглашения об инвестициях</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:tbl>
-[...125 lines deleted...]
-      <w:bookmarkStart w:name="z280" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Период: 20 ____ год</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="243"/>
+      от "__" ________20__года № ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________ __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Наименование юридического лица) (Местонахождение юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Период: 20 ____ год</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Периодичность: полугодовой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Представляет: инвестор, заключившее соглашение об инвестициях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Сроки представления: не позднее 25 июля текущего года и до 25 января года,</w:t>
-[...16 lines deleted...]
-        <w:t>следующего за отчетным периодом.</w:t>
+        <w:t>Сроки представления: не позднее 25 июля текущего года и до 25 января года, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -28653,51 +28807,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Раздел 1. Инвестиции в фиксированные активы, тысяч тенге</w:t>
+Раздел 1. Инвестиции в фиксированные активы, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31290,64 +31444,62 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z281" w:id="244"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заверяем подлинность и достоверность указанных сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -31559,108 +31711,106 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпись ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>М.П (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z282" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы сведения о выполнении условий соглашения об инвестициях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z283" w:id="246"/>
+    <w:bookmarkStart w:name="z283" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма "Сведения о выполнении условий соглашения об инвестициях" представляется юридическим лицом не позднее 25 июля текущего года и до 25 января года, следующего за следующего за отчетным периодом с расшифровкой по статьям затрат, предусмотренных графиком реализации инвестиционного проекта, приложением документов, подтверждающих ввод в эксплуатацию фиксированных активов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z284" w:id="247"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z284" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложения: прилагаются копии документов, подтверждающих ввод в эксплуатацию фиксированных активов, исполнение принятых обязательств, заверенные подписью руководителя и печатью Сторон, заключивших соглашение об инвестициях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31739,112 +31889,122 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изменения и расторжения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>соглашений об инвестициях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z286" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> АКТ</w:t>
-[...33 lines deleted...]
-      <w:bookmarkStart w:name="z287" w:id="249"/>
+        <w:t xml:space="preserve"> АКТ текущего состояния исполнения графика реализации инвестиционного проекта от "__" _____ ___ года № ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № __ "__" ________ 20_____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Инвестиции в фиксированные активы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -31900,86 +32060,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z288" w:id="250"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-инвестиционного проекта</w:t>
+Сведения по графику реализации инвестиционного проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -32008,52 +32148,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Отклонение суммы, +/- </w:t>
+              <w:t>
+Отклонение суммы, +/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32122,51 +32262,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сумма (тыс. тенге)</w:t>
+сумма (тыс. теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32194,51 +32334,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сумма (тыс. тенге)</w:t>
+сумма (тыс. теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33308,207 +33448,191 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z289" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z290" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сводный реестр по документам, подтверждающим исполнение обязательств по соглашению об инвестициях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z291" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) фотографии объекта инвестиционной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z292" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дополнительные документы, относящиеся к соглашению об инвестициях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z293" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представитель уполномоченного органа, заключившего соглашения об инвестициях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия, имя, отчество (при его наличии) подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z295" w:id="257"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="257"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Я, ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии) и должность руководителя юридического</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33651,105 +33775,112 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии), подпись)</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>