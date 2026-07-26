--- v0 (2025-10-01)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1192436" w14:textId="1192436">
+    <w:p w14:paraId="60535b3" w14:textId="60535b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил прохождения курсов повышения квалификации и получения сертификата о прохождении курсов повышения квалификации бонитером (классификатором), техником-осеменатором и специалистом по трансплантации (пересадке) эмбрионов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра сельского хозяйства Республики Казахстан от 3 марта 2023 года № 82. Зарегистрирован в Министерстве юстиции Республики Казахстан 13 марта 2023 года № 32047</w:t>
+        <w:t>Приказ и.о. Министра сельского хозяйства Республики Казахстан от 3 марта 2023 года № 82. Зарегистрирован в Министерстве юстиции Республики Казахстан 13 марта 2023 года № 32047.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -771,508 +771,564 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) специалист по трансплантации (пересадке) эмбрионов – физическое лицо, уведомившее уполномоченный орган о начале (прекращении) деятельности по оказанию услуг по получению, криоконсервации и трансплантации (пересадке) эмбрионов племенных животных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок прохождения курсов повышения квалификации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 3 предусматривается в редакции приказа Министра сельского хозяйства РК от 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бонитеры (классификаторы), техники-осеменаторы и специалисты по трансплантации (пересадке) эмбрионов, включенные в государственный электронный реестр разрешений и уведомлений в области племенного животноводства (далее – реестр), один раз в три года в обязательном порядке проходят курсы повышения квалификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исчисление указанного срока начинается с года, следующего за годом внесения уведомления о начале деятельности в области племенного животноводства в реестр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В течение двух лет со дня введения в действие настоящих Правил бонитеры (классификаторы), техники-осеменаторы и специалисты по трансплантации (пересадке) эмбрионов, состоящие в реестре, проходят курсы повышения квалификации. Последующее прохождение курсов повышения квалификации проводится в сроки, предусмотренные пунктом 3 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Повышение квалификации бонитера (классификатора), техника-осеменатора и специалиста по трансплантации (пересадке) эмбрионов проводится в виде курсов научными и научно-образовательными организациями Республики Казахстан сельскохозяйственного профиля, или племенными центрами (далее – организации). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Повышение квалификации осуществляется на основании договора, заключаемого между бонитером (классификатором) (техником-осеменатором, специалистом по трансплантации (пересадке) эмбрионов) и организацией в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданским</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Повышение квалификации бонитера (классификатора), техника-осеменатора и специалиста по трансплантации (пересадке) эмбрионов осуществляется в соответствии с типовыми программами курсов повышения квалификации бонитера (классификатора), техника-осеменатора и специалиста по трансплантации (пересадки) эмбрионов и объемами их часов, утверждаемыми уполномоченным органом согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 4-8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 Закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Бонитер (классификатор), техник-осеменатор и специалист по трансплантации (пересадке) эмбрионов по окончании курсов повышения квалификации проходят тестирование в организации, проводившей повышение квалификации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок получения сертификата о прохождении курсов повышения квалификации</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При положительном результате оценки знаний по итогам контроля организация, проводившая повышение квалификации, выдает бонитеру (классификатору), технику-осеменатору и специалисту по трансплантации (пересадке) эмбрионов сертификат о прохождении курсов повышения квалификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бонитер (классификатор), техник-осеменатор и специалист по трансплантации (пересадке) эмбрионов, не прошедшие тестирование, проходят повторное тестирование не ранее чем через десять календарных дней со дня прохождения тестирования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В сертификате о прохождении курсов повышения квалификации указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сведения о бонитере (классификаторе), технике-осеменаторе, специалисте по трансплантации (пересадке) эмбрионов, прошедшем повышение квалификации (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование организации, проводившей повышение квалификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) количество академических часов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) период повышения квалификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) номер сертификата, город, дата выдачи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и подпись руководителя организации, проводившей повышение квалификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Организация, проводившая повышение квалификации, ведет журнал регистрации сертификатов о прохождении курсов повышения квалификации по форме согласно приложению к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Копия сертификата о прохождении курсов повышения квалификации предоставляется бонитером (классификатором), техником-осеменатором, специалистом по трансплантации (пересадке) эмбрионов в территориальные инспекции Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан в течение 10 (десяти) рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Территориальные инспекции в течение 5 (пяти) рабочих дней представляют списки лиц, прошедших курсы повышения квалификации в Комитет государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан (далее – Комитет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитет в течение 3 (трех) рабочих дней вносит данные о лицах, прошедших курсы повышения квалификации, в реестр и размещает его на официальном интернет-ресурсе Министерства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1494,68 +1550,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации сертификатов о прохождении курсов повышения квалификации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>