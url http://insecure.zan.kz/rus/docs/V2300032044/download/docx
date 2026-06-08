--- v0 (2025-11-10)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="87f415e" w14:textId="87f415e">
+    <w:p w14:paraId="00c2547" w14:textId="00c2547">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил отбора детских анимационных фильмов и фильмов для семейного просмотра, ввозимых на территорию Республики Казахстан, для дубляжа на казахский язык</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра культуры и спорта Республики Казахстан от 10 марта 2023 года № 72. Зарегистрирован в Министерстве юстиции Республики Казахстан 13 марта 2023 года № 32044</w:t>
+        <w:t>Приказ Министра культуры и спорта Республики Казахстан от 10 марта 2023 года № 72. Зарегистрирован в Министерстве юстиции Республики Казахстан 13 марта 2023 года № 32044.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -981,631 +981,697 @@
         <w:t>
       В случае выделения дополнительных бюджетных средств на отбор фильмов для дубляжа Центр в течение 30 (тридцать) рабочих дней объявляет дополнительный отбор фильмов для дубляжа в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отбор фильмов для дубляжа состоит из следующих этапов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      1) публикации объявления о начале предварительного онлайн-голосования по отбору фильмов для дубляжа на интернет-ресурсе Центра (далее – предварительное голосование);</w:t>
+    <w:bookmarkStart w:name="z73" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приема заявок Центром от заявителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      2) приема заявок Центром от заявителей;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рассмотрения заявок Центром на соответствие пункту 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа и.о. Министра культуры и информации РК от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 22.04.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Для участия в отборе фильмов для дубляжа заявители не позднее даты и времени окончания приема заявок, указанных в объявлении, вносят в Центр нарочно и электронном виде заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, а также следующие документы и материалы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копия документа, удостоверяющего личность для физического лица или справка о государственной регистрации (перерегистрации) для юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) презентация фильмов, где указываются наименования фильмов, краткая информация об авторе (авторах) сценария, режиссере-постановщике, субъектах кинематографической деятельности, описываются основные персонажи, содержатся тизер-постер, плакат или другие рекламные материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) краткое содержание фильмов (синопсис);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) смета затрат на дублирование фильмов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копии договоров о намерении на осуществление дублирования с кинематографической организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К документам на иностранном языке прилагаются их нотариально засвидетельствованный перевод на казахском или русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представленные документы и материалы не рецензируются и возврату не подлежат.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      1) копия документа, удостоверяющего личность для физического лица или справка о государственной регистрации (перерегистрации) для юридического лица;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Центр в течение 5 (пять) рабочих дней со дня окончания приема заявок рассматривает их на соответствие требованиям, предусмотренным пунктом 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      2) презентация фильмов, где указываются наименования фильмов, краткая информация об авторе (авторах) сценария, режиссере-постановщике, субъектах кинематографической деятельности, описываются основные персонажи, содержатся тизер-постер, плакат или другие рекламные материалы;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявки возвращаются без рассмотрения в течение 3 (три) рабочих дней со дня окончания срока рассмотрения заявок, в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      3) краткое содержание фильмов (синопсис);</w:t>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поступления в Центр по истечении срока приема заявок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      4) смета затрат на дублирование фильмов;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представление заявителем документов и материалов, не соответствующих пункту 5 настоящих Правил или неполного пакета документов и материалов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      5) копии договоров о намерении на осуществление дублирования с кинематографической организацией.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставление заявителем недостоверной или искаженной информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      К документам на иностранном языке прилагаются их нотариально засвидетельствованный перевод на казахском или русском языках.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Центр в течение 10 (десять) рабочих дней со дня окончания срока приема заявок вносит пакет документов и материалов, предоставленных заявителями к фильму для дубляжа, на рассмотрение Экспертного совета при Центре (далее – Экспертный совет). Экспертный совет рассматривает предоставленные заявки в течение 20 (двадцать) рабочих дней с момента их внесения на рассмотрение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      Представленные документы и материалы не рецензируются и возврату не подлежат.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа и.о. Министра культуры и информации РК от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 22.04.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Исключен приказом и.о. Министра культуры и информации РК от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 22.04.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Исключен приказом и.о. Министра культуры и информации РК от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 22.04.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Исключен приказом и.о. Министра культуры и информации РК от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 22.04.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Центр не позднее, чем за 10 (десять) рабочих дней до дня проведения заседания Экспертного совета письменно уведомляет заявителей о дате, времени и месте проведения заседания Экспертного совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. На заседании Экспертного совета осуществляется защита фильмов на предмет их соответствия </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1620,52 +1686,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 14-1 Закона "О кинематографии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. По итогам заседания Экспертный совет выносит соответствующее заключение по каждому фильму, с указанием доводов о соответствии или несоответствии их основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1680,171 +1746,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 14-1 Закона "О кинематографии", которое оформляется протоколом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Заключение Экспертного совета вносится Центром в течение 10 (десять) рабочих дней после его подписания на рассмотрение Межведомственной комиссии по вопросам государственной поддержки в сфере кинематографии (далее – Межведомственная комиссия), создаваемой уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z60" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Межведомственная комиссия рассматривает представленное Центром заключение Экспертного совета в течении 5 (пять) рабочих дней после получения и готовит рекомендации по финансированию фильмов, которое оформляется протоколом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Центр в течение 10 (десять) рабочих дней со дня проведения заседания Межведомственной комиссии, вносит в уполномоченный орган заключение Экспертного совета и рекомендации Межведомственной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. На основании положительного заключения Экспертного совета и рекомендации Межведомственной комиссии уполномоченный орган в течении 10 (десять) рабочих дней принимает решение о финансировании отобранных фильмов для дубляжа на казахский язык. Решение оформляется приказом уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В течение 10 (десять) рабочих дней после издания приказа уполномоченный орган заключает договор с Центром на услуги единого оператора по предоставлению государственной поддержки в виде финансирования детских анимационных фильмов и фильмов для семейного просмотра, ввозимых на территорию Республики Казахстан, для дубляжа на казахский язык</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Центр в течение 15 (пятнадцать) рабочих дней после заключения договора с уполномоченным органом, заключает с заявителем договор на финансирование отобранных фильмов для дубляжа на казахский язык.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2300,112 +2366,150 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>физического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на участие в отборе детских анимационных фильмов и фильмов для семейного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>просмотра, ввозимых на территорию Республики Казахстан, для дубляжа на казахский язык</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В текст приложения вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом и.о. Министра культуры и информации РК от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 22.04.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z69" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях отбора детских анимационных фильмов и фильмов для семейного просмотра,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ввозимых на территорию Республики Казахстан, для дубляжа на казахский язык,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2909,68 +3013,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Маркетинг и продажа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3166,68 +3270,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Финансовый план</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3433,74 +3537,74 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z72" w:id="63"/>
+      <w:bookmarkStart w:name="z72" w:id="52"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень документов и материалов, прилагаемых к заявлению, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил отбора детских анимационных фильмов и фильмов для семейного просмотра,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3744,55 +3848,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4118,31 +4222,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>